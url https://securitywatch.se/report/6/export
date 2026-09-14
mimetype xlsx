--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -38,56 +38,56 @@
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001E293B"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FFFBEB"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment wrapText="1"/>
     </xf>
@@ -440,22351 +440,35604 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K437"/>
+  <dimension ref="A1:X437"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
-    <col width="36" customWidth="1" min="2" max="2"/>
-[...1 lines deleted...]
-    <col width="40" customWidth="1" min="10" max="10"/>
+    <col width="40" customWidth="1" min="2" max="2"/>
+    <col width="16" customWidth="1" min="4" max="4"/>
+    <col width="20" customWidth="1" min="17" max="17"/>
+    <col width="40" customWidth="1" min="18" max="18"/>
+    <col width="60" customWidth="1" min="19" max="19"/>
+    <col width="45" customWidth="1" min="20" max="20"/>
+    <col width="16" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>CVE ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Titel</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Kategori</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
-          <t>Risk Score</t>
+          <t>Familj</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
+          <t>CVSS</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Severity</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Typ</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
           <t>SLA</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Exploaterad</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Källa exploatering</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>CISA KEV</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>KEV tillagd</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>CISA deadline</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Ransomware</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Offentliggjord</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
         <is>
           <t>Vendor</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>KB</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Produkter</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="S1" s="1" t="inlineStr">
         <is>
           <t>AI-Sammanfattning</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Åtgärd/Workaround</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Status</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Status satt av</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Modell</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
         <is>
           <t>Kommentar</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>CVE-2026-42898</t>
+          <t>CVE-2026-25243</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-42898</t>
+          <t>Analys av CVE-2026-25243: Heap-based Buffer Overflow i redis-server</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...14 lines deleted...]
-      </c>
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr"/>
+      <c r="E2" s="2" t="n"/>
+      <c r="F2" s="2" t="inlineStr"/>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>Microsoft</t>
+          <t>Övrigt</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>Microsoft Dynamics 365 (on-premises)</t>
+          <t>AKUT (24h)</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>CVE-2026-42898 är en allvarlig sårbarhet (CVSS 9.9) som påverkar Microsoft Dynamics 365 (on-premises). Den har en hög riskprofil (AV:N, AC:L, PR:L) vilket indikerar att den kan utnyttjas av en okänd angripare (Network, Low complexity, Low privileges) och att den är allvarlig. Det finns en känd workaround, vilket innebär att omedelbar åtgärd rekommenderas.</t>
-[...7 lines deleted...]
-      <c r="K2" s="2" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr"/>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr"/>
+      <c r="M2" s="2" t="inlineStr"/>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P2" s="2" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr">
+        <is>
+          <t>redis-server</t>
+        </is>
+      </c>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>CVE-2026-25243 är en allvarlig sårbarhet av typen Heap-based Buffer Overflow som påverkar `redis-server`. Denna sårbarhet kan potentiellt tillåta en fjärrattack (Remote Code Execution, RCE) om en angripare kan utnyttja den genom att skicka specifikt formaterad data till tjänsten. Eftersom den har en hög CVSS-poäng (även om den inte är explicit angiven i utdraget, indikerar beskrivningen dess allvarlighet) och påverkar en kritisk databas/cache-tjänst, bör omedelbara åtgärder vidtas. Den mest effektiva åtgärden är att uppgradera till en patchad version av `redis-server`.</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppgradera till en version som åtgärdar sårbarheten).</t>
+        </is>
+      </c>
+      <c r="U2" s="2" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V2" s="2" t="inlineStr"/>
+      <c r="W2" s="2" t="inlineStr"/>
+      <c r="X2" s="2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
-          <t>CVE-2026-33117</t>
+          <t>CVE-2026-43870</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-33117 (Azure SDK)</t>
+          <t>Analys av CVE-2026-43870: Origin Validation Error i Apache Thrift</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" s="2" t="n"/>
+      <c r="F3" s="2" t="inlineStr"/>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>AKUT (24h)</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr"/>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr"/>
+      <c r="M3" s="2" t="inlineStr"/>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P3" s="2" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="R3" s="2" t="inlineStr">
+        <is>
+          <t>Apache Thrift (Node.js web_server.js)</t>
+        </is>
+      </c>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>CVE-2026-43870 är en sårbarhet av typen 'Origin Validation Error' som påverkar Apache Thrift när det används i en Node.js webbservermiljö. Sårbarheten har en hög potentiell påverkan (CVSS 9.4) och kan utnyttjas av en angripare utan att behöva interagera med systemet (AV:N, PR:N). Denna sårbarhet tillåter potentiellt en allvarlig kompromissation av systemet, vilket indikerar att omedelbar uppdatering är nödvändig.</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera Apache Thrift till en version som åtgärdar Origin Validation Error. (Specifika versionsnummer saknas i texten, men uppdatering är nödvändig).</t>
+        </is>
+      </c>
+      <c r="U3" s="2" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V3" s="2" t="inlineStr"/>
+      <c r="W3" s="2" t="inlineStr"/>
+      <c r="X3" s="2" t="inlineStr"/>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>CVE-2026-40398</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Privilegiehöjning i Windows Remote Desktop</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr"/>
+      <c r="E4" s="2" t="n"/>
+      <c r="F4" s="2" t="inlineStr"/>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>AKUT (24h)</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr"/>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr"/>
+      <c r="M4" s="2" t="inlineStr"/>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P4" s="2" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="R4" s="2" t="inlineStr">
+        <is>
+          <t>Windows Remote Desktop</t>
+        </is>
+      </c>
+      <c r="S4" s="2" t="inlineStr">
+        <is>
+          <t>CVE-2026-40398 är en allvarlig sårbarhet i Windows Remote Desktop som tillåter en auktoriserad angripare att höja sina privilegier lokalt. Sårbarheten beror på en heap-baserad buffertöverflöde i tjänsten. Eftersom den kräver att angriparen redan är auktoriserad (PR:L) och att exploateringen är 'More Likely', bör omedelbara åtgärder vidtas. Patchning är den primära rekommendationen.</t>
+        </is>
+      </c>
+      <c r="T4" s="2" t="inlineStr">
+        <is>
+          <t>Applicera patch. Överväg att begränsa åtkomsten till Remote Desktop Services (RDP) till endast nödvändiga användare och nätverkssegment.</t>
+        </is>
+      </c>
+      <c r="U4" s="2" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V4" s="2" t="inlineStr"/>
+      <c r="W4" s="2" t="inlineStr"/>
+      <c r="X4" s="2" t="inlineStr"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>CVE-2026-41086</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>Analys av CVE-2026-41086 i Windows Admin Center</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D3" s="2" t="n">
-[...12 lines deleted...]
-      <c r="G3" s="2" t="inlineStr">
+      <c r="D5" s="2" t="inlineStr"/>
+      <c r="E5" s="2" t="n"/>
+      <c r="F5" s="2" t="inlineStr"/>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>AKUT (24h)</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr"/>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr"/>
+      <c r="M5" s="2" t="inlineStr"/>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P5" s="2" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H3" s="2" t="inlineStr">
-[...116 lines deleted...]
-      <c r="K5" s="3" t="inlineStr"/>
+      <c r="Q5" s="2" t="inlineStr"/>
+      <c r="R5" s="2" t="inlineStr">
+        <is>
+          <t>Windows Admin Center</t>
+        </is>
+      </c>
+      <c r="S5" s="2" t="inlineStr">
+        <is>
+          <t>CVE-2026-41086 är en högrisk sårbarhet (CVSS 8.8) i Windows Admin Center. Den tillåter en autentiserad angripare med låga behörigheter att höja sina privilegier (Elevation of Privilege) över nätverket. Detta innebär att en angripare som redan har tillgång till systemet, men inte har full administrativ åtkomst, kan eskalera sina rättigheter till att bli en fullständig administratör. Detta är en allvarlig sårbarhet som kräver omedelbar uppmärksamhet och patchning.</t>
+        </is>
+      </c>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U5" s="2" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V5" s="2" t="inlineStr"/>
+      <c r="W5" s="2" t="inlineStr"/>
+      <c r="X5" s="2" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>CVE-2026-6722</t>
+          <t>CVE-2026-40361</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-6722 (Use After Free)</t>
+          <t>Analys av CVE-2026-40361 i Microsoft Word</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D6" s="2" t="n">
-[...11 lines deleted...]
-      </c>
+      <c r="D6" s="2" t="inlineStr"/>
+      <c r="E6" s="2" t="n"/>
+      <c r="F6" s="2" t="inlineStr"/>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>Okänd</t>
+          <t>Övrigt</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>Mariner, PHP, SOAP, Apache map</t>
+          <t>AKUT (24h)</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>CVE-2026-6722 är en Use-After-Free (UAF) sårbarhet som finns i SOAP-implementeringen som använder Apache map i Mariner/PHP. Den klassificeras som 'Critical' och innebär att en angripare kan utnyttja minneshanteringsfel för att potentiellt exekvera godtyck kod (RCE) eller orsaka en krasch. Sårbarheten uppstår när SOAP-funktionen använder Apache map på ett sätt som leder till att minnespekare används efter att de frigivits. För att mildra risken bör man uppgradera till en patchad version av den berörda mjukvaran.</t>
-[...7 lines deleted...]
-      <c r="K6" s="2" t="inlineStr"/>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr"/>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr"/>
+      <c r="M6" s="2" t="inlineStr"/>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P6" s="2" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr">
+        <is>
+          <t>Microsoft Office Word</t>
+        </is>
+      </c>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>CVE-2026-40361 är en allvarlig sårbarhet i Microsoft Word som tillåter en angripare att exekvera godtycklig kod (ACE) lokalt. Med ett CVSS-betyg på 8.4 och en Attack Vector (AV) på Låg (L) och User Interaction (UI) som är Nödvändig (N), indikerar detta att sårbarheten kan utnyttjas via ett nätverk, men kräver att användaren interagerar med det infekterade dokumentet. Eftersom 'Exploitation More Likely' och 'Yes' för exploiterad status, bör omedelbara åtgärder vidtas. Den primära rekommendationen är att tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U6" s="2" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V6" s="2" t="inlineStr"/>
+      <c r="W6" s="2" t="inlineStr"/>
+      <c r="X6" s="2" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>CVE-2026-25589</t>
+          <t>CVE-2026-40364</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-25589: Heap-based Buffer Overflow i RedisBloom</t>
+          <t>Analys av CVE-2026-40364 i Microsoft Office Word</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D7" s="2" t="n">
-[...11 lines deleted...]
-      </c>
+      <c r="D7" s="2" t="inlineStr"/>
+      <c r="E7" s="2" t="n"/>
+      <c r="F7" s="2" t="inlineStr"/>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>Okänd</t>
+          <t>Övrigt</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>RedisBloom</t>
+          <t>AKUT (24h)</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>CVE-2026-25589 är en sårbarhet av typen Heap-based Buffer Overflow som finns i RedisBloom. Den kan utnyttjas via funktionen RESTORE och kan potentiellt leda till Remote Code Execution (RCE). Detta är en allvarlig sårbarhet som kräver omedelbar uppmärksamhet.</t>
-[...7 lines deleted...]
-      <c r="K7" s="2" t="inlineStr"/>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr"/>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr"/>
+      <c r="M7" s="2" t="inlineStr"/>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P7" s="2" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr">
+        <is>
+          <t>Microsoft Office Word</t>
+        </is>
+      </c>
+      <c r="S7" s="2" t="inlineStr">
+        <is>
+          <t>CVE-2026-40364 är en allvarlig sårbarhet i Microsoft Office Word. Den har ett CVSS-betyg på 8.4, vilket indikerar en hög risk. Sårbarheten kan utnyttjas via en lokalt körd attackvektor (AV:L) och kräver ingen användarinteraktion (UI:N), vilket gör den särskilt farlig. Den tillåter en angripare att exekvera godtycklig kod (ACE) lokalt, vilket leder till hög konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H) påverkan. Det rekommenderas starkt att tillämpa de senaste säkerhetsuppdateringarna från Microsoft för att mitigera risken.</t>
+        </is>
+      </c>
+      <c r="T7" s="2" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U7" s="2" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V7" s="2" t="inlineStr"/>
+      <c r="W7" s="2" t="inlineStr"/>
+      <c r="X7" s="2" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>CVE-2025-55315</t>
+          <t>CVE-2026-32204</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Analyserad sårbarhet CVE-2025-55315</t>
+          <t>Sårbarhetsanalys: CVE-2026-32204 (Azure Monitor Agent)</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D8" s="2" t="n">
-[...11 lines deleted...]
-      </c>
+      <c r="D8" s="2" t="inlineStr"/>
+      <c r="E8" s="2" t="n"/>
+      <c r="F8" s="2" t="inlineStr"/>
       <c r="G8" s="2" t="inlineStr">
         <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>AKUT (24h)</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr"/>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr"/>
+      <c r="M8" s="2" t="inlineStr"/>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P8" s="2" t="inlineStr">
+        <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H8" s="2" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr">
+        <is>
+          <t>Azure Monitor Agent</t>
+        </is>
+      </c>
+      <c r="S8" s="2" t="inlineStr">
+        <is>
+          <t>CVE-2026-32204 är en allvarlig sårbarhet i Azure Monitor Agent. Den har ett högt CVSS-betyg (7.8) och tillåter en angripare med låga behörigheter (PR:L) att utnyttja den lokalt (AV:L) utan användarinteraktion (UI:N). Utnyttjandet kan leda till hög konfidentialitet (C:H), hög integritet (I:H) och hög tillgänglighet (A:H) påverkan. Angriparen kan skicka specialutformade konfigurationsmeddelanden till den lokalt körande tjänsten för att utnyttja sårbarheten.</t>
+        </is>
+      </c>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U8" s="2" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V8" s="2" t="inlineStr"/>
+      <c r="W8" s="2" t="inlineStr"/>
+      <c r="X8" s="2" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>CVE-2026-41103</t>
+          <t>CVE-2026-40362</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-41103: SSO-plugin sårbarhet</t>
+          <t>Sårbarhet i Microsoft Excel (CVE-2026-40362)</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D9" s="2" t="n">
-[...11 lines deleted...]
-      </c>
+      <c r="D9" s="2" t="inlineStr"/>
+      <c r="E9" s="2" t="n"/>
+      <c r="F9" s="2" t="inlineStr"/>
       <c r="G9" s="2" t="inlineStr">
         <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>AKUT (24h)</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr"/>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr"/>
+      <c r="M9" s="2" t="inlineStr"/>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P9" s="2" t="inlineStr">
+        <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H9" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J9" s="2" t="inlineStr">
+      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="R9" s="2" t="inlineStr">
+        <is>
+          <t>Microsoft Office Excel</t>
+        </is>
+      </c>
+      <c r="S9" s="2" t="inlineStr">
+        <is>
+          <t>Denna sårbarhet i Microsoft Excel har ett CVSS-betyg på 7.8. Den utgör en medelhög risk (Medium/High) och kan utnyttjas via en lokalt initierad attack (AV:L) som kräver användarinteraktion (UI:R). Attacken kan leda till hög konfidentialitets-, integritets- och tillgänglighetsförlust (C:H/I:H/A:H). Även om sannolikheten för utnyttjande bedöms vara 'Less Likely', är det kritiskt att patcha för att förhindra potentiella attacker.</t>
+        </is>
+      </c>
+      <c r="T9" s="2" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K9" s="2" t="inlineStr"/>
+      <c r="U9" s="2" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V9" s="2" t="inlineStr"/>
+      <c r="W9" s="2" t="inlineStr"/>
+      <c r="X9" s="2" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>CVE-2026-41613</t>
+          <t>CVE-2026-33840</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-41613</t>
+          <t>Analys av CVE-2026-33840 (Windows Win32K - ICOMP)</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D10" s="2" t="n">
-[...11 lines deleted...]
-      </c>
+      <c r="D10" s="2" t="inlineStr"/>
+      <c r="E10" s="2" t="n"/>
+      <c r="F10" s="2" t="inlineStr"/>
       <c r="G10" s="2" t="inlineStr">
         <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>AKUT (24h)</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr"/>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr"/>
+      <c r="M10" s="2" t="inlineStr"/>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P10" s="2" t="inlineStr">
+        <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H10" s="2" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="R10" s="2" t="inlineStr">
+        <is>
+          <t>Windows Win32K - ICOMP</t>
+        </is>
+      </c>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>CVE-2026-33840 är en sårbarhet i Windows Win32K-komponenten, specifikt ICOMP-modulen. Det är en 'Use after free'-sårbarhet som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Local Privilege Escalation). Enligt CVSS-poängen (7.8) är sårbarheten allvarlig, och exploateringen bedöms vara 'More Likely'.</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Applicera den tillgängliga säkerhetsuppdateringen (t.ex. KB5089548) som adresserar sårbarheten.</t>
+        </is>
+      </c>
+      <c r="U10" s="2" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V10" s="2" t="inlineStr"/>
+      <c r="W10" s="2" t="inlineStr"/>
+      <c r="X10" s="2" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>CVE-2026-25588</t>
+          <t>CVE-2026-33835</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-25588: Heap-based Buffer Overflow i RedisBloom</t>
+          <t>Analys av CVE-2026-33835: Privilege Escalation i Windows Cloud Files Mini Filter Driver</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...14 lines deleted...]
-      </c>
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr"/>
+      <c r="E11" s="2" t="n"/>
+      <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>Okänd</t>
+          <t>Övrigt</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>RedisBloom</t>
+          <t>AKUT (24h)</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>CVE-2026-25588 är en sårbarhet av typen Heap-based Buffer Overflow som påverkar RedisBloom. Den upptäcks när funktionen `RESTORE` försöker läsa ogiltigt minne (invalid memory access). Detta kan potentiellt leda till fjärrutförande av kod (RCE). Eftersom sårbarheten är av typen 'Important' och har en hög potentiell påverkan (RCE), bör omedelbara åtgärder vidtas.</t>
-[...2 lines deleted...]
-      <c r="J11" s="2" t="inlineStr">
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr"/>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr"/>
+      <c r="M11" s="2" t="inlineStr"/>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P11" s="2" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q11" s="2" t="inlineStr"/>
+      <c r="R11" s="2" t="inlineStr">
+        <is>
+          <t>Windows Cloud Files Mini Filter Driver</t>
+        </is>
+      </c>
+      <c r="S11" s="2" t="inlineStr">
+        <is>
+          <t>CVE-2026-33835 är en sårbarhet i Windows Cloud Files Mini Filter Driver som tillåter en auktoriserad angripare att utföra en lokalt utnyttjande (Local Privilege Escalation) genom en 'Use after free'-sårbarhet. Detta innebär att en angripare som redan har åtkomst till systemet kan höja sina privilegier till en högre nivå. CVSS-poängen är 7.8, vilket indikerar en betydande risk. Eftersom sårbarheten kräver att angriparen är auktoriserad (PR:L) och att den utnyttjas lokalt (AV:L), är den inte en omedelbar nätverksrisk, men den är allvarlig för en komprometterad enhet.</t>
+        </is>
+      </c>
+      <c r="T11" s="2" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K11" s="2" t="inlineStr"/>
+      <c r="U11" s="2" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V11" s="2" t="inlineStr"/>
+      <c r="W11" s="2" t="inlineStr"/>
+      <c r="X11" s="2" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
+          <t>CVE-2026-34333</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>Analys av CVE-2026-34333: Win32K Elevation of Privilege</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr"/>
+      <c r="E12" s="2" t="n"/>
+      <c r="F12" s="2" t="inlineStr"/>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>AKUT (24h)</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr"/>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr"/>
+      <c r="M12" s="2" t="inlineStr"/>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P12" s="2" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
+      <c r="R12" s="2" t="inlineStr">
+        <is>
+          <t>Windows Win32K - GRFX</t>
+        </is>
+      </c>
+      <c r="S12" s="2" t="inlineStr">
+        <is>
+          <t>CVE-2026-34333 är en sårbarhet i Windows Win32K - GRFX som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Sårbarheten utnyttjar en 'Use after free'-mekanism. En patch rekommenderas starkt för att åtgärda risken.</t>
+        </is>
+      </c>
+      <c r="T12" s="2" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U12" s="2" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V12" s="2" t="inlineStr"/>
+      <c r="W12" s="2" t="inlineStr"/>
+      <c r="X12" s="2" t="inlineStr"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>CVE-2026-42898</t>
+        </is>
+      </c>
+      <c r="B13" s="3" t="inlineStr">
+        <is>
+          <t>Analys av CVE-2026-42898</t>
+        </is>
+      </c>
+      <c r="C13" s="3" t="inlineStr">
+        <is>
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D13" s="3" t="inlineStr"/>
+      <c r="E13" s="3" t="n"/>
+      <c r="F13" s="3" t="inlineStr"/>
+      <c r="G13" s="3" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H13" s="3" t="inlineStr">
+        <is>
+          <t>PRIO (48h)</t>
+        </is>
+      </c>
+      <c r="I13" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J13" s="3" t="inlineStr"/>
+      <c r="K13" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L13" s="3" t="inlineStr"/>
+      <c r="M13" s="3" t="inlineStr"/>
+      <c r="N13" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O13" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P13" s="3" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q13" s="3" t="inlineStr"/>
+      <c r="R13" s="3" t="inlineStr">
+        <is>
+          <t>Microsoft Dynamics 365 (on-premises)</t>
+        </is>
+      </c>
+      <c r="S13" s="3" t="inlineStr">
+        <is>
+          <t>CVE-2026-42898 är en allvarlig sårbarhet (CVSS 9.9) som påverkar Microsoft Dynamics 365 (on-premises). Den har en hög riskprofil (AV:N, AC:L, PR:L) vilket indikerar att den kan utnyttjas av en okänd angripare (Network, Low complexity, Low privileges) och att den är allvarlig. Det finns en känd workaround, vilket innebär att omedelbar åtgärd rekommenderas.</t>
+        </is>
+      </c>
+      <c r="T13" s="3" t="inlineStr">
+        <is>
+          <t>Workaround finns tillgänglig (se källan för detaljerad information).</t>
+        </is>
+      </c>
+      <c r="U13" s="3" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V13" s="3" t="inlineStr"/>
+      <c r="W13" s="3" t="inlineStr"/>
+      <c r="X13" s="3" t="inlineStr"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>CVE-2026-33117</t>
+        </is>
+      </c>
+      <c r="B14" s="3" t="inlineStr">
+        <is>
+          <t>Analys av CVE-2026-33117 (Azure SDK)</t>
+        </is>
+      </c>
+      <c r="C14" s="3" t="inlineStr">
+        <is>
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D14" s="3" t="inlineStr"/>
+      <c r="E14" s="3" t="n"/>
+      <c r="F14" s="3" t="inlineStr"/>
+      <c r="G14" s="3" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H14" s="3" t="inlineStr">
+        <is>
+          <t>PRIO (48h)</t>
+        </is>
+      </c>
+      <c r="I14" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J14" s="3" t="inlineStr"/>
+      <c r="K14" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L14" s="3" t="inlineStr"/>
+      <c r="M14" s="3" t="inlineStr"/>
+      <c r="N14" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O14" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P14" s="3" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q14" s="3" t="inlineStr"/>
+      <c r="R14" s="3" t="inlineStr">
+        <is>
+          <t>Azure SDK</t>
+        </is>
+      </c>
+      <c r="S14" s="3" t="inlineStr">
+        <is>
+          <t>CVE-2026-33117 är en sårbarhet i Azure SDK. Den har ett CVSS-betyg på 9.1, vilket indikerar en hög risk. Sårbarheten kan utnyttjas på nätverksnivå (AV:N) utan behörighet (PR:N) och kräver låg komplexitet (AC:L). Den tillåter Confidentiality (C:H) och Integrity (I:H) kompromettering, men inte Availability (A:N). Detta tyder på att en angripare kan läsa och manipulera data. Den mest kritiska åtgärden är att tillämpa en patch. Angreppet är klassat som 'Exploitation Unlikely', men risken är hög på grund av de höga CVSS-värdena.</t>
+        </is>
+      </c>
+      <c r="T14" s="3" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U14" s="3" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V14" s="3" t="inlineStr"/>
+      <c r="W14" s="3" t="inlineStr"/>
+      <c r="X14" s="3" t="inlineStr"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="3" t="inlineStr">
+        <is>
+          <t>CVE-2025-55315</t>
+        </is>
+      </c>
+      <c r="B15" s="3" t="inlineStr">
+        <is>
+          <t>Analyserad sårbarhet CVE-2025-55315</t>
+        </is>
+      </c>
+      <c r="C15" s="3" t="inlineStr">
+        <is>
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D15" s="3" t="inlineStr"/>
+      <c r="E15" s="3" t="n"/>
+      <c r="F15" s="3" t="inlineStr"/>
+      <c r="G15" s="3" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H15" s="3" t="inlineStr">
+        <is>
+          <t>PRIO (48h)</t>
+        </is>
+      </c>
+      <c r="I15" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J15" s="3" t="inlineStr"/>
+      <c r="K15" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L15" s="3" t="inlineStr"/>
+      <c r="M15" s="3" t="inlineStr"/>
+      <c r="N15" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O15" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P15" s="3" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q15" s="3" t="inlineStr"/>
+      <c r="R15" s="3" t="inlineStr">
+        <is>
+          <t>Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S15" s="3" t="inlineStr">
+        <is>
+          <t>CVE-2025-55315 är en kritisk sårbarhet som påverkar Microsoft Edge (Chromium-based). Sårbarheten kan utnyttjas för att köra koden i användarens kontext. Leverantören har publicerat ett blogginlägg om hur man förstår och hanterar denna sårbarhet.</t>
+        </is>
+      </c>
+      <c r="T15" s="3" t="inlineStr">
+        <is>
+          <t>Inga workarounds är tillgängliga. Användare bör installera den senaste versionen av Microsoft Edge för att skydda sig mot denna sårbarhet.</t>
+        </is>
+      </c>
+      <c r="U15" s="3" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V15" s="3" t="inlineStr"/>
+      <c r="W15" s="3" t="inlineStr"/>
+      <c r="X15" s="3" t="inlineStr"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="3" t="inlineStr">
+        <is>
+          <t>CVE-2026-41103</t>
+        </is>
+      </c>
+      <c r="B16" s="3" t="inlineStr">
+        <is>
+          <t>Analys av CVE-2026-41103: SSO-plugin sårbarhet</t>
+        </is>
+      </c>
+      <c r="C16" s="3" t="inlineStr">
+        <is>
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D16" s="3" t="inlineStr"/>
+      <c r="E16" s="3" t="n"/>
+      <c r="F16" s="3" t="inlineStr"/>
+      <c r="G16" s="3" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H16" s="3" t="inlineStr">
+        <is>
+          <t>PRIO (48h)</t>
+        </is>
+      </c>
+      <c r="I16" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J16" s="3" t="inlineStr"/>
+      <c r="K16" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L16" s="3" t="inlineStr"/>
+      <c r="M16" s="3" t="inlineStr"/>
+      <c r="N16" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O16" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P16" s="3" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q16" s="3" t="inlineStr"/>
+      <c r="R16" s="3" t="inlineStr">
+        <is>
+          <t>Microsoft SSO Plugin for Jira &amp; Confluence</t>
+        </is>
+      </c>
+      <c r="S16" s="3" t="inlineStr">
+        <is>
+          <t>CVE-2026-41103 är en sårbarhet i Microsoft SSO Plugin för Jira &amp; Confluence. Den har ett högt CVSS-betyg (9.1) och kan utnyttjas utan användarinteraktion (UI:N) och med låg komplexitet (AC:L). Angreppet kräver ingen autentisering (PR:N) och kan leda till hög konfidentialitet (C:H) och hög integritet (I:H). Eftersom tillgängligheten (A) inte påverkas, kan en angripare kringgå behörigheter för att komma åt känslig information och modifiera data i Jira eller Confluence. Detta utgör en allvarlig risk för dataintegritet och konfidentialitet.</t>
+        </is>
+      </c>
+      <c r="T16" s="3" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U16" s="3" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V16" s="3" t="inlineStr"/>
+      <c r="W16" s="3" t="inlineStr"/>
+      <c r="X16" s="3" t="inlineStr"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>CVE-2026-41613</t>
+        </is>
+      </c>
+      <c r="B17" s="3" t="inlineStr">
+        <is>
+          <t>Sårbarhetsanalys av CVE-2026-41613</t>
+        </is>
+      </c>
+      <c r="C17" s="3" t="inlineStr">
+        <is>
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D17" s="3" t="inlineStr"/>
+      <c r="E17" s="3" t="n"/>
+      <c r="F17" s="3" t="inlineStr"/>
+      <c r="G17" s="3" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H17" s="3" t="inlineStr">
+        <is>
+          <t>PRIO (48h)</t>
+        </is>
+      </c>
+      <c r="I17" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J17" s="3" t="inlineStr"/>
+      <c r="K17" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L17" s="3" t="inlineStr"/>
+      <c r="M17" s="3" t="inlineStr"/>
+      <c r="N17" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O17" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P17" s="3" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q17" s="3" t="inlineStr"/>
+      <c r="R17" s="3" t="inlineStr">
+        <is>
+          <t>Visual Studio Code</t>
+        </is>
+      </c>
+      <c r="S17" s="3" t="inlineStr">
+        <is>
+          <t>CVE-2026-41613 är en allvarlig sårbarhet i Visual Studio Code. Den har ett högt CVSS-betyg (9.0/10) och påverkar konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H). Attackvektorn är nätverksbaserad (AV:N), vilket indikerar att ingen användarinteraktion krävs. Även om CVSS-betyget är högt, bedöms exploateringen som 'Less Likely' (Mindre troligt), vilket kan bero på komplexiteten i utnyttjandet eller att det kräver specifika förhållanden. Den mest kritiska aspekten är att den påverkar en mycket vanlig utvecklingsmiljö.</t>
+        </is>
+      </c>
+      <c r="T17" s="3" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V17" s="3" t="inlineStr"/>
+      <c r="W17" s="3" t="inlineStr"/>
+      <c r="X17" s="3" t="inlineStr"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>CVE-2026-25588</t>
+        </is>
+      </c>
+      <c r="B18" s="3" t="inlineStr">
+        <is>
+          <t>Analys av CVE-2026-25588: Heap-based Buffer Overflow i RedisBloom</t>
+        </is>
+      </c>
+      <c r="C18" s="3" t="inlineStr">
+        <is>
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D18" s="3" t="inlineStr"/>
+      <c r="E18" s="3" t="n"/>
+      <c r="F18" s="3" t="inlineStr"/>
+      <c r="G18" s="3" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H18" s="3" t="inlineStr">
+        <is>
+          <t>PRIO (48h)</t>
+        </is>
+      </c>
+      <c r="I18" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J18" s="3" t="inlineStr"/>
+      <c r="K18" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L18" s="3" t="inlineStr"/>
+      <c r="M18" s="3" t="inlineStr"/>
+      <c r="N18" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O18" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P18" s="3" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q18" s="3" t="inlineStr"/>
+      <c r="R18" s="3" t="inlineStr">
+        <is>
+          <t>RedisBloom</t>
+        </is>
+      </c>
+      <c r="S18" s="3" t="inlineStr">
+        <is>
+          <t>CVE-2026-25588 är en sårbarhet av typen Heap-based Buffer Overflow som påverkar RedisBloom. Den upptäcks när funktionen `RESTORE` försöker läsa ogiltigt minne (invalid memory access). Detta kan potentiellt leda till fjärrutförande av kod (RCE). Eftersom sårbarheten är av typen 'Important' och har en hög potentiell påverkan (RCE), bör omedelbara åtgärder vidtas.</t>
+        </is>
+      </c>
+      <c r="T18" s="3" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U18" s="3" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V18" s="3" t="inlineStr"/>
+      <c r="W18" s="3" t="inlineStr"/>
+      <c r="X18" s="3" t="inlineStr"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="3" t="inlineStr">
+        <is>
           <t>CVE-2026-33844</t>
         </is>
       </c>
-      <c r="B12" s="2" t="inlineStr">
+      <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Analys av CVE-2026-33844: Azure Managed Instance for Apache Cassandra</t>
         </is>
       </c>
-      <c r="C12" s="2" t="inlineStr">
+      <c r="C19" s="3" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D12" s="2" t="n">
-[...2 lines deleted...]
-      <c r="E12" s="2" t="inlineStr">
+      <c r="D19" s="3" t="inlineStr"/>
+      <c r="E19" s="3" t="n"/>
+      <c r="F19" s="3" t="inlineStr"/>
+      <c r="G19" s="3" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H19" s="3" t="inlineStr">
         <is>
           <t>PRIO (48h)</t>
         </is>
       </c>
-      <c r="F12" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G12" s="2" t="inlineStr">
+      <c r="I19" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J19" s="3" t="inlineStr"/>
+      <c r="K19" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L19" s="3" t="inlineStr"/>
+      <c r="M19" s="3" t="inlineStr"/>
+      <c r="N19" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O19" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P19" s="3" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H12" s="2" t="inlineStr">
+      <c r="Q19" s="3" t="inlineStr"/>
+      <c r="R19" s="3" t="inlineStr">
         <is>
           <t>Azure Managed Instance for Apache Cassandra</t>
         </is>
       </c>
-      <c r="I12" s="2" t="inlineStr">
+      <c r="S19" s="3" t="inlineStr">
         <is>
           <t>CVE-2026-33844 är en allvarlig sårbarhet som påverkar Azure Managed Instance for Apache Cassandra. En angripare kan utnyttja denna sårbarhet för att exekvera kod över nätverket (RCE), vilket innebär att en fjärrattackerare kan ta över kontrollen över den drabbade instansen. CVSS-poängen är 9.0, vilket indikerar en hög risk. Sårbarheten kan utnyttjas utan att angriparen behöver någon form av autentisering (AV:N) och kan utnyttjas på distans (AC:L).</t>
         </is>
       </c>
-      <c r="J12" s="2" t="inlineStr">
+      <c r="T19" s="3" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K12" s="2" t="inlineStr"/>
-[...12 lines deleted...]
-      <c r="C13" s="4" t="inlineStr">
+      <c r="U19" s="3" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V19" s="3" t="inlineStr"/>
+      <c r="W19" s="3" t="inlineStr"/>
+      <c r="X19" s="3" t="inlineStr"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="3" t="inlineStr">
+        <is>
+          <t>CVE-2026-6722</t>
+        </is>
+      </c>
+      <c r="B20" s="3" t="inlineStr">
+        <is>
+          <t>Analys av CVE-2026-6722 (Use After Free)</t>
+        </is>
+      </c>
+      <c r="C20" s="3" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D13" s="4" t="n">
-[...27 lines deleted...]
-      <c r="J13" s="4" t="inlineStr">
+      <c r="D20" s="3" t="inlineStr"/>
+      <c r="E20" s="3" t="n"/>
+      <c r="F20" s="3" t="inlineStr"/>
+      <c r="G20" s="3" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H20" s="3" t="inlineStr">
+        <is>
+          <t>PRIO (48h)</t>
+        </is>
+      </c>
+      <c r="I20" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J20" s="3" t="inlineStr"/>
+      <c r="K20" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L20" s="3" t="inlineStr"/>
+      <c r="M20" s="3" t="inlineStr"/>
+      <c r="N20" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O20" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P20" s="3" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q20" s="3" t="inlineStr"/>
+      <c r="R20" s="3" t="inlineStr">
+        <is>
+          <t>Mariner, PHP, SOAP, Apache map</t>
+        </is>
+      </c>
+      <c r="S20" s="3" t="inlineStr">
+        <is>
+          <t>CVE-2026-6722 är en Use-After-Free (UAF) sårbarhet som finns i SOAP-implementeringen som använder Apache map i Mariner/PHP. Den klassificeras som 'Critical' och innebär att en angripare kan utnyttja minneshanteringsfel för att potentiellt exekvera godtyck kod (RCE) eller orsaka en krasch. Sårbarheten uppstår när SOAP-funktionen använder Apache map på ett sätt som leder till att minnespekare används efter att de frigivits. För att mildra risken bör man uppgradera till en patchad version av den berörda mjukvaran.</t>
+        </is>
+      </c>
+      <c r="T20" s="3" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppgradera till en version som åtgärdar Use-After-Free-felet i SOAP-implementeringen.</t>
+        </is>
+      </c>
+      <c r="U20" s="3" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V20" s="3" t="inlineStr"/>
+      <c r="W20" s="3" t="inlineStr"/>
+      <c r="X20" s="3" t="inlineStr"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>CVE-2026-25589</t>
+        </is>
+      </c>
+      <c r="B21" s="3" t="inlineStr">
+        <is>
+          <t>Analys av CVE-2026-25589: Heap-based Buffer Overflow i RedisBloom</t>
+        </is>
+      </c>
+      <c r="C21" s="3" t="inlineStr">
+        <is>
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D21" s="3" t="inlineStr"/>
+      <c r="E21" s="3" t="n"/>
+      <c r="F21" s="3" t="inlineStr"/>
+      <c r="G21" s="3" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H21" s="3" t="inlineStr">
+        <is>
+          <t>PRIO (48h)</t>
+        </is>
+      </c>
+      <c r="I21" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J21" s="3" t="inlineStr"/>
+      <c r="K21" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L21" s="3" t="inlineStr"/>
+      <c r="M21" s="3" t="inlineStr"/>
+      <c r="N21" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O21" s="3" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P21" s="3" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q21" s="3" t="inlineStr"/>
+      <c r="R21" s="3" t="inlineStr">
+        <is>
+          <t>RedisBloom</t>
+        </is>
+      </c>
+      <c r="S21" s="3" t="inlineStr">
+        <is>
+          <t>CVE-2026-25589 är en sårbarhet av typen Heap-based Buffer Overflow som finns i RedisBloom. Den kan utnyttjas via funktionen RESTORE och kan potentiellt leda till Remote Code Execution (RCE). Detta är en allvarlig sårbarhet som kräver omedelbar uppmärksamhet.</t>
+        </is>
+      </c>
+      <c r="T21" s="3" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K13" s="4" t="inlineStr"/>
-[...407 lines deleted...]
-      <c r="K21" s="4" t="inlineStr"/>
+      <c r="U21" s="3" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V21" s="3" t="inlineStr"/>
+      <c r="W21" s="3" t="inlineStr"/>
+      <c r="X21" s="3" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-41674</t>
+          <t>CVE-2026-35436</t>
         </is>
       </c>
       <c r="B22" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-41674 (XML Injection)</t>
+          <t>Analys av CVE-2026-35436 (Microsoft Office Click-To-Run)</t>
         </is>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E22" s="4" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr"/>
+      <c r="E22" s="4" t="n"/>
+      <c r="F22" s="4" t="inlineStr"/>
+      <c r="G22" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H22" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F22" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-41674 är en XML Injection-sårbarhet (även kallad Blind XPath Injection) som påverkar `xmldom` i Mariner/GitHub-miljön. Sårbarheten uppstår på grund av att XML-noder injiceras genom ovaliderad bearbetningsinstruktion (processing instruction serialization). Detta innebär att en angripare kan manipulera XML-data för att utföra godtyckliga XPath-frågor eller extrahera information från systemet. Eftersom sårbarheten har ett högt CVSS-värde (AV:N, AC:L, PR:N) är den allvarlig och kan utnyttjas på distans utan autentisering.</t>
-[...2 lines deleted...]
-      <c r="J22" s="4" t="inlineStr">
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J22" s="4" t="inlineStr"/>
+      <c r="K22" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L22" s="4" t="inlineStr"/>
+      <c r="M22" s="4" t="inlineStr"/>
+      <c r="N22" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O22" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P22" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q22" s="4" t="inlineStr"/>
+      <c r="R22" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft Office Click-To-Run</t>
+        </is>
+      </c>
+      <c r="S22" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-35436 är en sårbarhet i Microsoft Office Click-To-Run. En framgångsrik exploatering kan leda till höga konsekvenser (Confidentiality: High, Integrity: High, Availability: High). CVSS-poängen är 8.8. Attackvektorn är Låg (AV:L) och Komplexiteten är Låg (AC:L), vilket gör den relativt lätt att utnyttja. Den kräver att angriparen har en lägre privilegienivå (PR:L) och att användaren interagerar med systemet (UI:N).</t>
+        </is>
+      </c>
+      <c r="T22" s="4" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K22" s="4" t="inlineStr"/>
+      <c r="U22" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V22" s="4" t="inlineStr"/>
+      <c r="W22" s="4" t="inlineStr"/>
+      <c r="X22" s="4" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-35579</t>
+          <t>CVE-2026-40365</t>
         </is>
       </c>
       <c r="B23" s="4" t="inlineStr">
         <is>
-          <t>CoreDNS TSIG autentiseringsbypass</t>
+          <t>Analys av CVE-2026-40365: SharePoint Remote Code Execution</t>
         </is>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D23" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E23" s="4" t="inlineStr">
+      <c r="D23" s="4" t="inlineStr"/>
+      <c r="E23" s="4" t="n"/>
+      <c r="F23" s="4" t="inlineStr"/>
+      <c r="G23" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H23" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F23" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-35579 är en allvarlig autentiseringssårbarhet i CoreDNS som tillåter en angripare att kringgå TSIG-autentiseringen när DNS-transporter är krypterade (gRPC, QUIC, DoH, DoH3). Detta kan leda till oauktoriserad åtkomst eller manipulation av DNS-uppslagningar. Sårbarheten är klassad som 'Improper Authentication' och påverkar CoreDNS-implementationer som använder dessa krypterade protokoll.</t>
-[...7 lines deleted...]
-      <c r="K23" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J23" s="4" t="inlineStr"/>
+      <c r="K23" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L23" s="4" t="inlineStr"/>
+      <c r="M23" s="4" t="inlineStr"/>
+      <c r="N23" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O23" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P23" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q23" s="4" t="inlineStr"/>
+      <c r="R23" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft Office SharePoint</t>
+        </is>
+      </c>
+      <c r="S23" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-40365 är en allvarlig sårbarhet i Microsoft Office SharePoint med ett CVSS-betyg på 8.8. Den tillåter en autentiserad angripare (minst Site Owner) att fjärrköra godtycklig kod på SharePoint-servern via ett nätverksbaserat angrepp. Detta innebär en hög risk för kompromettering av servern. För att mildra risken måste patchar appliceras.</t>
+        </is>
+      </c>
+      <c r="T23" s="4" t="inlineStr">
+        <is>
+          <t>Applicera de senaste säkerhetsuppdateringarna för Microsoft Office SharePoint.</t>
+        </is>
+      </c>
+      <c r="U23" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V23" s="4" t="inlineStr"/>
+      <c r="W23" s="4" t="inlineStr"/>
+      <c r="X23" s="4" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-6665</t>
+          <t>CVE-2026-40403</t>
         </is>
       </c>
       <c r="B24" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-6665: Stack-based Buffer Overflow i PgBouncer</t>
+          <t>Analys av CVE-2026-40403 (Windows Win32K - GRFX)</t>
         </is>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E24" s="4" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D24" s="4" t="inlineStr"/>
+      <c r="E24" s="4" t="n"/>
+      <c r="F24" s="4" t="inlineStr"/>
+      <c r="G24" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H24" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F24" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-6665 är en allvarlig stack-baserad buffertöverskridning (Stack-based Buffer Overflow) i PgBouncer, som påverkar hanteringen av SCRAM-autentisering. Eftersom sårbarheten har en hög CVSS-poäng (8.1) och kan utnyttjas via nätverket (AV:N), utgör den ett betydande hot. Den tillåter en angripare att potentiellt exekvera godtyck kod (RCE) genom att skicka specifikt utformade nätverkspaket. Detta är en kritisk sårbarhet som kräver omedelbar uppmärksamhet.</t>
-[...7 lines deleted...]
-      <c r="K24" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J24" s="4" t="inlineStr"/>
+      <c r="K24" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L24" s="4" t="inlineStr"/>
+      <c r="M24" s="4" t="inlineStr"/>
+      <c r="N24" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O24" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P24" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q24" s="4" t="inlineStr"/>
+      <c r="R24" s="4" t="inlineStr">
+        <is>
+          <t>Windows Win32K - GRFX</t>
+        </is>
+      </c>
+      <c r="S24" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-40403 är en sårbarhet i Windows Win32K-grafikkomponenterna (GRFX). Den har ett medelhögt CVSS-betyg (8.8) och tillåter en angripare att utnyttja den med låga privilegier (PR:L) och lokalt (AV:L). Sårbarheten kan leda till hög konfidentialitets-, integritets- och tillgänglighetsförlust (C:H/I:H/A:H). Även om CVSS-betyget är högt, indikerar 'Exploitation Less Likely' och att den kräver en viss nivå av autentisering att den omedelbara risken kan vara hanterbar. Den mest kritiska åtgärden är att tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
+        </is>
+      </c>
+      <c r="T24" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch (Se Microsoft Security Update Guide för detaljerad information).</t>
+        </is>
+      </c>
+      <c r="U24" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V24" s="4" t="inlineStr"/>
+      <c r="W24" s="4" t="inlineStr"/>
+      <c r="X24" s="4" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-43049</t>
+          <t>CVE-2026-33112</t>
         </is>
       </c>
       <c r="B25" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43049 (Use-After-Free)</t>
+          <t>Analys av CVE-2026-33112 i Microsoft SharePoint</t>
         </is>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D25" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E25" s="4" t="inlineStr">
+      <c r="D25" s="4" t="inlineStr"/>
+      <c r="E25" s="4" t="n"/>
+      <c r="F25" s="4" t="inlineStr"/>
+      <c r="G25" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H25" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F25" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-43049 är en sårbarhet av typen Use-After-Free (UAF) som har identifierats i en HID-driver (Human Interface Device). Denna sårbarhet kan potentiellt utnyttjas för att tillåta en angripare att exekvera godtyck kod (Arbitrary Code Execution) på ett system som kör Mariner Linux. CVSS-poängen indikerar en hög risk (Severity: High) med en attackvektor som är lokal (AV:L) och som kräver låga privilegier (PR:L).</t>
-[...2 lines deleted...]
-      <c r="J25" s="4" t="inlineStr">
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J25" s="4" t="inlineStr"/>
+      <c r="K25" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L25" s="4" t="inlineStr"/>
+      <c r="M25" s="4" t="inlineStr"/>
+      <c r="N25" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O25" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P25" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q25" s="4" t="inlineStr"/>
+      <c r="R25" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft Office SharePoint</t>
+        </is>
+      </c>
+      <c r="S25" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-33112 är en allvarlig sårbarhet i Microsoft Office SharePoint med ett CVSS-betyg på 8.8. Den utgör en Remote Code Execution (RCE) sårbarhet som kan utnyttjas av en angripare med låga behörigheter (PR:L). Eftersom den kräver ingen användarinteraktion (UI:N) och kan utnyttjas på nätverksnivå (AV:N), är risken hög. Angripare kan potentiellt få full kontroll över systemet.</t>
+        </is>
+      </c>
+      <c r="T25" s="4" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K25" s="4" t="inlineStr"/>
+      <c r="U25" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V25" s="4" t="inlineStr"/>
+      <c r="W25" s="4" t="inlineStr"/>
+      <c r="X25" s="4" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31708</t>
+          <t>CVE-2026-40357</t>
         </is>
       </c>
       <c r="B26" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-31708 (SMB Client OOB Read)</t>
+          <t>Analys av CVE-2026-40357 i Microsoft SharePoint</t>
         </is>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E26" s="4" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr"/>
+      <c r="E26" s="4" t="n"/>
+      <c r="F26" s="4" t="inlineStr"/>
+      <c r="G26" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H26" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F26" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31708 är en sårbarhet i SMB-klienten (smb: client) som tillåter en Out-of-Bounds (OOB) läsning via funktionen `smb2_ioctl_query_info`. Sårbarheten har en hög riskprofil (CVSS:3.1/AV:N/AC:L/PR:N/UI:R/S:U/C:H/I:N/A:H) eftersom den kan utnyttjas vid nätverksnivå (AV:N) utan att kräva användarinteraktion (UI:R). Den kan leda till hög konfidentialitetsförlust (C:H). Eftersom det inte finns någon säkerhetsuppdatering angiven i texten, är det kritiskt att uppgradera till en version som åtgärdar detta.</t>
-[...7 lines deleted...]
-      <c r="K26" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J26" s="4" t="inlineStr"/>
+      <c r="K26" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L26" s="4" t="inlineStr"/>
+      <c r="M26" s="4" t="inlineStr"/>
+      <c r="N26" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O26" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P26" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q26" s="4" t="inlineStr"/>
+      <c r="R26" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft Office SharePoint</t>
+        </is>
+      </c>
+      <c r="S26" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-40357 är en allvarlig sårbarhet i Microsoft SharePoint med ett CVSS-betyg på 8.8. Den utgör en allvarlig risk eftersom den kan utnyttjas med hög komplexitet (AC:L) och kräver ingen behörighet (PR:L), vilket indikerar en stor attackyta. Sårbarheten påverkar specifikt Microsoft Office SharePoint. För att mildra risken måste användare tillämpa de tillgängliga säkerhetsuppdateringarna.</t>
+        </is>
+      </c>
+      <c r="T26" s="4" t="inlineStr">
+        <is>
+          <t>Applicera säkerhetsuppdateringar (KB-nummer) som tillhandahålls av Microsoft för att skydda mot denna sårbarhet. Uppdateringar gäller både SharePoint Server 2016 och SharePoint Enterprise Server 2016.</t>
+        </is>
+      </c>
+      <c r="U26" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V26" s="4" t="inlineStr"/>
+      <c r="W26" s="4" t="inlineStr"/>
+      <c r="X26" s="4" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31709</t>
+          <t>CVE-2026-41109</t>
         </is>
       </c>
       <c r="B27" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhet i SMB/CIFS-protokollet (CVE-2026-31709)</t>
+          <t>Analys av CVE-2026-41109: Hög risk i utvecklingsverktyg</t>
         </is>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr"/>
+      <c r="E27" s="4" t="n"/>
+      <c r="F27" s="4" t="inlineStr"/>
+      <c r="G27" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H27" s="4" t="inlineStr">
+        <is>
+          <t>PLANERAT (7 dagar)</t>
+        </is>
+      </c>
+      <c r="I27" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J27" s="4" t="inlineStr"/>
+      <c r="K27" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L27" s="4" t="inlineStr"/>
+      <c r="M27" s="4" t="inlineStr"/>
+      <c r="N27" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O27" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P27" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q27" s="4" t="inlineStr"/>
+      <c r="R27" s="4" t="inlineStr">
+        <is>
+          <t>GitHub Copilot, Visual Studio</t>
+        </is>
+      </c>
+      <c r="S27" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-41109 är en allvarlig sårbarhet som påverkar GitHub Copilot och Visual Studio. Den har ett högt CVSS-betyg (8.8) och tillåter en angripare att utföra en attack med nätverksåtkomst (AV:N) och utan att användaren behöver interagera (UI:R). Sårbarheten leder till hög konfidentialitet (C:H), hög integritet (I:H) och hög tillgänglighet (A:H) påverkan. Detta indikerar en potentiell fullständig kompromiss av systemet. Eftersom det är en känd sårbarhet från Microsoft, är den mest rekommenderade åtgärden att omedelbart tillämpa en patch. Angreppsvarianten är troligen relaterad till hur externa eller användarstyrda data bearbetas inom utvecklingsmiljön, vilket kan kringgå säkerhetskontroller (guardrails).</t>
+        </is>
+      </c>
+      <c r="T27" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U27" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V27" s="4" t="inlineStr"/>
+      <c r="W27" s="4" t="inlineStr"/>
+      <c r="X27" s="4" t="inlineStr"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-31706</t>
+        </is>
+      </c>
+      <c r="B28" s="4" t="inlineStr">
+        <is>
+          <t>Analys av CVE-2026-31706: Ksmbd SMB-sårbarhet</t>
+        </is>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D27" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E27" s="4" t="inlineStr">
+      <c r="D28" s="4" t="inlineStr"/>
+      <c r="E28" s="4" t="n"/>
+      <c r="F28" s="4" t="inlineStr"/>
+      <c r="G28" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H28" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F27" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G27" s="4" t="inlineStr">
+      <c r="I28" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J28" s="4" t="inlineStr"/>
+      <c r="K28" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L28" s="4" t="inlineStr"/>
+      <c r="M28" s="4" t="inlineStr"/>
+      <c r="N28" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O28" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P28" s="4" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
-      <c r="H27" s="4" t="inlineStr">
-[...65 lines deleted...]
-      <c r="K28" s="3" t="inlineStr"/>
+      <c r="Q28" s="4" t="inlineStr"/>
+      <c r="R28" s="4" t="inlineStr">
+        <is>
+          <t>ksmbd (SMB-serverkomponent)</t>
+        </is>
+      </c>
+      <c r="S28" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-31706 är en sårbarhet i ksmbd, som hanterar SMB-protokollet (Server Message Block). Sårbarheten rör valideringen av 'num_aces' och att 'härda ACE walk' i funktionen smb_inherit_dacl(). Detta indikerar en potentiell Privilege Escalation (höjning av privilegier) eller åtkomstkontrollproblem. Eftersom sårbarheten är kopplad till Linux-komponenter (Mariner Linux) och involverar SMB-protokollet, är den kritisk för nätverksdelning och filåtkomst. CVSS-poängen (8.8) indikerar en hög risk, med en attackvektor (AV:N) som betyder att den kan utnyttjas över nätverket, och ingen användarinteraktion (UI:N) krävs.</t>
+        </is>
+      </c>
+      <c r="T28" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera ksmbd-komponenten till en version som adresserar valideringen av num_aces och förbättrar ACE walk-processen i smb_inherit_dacl().</t>
+        </is>
+      </c>
+      <c r="U28" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V28" s="4" t="inlineStr"/>
+      <c r="W28" s="4" t="inlineStr"/>
+      <c r="X28" s="4" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-35416</t>
+          <t>CVE-2026-43049</t>
         </is>
       </c>
       <c r="B29" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-35416</t>
+          <t>Analys av CVE-2026-43049 (Use-After-Free)</t>
         </is>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E29" s="4" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr"/>
+      <c r="E29" s="4" t="n"/>
+      <c r="F29" s="4" t="inlineStr"/>
+      <c r="G29" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H29" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F29" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-35416 är en sårbarhet i Windows Ancillary Function Driver for WinSock. Den tillåter en auktoriserad angripare att höja sina privilegier lokalt (Local Privilege Escalation). CVSS-poängen indikerar att attackvektorn är låg (AV:L), men attackkomplexiteten är hög (AC:H), vilket tyder på att framgångsrik exploatering kan kräva specifika förhållanden, såsom att vinna ett race condition. Detta är en allvarlig sårbarhet som kräver omedelbar patchning.</t>
-[...7 lines deleted...]
-      <c r="K29" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J29" s="4" t="inlineStr"/>
+      <c r="K29" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L29" s="4" t="inlineStr"/>
+      <c r="M29" s="4" t="inlineStr"/>
+      <c r="N29" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O29" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P29" s="4" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q29" s="4" t="inlineStr"/>
+      <c r="R29" s="4" t="inlineStr">
+        <is>
+          <t>Mariner Linux, logitech-hidpp</t>
+        </is>
+      </c>
+      <c r="S29" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-43049 är en sårbarhet av typen Use-After-Free (UAF) som har identifierats i en HID-driver (Human Interface Device). Denna sårbarhet kan potentiellt utnyttjas för att tillåta en angripare att exekvera godtyck kod (Arbitrary Code Execution) på ett system som kör Mariner Linux. CVSS-poängen indikerar en hög risk (Severity: High) med en attackvektor som är lokal (AV:L) och som kräver låga privilegier (PR:L).</t>
+        </is>
+      </c>
+      <c r="T29" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U29" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V29" s="4" t="inlineStr"/>
+      <c r="W29" s="4" t="inlineStr"/>
+      <c r="X29" s="4" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-23631</t>
+          <t>CVE-2026-31708</t>
         </is>
       </c>
       <c r="B30" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-23631: Use After Free i Redis-server</t>
+          <t>Analys av CVE-2026-31708 (SMB Client OOB Read)</t>
         </is>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D30" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E30" s="4" t="inlineStr">
+      <c r="D30" s="4" t="inlineStr"/>
+      <c r="E30" s="4" t="n"/>
+      <c r="F30" s="4" t="inlineStr"/>
+      <c r="G30" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H30" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F30" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I30" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-23631 är en 'Use After Free'-sårbarhet i `redis-server` som kan tillåta fjärrutförande av kod (RCE). Sårbarheten uppstår i hanteringen av klientflödet (`unblock client flow`). Eftersom den har en hög CVSS-poäng (även om den inte är explicit angiven i utdraget, indikerar typen av sårbarhet och kontexten att den är allvarlig) och kan utnyttjas på nätverksnivå (AV:N), utgör den ett allvarligt hot. Den kräver att angriparen kan nå Redis-servern över nätverket.</t>
-[...7 lines deleted...]
-      <c r="K30" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J30" s="4" t="inlineStr"/>
+      <c r="K30" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L30" s="4" t="inlineStr"/>
+      <c r="M30" s="4" t="inlineStr"/>
+      <c r="N30" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O30" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P30" s="4" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q30" s="4" t="inlineStr"/>
+      <c r="R30" s="4" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases (Linux)</t>
+        </is>
+      </c>
+      <c r="S30" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-31708 är en sårbarhet i SMB-klienten (smb: client) som tillåter en Out-of-Bounds (OOB) läsning via funktionen `smb2_ioctl_query_info`. Sårbarheten har en hög riskprofil (CVSS:3.1/AV:N/AC:L/PR:N/UI:R/S:U/C:H/I:N/A:H) eftersom den kan utnyttjas vid nätverksnivå (AV:N) utan att kräva användarinteraktion (UI:R). Den kan leda till hög konfidentialitetsförlust (C:H). Eftersom det inte finns någon säkerhetsuppdatering angiven i texten, är det kritiskt att uppgradera till en version som åtgärdar detta.</t>
+        </is>
+      </c>
+      <c r="T30" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch. (Ingen workaround angiven i texten, men en patch är nödvändig.)</t>
+        </is>
+      </c>
+      <c r="U30" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V30" s="4" t="inlineStr"/>
+      <c r="W30" s="4" t="inlineStr"/>
+      <c r="X30" s="4" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-40366</t>
+          <t>CVE-2026-31709</t>
         </is>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40366 i Microsoft Word</t>
+          <t>Sårbarhet i SMB/CIFS-protokollet (CVE-2026-31709)</t>
         </is>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E31" s="4" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr"/>
+      <c r="E31" s="4" t="n"/>
+      <c r="F31" s="4" t="inlineStr"/>
+      <c r="G31" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H31" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F31" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I31" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-40366 är en sårbarhet i Microsoft Office Word. Baserat på CVSS-värdet (8.4) och beskrivningen indikerar den en allvarlig sårbarhet (High Severity). Attackvektorn är Låg (AV:L), vilket innebär att angriparen behöver någon form av lokal åtkomst, men den kan utnyttjas via ett dokument som skickas till användaren. Den påverkar Microsoft Office Word. För att mildra risken rekommenderas omedelbart att tillämpa de senaste säkerhetsuppdateringarna från Microsoft. Eftersom det inte finns någon information om en specifik workaround i texten, är det bästa rådet att patcha.</t>
-[...7 lines deleted...]
-      <c r="K31" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J31" s="4" t="inlineStr"/>
+      <c r="K31" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L31" s="4" t="inlineStr"/>
+      <c r="M31" s="4" t="inlineStr"/>
+      <c r="N31" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O31" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P31" s="4" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q31" s="4" t="inlineStr"/>
+      <c r="R31" s="4" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S31" s="4" t="inlineStr">
+        <is>
+          <t>Denna sårbarhet, CVE-2026-31709, påverkar hanteringen av DACL (Discretionary Access Control List) i SMB/CIFS-protokollet. En angripare kan utnyttja detta för att manipulera åtkomstkontrolllistor, vilket kan leda till höga konsekvenser (H) för konfidentialitet, integritet och tillgänglighet. Eftersom den angreppsvaktorn (AV) är 'N' (Network) och angreppskomplexiteten (AC) är 'L' (Low), utgör detta ett allvarligt hot som kan utnyttjas på distans utan användarinteraktion.</t>
+        </is>
+      </c>
+      <c r="T31" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U31" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V31" s="4" t="inlineStr"/>
+      <c r="W31" s="4" t="inlineStr"/>
+      <c r="X31" s="4" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-40363</t>
+          <t>CVE-2026-35416</t>
         </is>
       </c>
       <c r="B32" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40363 i Microsoft Office</t>
+          <t>Sårbarhetsanalys: CVE-2026-35416</t>
         </is>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D32" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E32" s="4" t="inlineStr">
+      <c r="D32" s="4" t="inlineStr"/>
+      <c r="E32" s="4" t="n"/>
+      <c r="F32" s="4" t="inlineStr"/>
+      <c r="G32" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H32" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F32" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G32" s="4" t="inlineStr">
+      <c r="I32" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J32" s="4" t="inlineStr"/>
+      <c r="K32" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L32" s="4" t="inlineStr"/>
+      <c r="M32" s="4" t="inlineStr"/>
+      <c r="N32" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O32" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P32" s="4" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H32" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K32" s="4" t="inlineStr"/>
+      <c r="Q32" s="4" t="inlineStr"/>
+      <c r="R32" s="4" t="inlineStr">
+        <is>
+          <t>Windows Ancillary Function Driver for WinSock</t>
+        </is>
+      </c>
+      <c r="S32" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-35416 är en sårbarhet i Windows Ancillary Function Driver for WinSock. Den tillåter en auktoriserad angripare att höja sina privilegier lokalt (Local Privilege Escalation). CVSS-poängen indikerar att attackvektorn är låg (AV:L), men attackkomplexiteten är hög (AC:H), vilket tyder på att framgångsrik exploatering kan kräva specifika förhållanden, såsom att vinna ett race condition. Detta är en allvarlig sårbarhet som kräver omedelbar patchning.</t>
+        </is>
+      </c>
+      <c r="T32" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch (uppdatera Windows Ancillary Function Driver for WinSock).</t>
+        </is>
+      </c>
+      <c r="U32" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V32" s="4" t="inlineStr"/>
+      <c r="W32" s="4" t="inlineStr"/>
+      <c r="X32" s="4" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-40358</t>
+          <t>CVE-2026-23631</t>
         </is>
       </c>
       <c r="B33" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40358 i Microsoft Office</t>
+          <t>Analys av CVE-2026-23631: Use After Free i Redis-server</t>
         </is>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E33" s="4" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr"/>
+      <c r="E33" s="4" t="n"/>
+      <c r="F33" s="4" t="inlineStr"/>
+      <c r="G33" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H33" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F33" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I33" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-40358 är en sårbarhet i Microsoft Office som har ett CVSS-betyg på 8.4. Den utgör en allvarlig risk då den tillåter en angripare att utöva hög konfidentialitet (C:H), hög integritet (I:H) och hög tillgänglighet (A:H) om den utnyttjas. Attackvektorn är Låg (AV:L), vilket indikerar att angriparen behöver någon form av fysisk närhet eller begränsad åtkomst, men den kräver ingen användarinteraktion (UI:N). Eftersom den är klassad som 'Exploitation Less Likely' är den inte omedelbart kritisk, men den bör patchas omedelbart för att eliminera risken.</t>
-[...7 lines deleted...]
-      <c r="K33" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J33" s="4" t="inlineStr"/>
+      <c r="K33" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L33" s="4" t="inlineStr"/>
+      <c r="M33" s="4" t="inlineStr"/>
+      <c r="N33" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O33" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P33" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q33" s="4" t="inlineStr"/>
+      <c r="R33" s="4" t="inlineStr">
+        <is>
+          <t>redis-server</t>
+        </is>
+      </c>
+      <c r="S33" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-23631 är en 'Use After Free'-sårbarhet i `redis-server` som kan tillåta fjärrutförande av kod (RCE). Sårbarheten uppstår i hanteringen av klientflödet (`unblock client flow`). Eftersom den har en hög CVSS-poäng (även om den inte är explicit angiven i utdraget, indikerar typen av sårbarhet och kontexten att den är allvarlig) och kan utnyttjas på nätverksnivå (AV:N), utgör den ett allvarligt hot. Den kräver att angriparen kan nå Redis-servern över nätverket.</t>
+        </is>
+      </c>
+      <c r="T33" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch (uppdatera till en version som åtgärdar sårbarheten).</t>
+        </is>
+      </c>
+      <c r="U33" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V33" s="4" t="inlineStr"/>
+      <c r="W33" s="4" t="inlineStr"/>
+      <c r="X33" s="4" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-35438</t>
+          <t>CVE-2026-42891</t>
         </is>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-35438 i Windows Admin Center</t>
+          <t>Sårbarhetsanalys: CVE-2026-42891</t>
         </is>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D34" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E34" s="4" t="inlineStr">
+      <c r="D34" s="4" t="inlineStr"/>
+      <c r="E34" s="4" t="n"/>
+      <c r="F34" s="4" t="inlineStr"/>
+      <c r="G34" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H34" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F34" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G34" s="4" t="inlineStr">
+      <c r="I34" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J34" s="4" t="inlineStr"/>
+      <c r="K34" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L34" s="4" t="inlineStr"/>
+      <c r="M34" s="4" t="inlineStr"/>
+      <c r="N34" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O34" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P34" s="4" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H34" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K34" s="4" t="inlineStr"/>
+      <c r="Q34" s="4" t="inlineStr"/>
+      <c r="R34" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S34" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-42891 är en allvarlig sårbarhet som påverkar Microsoft Edge (Chromium-based). Den har ett högt CVSS-betyg (9.9) och kan utnyttjas via nätverksåtkomst (AV:N) utan användarinteraktion (UI:N). Även om CVSS-betyget indikerar hög risk, bedöms exploateringen som 'Unlikely' (Osannolik) i den tillgängliga informationen. Det rekommenderas starkt att uppdatera till version 6.5 eller senare för att mitigera risken.</t>
+        </is>
+      </c>
+      <c r="T34" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppgradera till version 6.5 eller senare).</t>
+        </is>
+      </c>
+      <c r="U34" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V34" s="4" t="inlineStr"/>
+      <c r="W34" s="4" t="inlineStr"/>
+      <c r="X34" s="4" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-33833</t>
+          <t>CVE-2026-31711</t>
         </is>
       </c>
       <c r="B35" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-33833 i Azure Machine Learning</t>
+          <t>Analys av CVE-2026-31711 (SMB Connection Leak)</t>
         </is>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D35" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E35" s="4" t="inlineStr">
+      <c r="D35" s="4" t="inlineStr"/>
+      <c r="E35" s="4" t="n"/>
+      <c r="F35" s="4" t="inlineStr"/>
+      <c r="G35" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H35" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F35" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G35" s="4" t="inlineStr">
+      <c r="I35" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J35" s="4" t="inlineStr"/>
+      <c r="K35" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L35" s="4" t="inlineStr"/>
+      <c r="M35" s="4" t="inlineStr"/>
+      <c r="N35" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O35" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P35" s="4" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H35" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K35" s="4" t="inlineStr"/>
+      <c r="Q35" s="4" t="inlineStr"/>
+      <c r="R35" s="4" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S35" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-31711 är en sårbarhet i SMB-protokollet (Server Message Block) som kan leda till en läcka av resurser (active_num_conn leak) vid felallokering av transport. Detta är en allvarlig sårbarhet eftersom den kan utnyttjas med minimala förutsättningar (AV:N, PR:N) och orsaka en hög påverkan på tillgängligheten (A:H). Den berör CBL-Mariner Releases, vilket indikerar att den är relaterad till Linux-miljöer som används i Azure. Eftersom det inte finns någon säkerhetsuppdatering listad i texten, är omedelbar uppdatering nödvändig.</t>
+        </is>
+      </c>
+      <c r="T35" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera till en version som fixar 'active_num_conn leak' i SMB-protokollet).</t>
+        </is>
+      </c>
+      <c r="U35" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V35" s="4" t="inlineStr"/>
+      <c r="W35" s="4" t="inlineStr"/>
+      <c r="X35" s="4" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-40368</t>
+          <t>CVE-2026-41674</t>
         </is>
       </c>
       <c r="B36" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40368 i SharePoint</t>
+          <t>Analys av CVE-2026-41674 (XML Injection)</t>
         </is>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E36" s="4" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr"/>
+      <c r="E36" s="4" t="n"/>
+      <c r="F36" s="4" t="inlineStr"/>
+      <c r="G36" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H36" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F36" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I36" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-40368 är en sårbarhet i Microsoft Office SharePoint. Enligt CVSS-värdet har den en Attack Vector (AV) på 'N' (Network) och en Privileges Required (PR) på 'L' (Low), vilket indikerar att en angripare kan utnyttja den över nätverket med låga behörigheter. Även om den kräver en viss interaktion (UI:R), är den allvarlig (CVSS 8.0) och kan leda till Confidentiality, Integrity och Availability-påverkan (C:H/I:H/A:H). Det finns en patch tillgänglig, vilket är den primära rekommendationen.</t>
-[...7 lines deleted...]
-      <c r="K36" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J36" s="4" t="inlineStr"/>
+      <c r="K36" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L36" s="4" t="inlineStr"/>
+      <c r="M36" s="4" t="inlineStr"/>
+      <c r="N36" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O36" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P36" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q36" s="4" t="inlineStr"/>
+      <c r="R36" s="4" t="inlineStr">
+        <is>
+          <t>xmldom</t>
+        </is>
+      </c>
+      <c r="S36" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-41674 är en XML Injection-sårbarhet (även kallad Blind XPath Injection) som påverkar `xmldom` i Mariner/GitHub-miljön. Sårbarheten uppstår på grund av att XML-noder injiceras genom ovaliderad bearbetningsinstruktion (processing instruction serialization). Detta innebär att en angripare kan manipulera XML-data för att utföra godtyckliga XPath-frågor eller extrahera information från systemet. Eftersom sårbarheten har ett högt CVSS-värde (AV:N, AC:L, PR:N) är den allvarlig och kan utnyttjas på distans utan autentisering.</t>
+        </is>
+      </c>
+      <c r="T36" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U36" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V36" s="4" t="inlineStr"/>
+      <c r="W36" s="4" t="inlineStr"/>
+      <c r="X36" s="4" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-40399</t>
+          <t>CVE-2026-35579</t>
         </is>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40399: Windows TCP/IP Privilege Escalation</t>
+          <t>CoreDNS TSIG autentiseringsbypass</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D37" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E37" s="4" t="inlineStr">
+      <c r="D37" s="4" t="inlineStr"/>
+      <c r="E37" s="4" t="n"/>
+      <c r="F37" s="4" t="inlineStr"/>
+      <c r="G37" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H37" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F37" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I37" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-40399 är en sårbarhet i Windows TCP/IP-stacken som tillåter en angripare med begränsade behörigheter (Local Privileges) att utföra en stack-baserad buffertöverflöde. Detta kan leda till att angriparen höjer sina privilegier lokalt (Elevation of Privilege). Även om CVSS-poängen är måttlig (7.8) och exploateringen bedöms som 'Less Likely', är sårbarheten allvarlig eftersom den påverkar en kärnkomponent i operativsystemet och kan utnyttjas av en angripare som redan har fått fotfäste på systemet.</t>
-[...7 lines deleted...]
-      <c r="K37" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J37" s="4" t="inlineStr"/>
+      <c r="K37" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L37" s="4" t="inlineStr"/>
+      <c r="M37" s="4" t="inlineStr"/>
+      <c r="N37" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O37" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P37" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q37" s="4" t="inlineStr"/>
+      <c r="R37" s="4" t="inlineStr">
+        <is>
+          <t>CoreDNS</t>
+        </is>
+      </c>
+      <c r="S37" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-35579 är en allvarlig autentiseringssårbarhet i CoreDNS som tillåter en angripare att kringgå TSIG-autentiseringen när DNS-transporter är krypterade (gRPC, QUIC, DoH, DoH3). Detta kan leda till oauktoriserad åtkomst eller manipulation av DNS-uppslagningar. Sårbarheten är klassad som 'Improper Authentication' och påverkar CoreDNS-implementationer som använder dessa krypterade protokoll.</t>
+        </is>
+      </c>
+      <c r="T37" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U37" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V37" s="4" t="inlineStr"/>
+      <c r="W37" s="4" t="inlineStr"/>
+      <c r="X37" s="4" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-40419</t>
+          <t>CVE-2026-6665</t>
         </is>
       </c>
       <c r="B38" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40419: Microsoft Office sårbarhet</t>
+          <t>Analys av CVE-2026-6665: Stack-based Buffer Overflow i PgBouncer</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D38" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E38" s="4" t="inlineStr">
+      <c r="D38" s="4" t="inlineStr"/>
+      <c r="E38" s="4" t="n"/>
+      <c r="F38" s="4" t="inlineStr"/>
+      <c r="G38" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H38" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F38" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I38" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-40419 är en allvarlig sårbarhet i Microsoft Office. Baserat på CVSS-poängen (7.8) och beskrivningen indikerar den en potentiell risk för hög konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H). Även om den aktuella texten inte ger en specifik workaround, är den rekommenderade åtgärden att omedelbart tillämpa de senaste säkerhetsuppdateringarna från Microsoft. Sårbarheten påverkar generellt Microsoft Office-paketet.</t>
-[...7 lines deleted...]
-      <c r="K38" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J38" s="4" t="inlineStr"/>
+      <c r="K38" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L38" s="4" t="inlineStr"/>
+      <c r="M38" s="4" t="inlineStr"/>
+      <c r="N38" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O38" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P38" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q38" s="4" t="inlineStr"/>
+      <c r="R38" s="4" t="inlineStr">
+        <is>
+          <t>PgBouncer</t>
+        </is>
+      </c>
+      <c r="S38" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-6665 är en allvarlig stack-baserad buffertöverskridning (Stack-based Buffer Overflow) i PgBouncer, som påverkar hanteringen av SCRAM-autentisering. Eftersom sårbarheten har en hög CVSS-poäng (8.1) och kan utnyttjas via nätverket (AV:N), utgör den ett betydande hot. Den tillåter en angripare att potentiellt exekvera godtyck kod (RCE) genom att skicka specifikt utformade nätverkspaket. Detta är en kritisk sårbarhet som kräver omedelbar uppmärksamhet.</t>
+        </is>
+      </c>
+      <c r="T38" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U38" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V38" s="4" t="inlineStr"/>
+      <c r="W38" s="4" t="inlineStr"/>
+      <c r="X38" s="4" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-41611</t>
+          <t>CVE-2026-40366</t>
         </is>
       </c>
       <c r="B39" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-41611 i Visual Studio Code</t>
+          <t>Analys av CVE-2026-40366 i Microsoft Word</t>
         </is>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D39" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E39" s="4" t="inlineStr">
+      <c r="D39" s="4" t="inlineStr"/>
+      <c r="E39" s="4" t="n"/>
+      <c r="F39" s="4" t="inlineStr"/>
+      <c r="G39" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H39" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F39" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G39" s="4" t="inlineStr">
+      <c r="I39" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J39" s="4" t="inlineStr"/>
+      <c r="K39" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L39" s="4" t="inlineStr"/>
+      <c r="M39" s="4" t="inlineStr"/>
+      <c r="N39" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O39" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P39" s="4" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H39" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K39" s="4" t="inlineStr"/>
+      <c r="Q39" s="4" t="inlineStr"/>
+      <c r="R39" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft Office Word</t>
+        </is>
+      </c>
+      <c r="S39" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-40366 är en sårbarhet i Microsoft Office Word. Baserat på CVSS-värdet (8.4) och beskrivningen indikerar den en allvarlig sårbarhet (High Severity). Attackvektorn är Låg (AV:L), vilket innebär att angriparen behöver någon form av lokal åtkomst, men den kan utnyttjas via ett dokument som skickas till användaren. Den påverkar Microsoft Office Word. För att mildra risken rekommenderas omedelbart att tillämpa de senaste säkerhetsuppdateringarna från Microsoft. Eftersom det inte finns någon information om en specifik workaround i texten, är det bästa rådet att patcha.</t>
+        </is>
+      </c>
+      <c r="T39" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U39" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V39" s="4" t="inlineStr"/>
+      <c r="W39" s="4" t="inlineStr"/>
+      <c r="X39" s="4" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31724</t>
+          <t>CVE-2026-40363</t>
         </is>
       </c>
       <c r="B40" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-31724 (Linux Kernel)</t>
+          <t>Analys av CVE-2026-40363 i Microsoft Office</t>
         </is>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D40" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E40" s="4" t="inlineStr">
+      <c r="D40" s="4" t="inlineStr"/>
+      <c r="E40" s="4" t="n"/>
+      <c r="F40" s="4" t="inlineStr"/>
+      <c r="G40" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H40" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F40" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I40" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31724 är en allvarlig sårbarhet i Linux-kärnan som kan utnyttjas för att orsaka hög konfidentialitet (C:H), hög integritet (I:H) och hög tillgänglighet (A:H) påverkan. Sårbarheten är associerad med en fix för 'net_device lifecycle' i Mariner Linux. Eftersom den har en hög CVSS-poäng (7.8) och kan utnyttjas på distans (AV:L) utan användarinteraktion (UI:N), utgör den ett betydande hot. Den mest rekommenderade åtgärden är att uppdatera till de senaste versionerna av kärnan som innehåller fixen.</t>
-[...7 lines deleted...]
-      <c r="K40" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J40" s="4" t="inlineStr"/>
+      <c r="K40" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L40" s="4" t="inlineStr"/>
+      <c r="M40" s="4" t="inlineStr"/>
+      <c r="N40" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O40" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P40" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q40" s="4" t="inlineStr"/>
+      <c r="R40" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft Office</t>
+        </is>
+      </c>
+      <c r="S40" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-40363 är en allvarlig sårbarhet i Microsoft Office, med ett CVSS-betyg på 8.4. Den påverkar Microsoft Office som helhet och har en hög potential för konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H) påverkan. Även om CVSS-vektorerna indikerar en lokal attackvektor (AV:L) och att ingen användarinteraktion krävs (UI:N), är det kritiskt att patcha omedelbart. Den primära attackvektorn är troligen relaterad till hur Office hanterar dokumentinnehåll, vilket kan utnyttjas via olika Office-applikationer.</t>
+        </is>
+      </c>
+      <c r="T40" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U40" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V40" s="4" t="inlineStr"/>
+      <c r="W40" s="4" t="inlineStr"/>
+      <c r="X40" s="4" t="inlineStr"/>
     </row>
     <row r="41">
-      <c r="A41" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C41" s="3" t="inlineStr">
+      <c r="A41" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-40358</t>
+        </is>
+      </c>
+      <c r="B41" s="4" t="inlineStr">
+        <is>
+          <t>Analys av CVE-2026-40358 i Microsoft Office</t>
+        </is>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D41" s="3" t="n">
-[...12 lines deleted...]
-      <c r="G41" s="3" t="inlineStr">
+      <c r="D41" s="4" t="inlineStr"/>
+      <c r="E41" s="4" t="n"/>
+      <c r="F41" s="4" t="inlineStr"/>
+      <c r="G41" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H41" s="4" t="inlineStr">
+        <is>
+          <t>PLANERAT (7 dagar)</t>
+        </is>
+      </c>
+      <c r="I41" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J41" s="4" t="inlineStr"/>
+      <c r="K41" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L41" s="4" t="inlineStr"/>
+      <c r="M41" s="4" t="inlineStr"/>
+      <c r="N41" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O41" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P41" s="4" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H41" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J41" s="3" t="inlineStr">
+      <c r="Q41" s="4" t="inlineStr"/>
+      <c r="R41" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft Office</t>
+        </is>
+      </c>
+      <c r="S41" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-40358 är en sårbarhet i Microsoft Office som har ett CVSS-betyg på 8.4. Den utgör en allvarlig risk då den tillåter en angripare att utöva hög konfidentialitet (C:H), hög integritet (I:H) och hög tillgänglighet (A:H) om den utnyttjas. Attackvektorn är Låg (AV:L), vilket indikerar att angriparen behöver någon form av fysisk närhet eller begränsad åtkomst, men den kräver ingen användarinteraktion (UI:N). Eftersom den är klassad som 'Exploitation Less Likely' är den inte omedelbart kritisk, men den bör patchas omedelbart för att eliminera risken.</t>
+        </is>
+      </c>
+      <c r="T41" s="4" t="inlineStr">
         <is>
           <t>Applicera patch</t>
         </is>
       </c>
-      <c r="K41" s="3" t="inlineStr"/>
+      <c r="U41" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V41" s="4" t="inlineStr"/>
+      <c r="W41" s="4" t="inlineStr"/>
+      <c r="X41" s="4" t="inlineStr"/>
     </row>
     <row r="42">
-      <c r="A42" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C42" s="3" t="inlineStr">
+      <c r="A42" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-35438</t>
+        </is>
+      </c>
+      <c r="B42" s="4" t="inlineStr">
+        <is>
+          <t>Sårbarhetsanalys: CVE-2026-35438 i Windows Admin Center</t>
+        </is>
+      </c>
+      <c r="C42" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D42" s="3" t="n">
-[...12 lines deleted...]
-      <c r="G42" s="3" t="inlineStr">
+      <c r="D42" s="4" t="inlineStr"/>
+      <c r="E42" s="4" t="n"/>
+      <c r="F42" s="4" t="inlineStr"/>
+      <c r="G42" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H42" s="4" t="inlineStr">
+        <is>
+          <t>PLANERAT (7 dagar)</t>
+        </is>
+      </c>
+      <c r="I42" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J42" s="4" t="inlineStr"/>
+      <c r="K42" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L42" s="4" t="inlineStr"/>
+      <c r="M42" s="4" t="inlineStr"/>
+      <c r="N42" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O42" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P42" s="4" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H42" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J42" s="3" t="inlineStr">
+      <c r="Q42" s="4" t="inlineStr"/>
+      <c r="R42" s="4" t="inlineStr">
+        <is>
+          <t>Windows Admin Center</t>
+        </is>
+      </c>
+      <c r="S42" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-35438 är en sårbarhet i Windows Admin Center. Den tillåter en autentiserad angripare med låga behörigheter (Low-Privilege) att utföra en uppgradering av behörigheter (Privilege Escalation) och göra oauktoriserade ändringar i konfigurationen. Enligt CVSS-värdet (8.3) är sårbarheten allvarlig. Attackvektorn är nätverksbaserad (AV:N), och den kräver en viss komplexitet (AC:L).</t>
+        </is>
+      </c>
+      <c r="T42" s="4" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K42" s="3" t="inlineStr"/>
+      <c r="U42" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V42" s="4" t="inlineStr"/>
+      <c r="W42" s="4" t="inlineStr"/>
+      <c r="X42" s="4" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-33841</t>
+          <t>CVE-2026-33833</t>
         </is>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-33841 (Windows Kernel)</t>
+          <t>Sårbarhetsanalys: CVE-2026-33833 i Azure Machine Learning</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E43" s="4" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D43" s="4" t="inlineStr"/>
+      <c r="E43" s="4" t="n"/>
+      <c r="F43" s="4" t="inlineStr"/>
+      <c r="G43" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H43" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F43" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G43" s="4" t="inlineStr">
+      <c r="I43" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J43" s="4" t="inlineStr"/>
+      <c r="K43" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L43" s="4" t="inlineStr"/>
+      <c r="M43" s="4" t="inlineStr"/>
+      <c r="N43" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O43" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P43" s="4" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H43" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J43" s="4" t="inlineStr">
+      <c r="Q43" s="4" t="inlineStr"/>
+      <c r="R43" s="4" t="inlineStr">
+        <is>
+          <t>Azure Machine Learning</t>
+        </is>
+      </c>
+      <c r="S43" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-33833 är en sårbarhet som påverkar Azure Machine Learning. Den har ett medelhögt CVSS-betyg på 8.2. Attackvektorn är Nätverk (AV:N), vilket indikerar att ingen fysisk närvaro krävs. Den kräver att angriparen är inloggad (PR:N) och kan utnyttjas på distans (UI:R). Sårbarheten tillåter angriparen att orsaka hög konfidentialitetsförlust (C:H) och lägre integritetsförlust (I:L). Även om CVSS-betyget är högt, bedöms exploateringen som 'Less Likely' (Mindre troligt) och det finns en patch tillgänglig. Angreppet kan ske genom att skapa eller importera en specialutformad Azure ML notebook.</t>
+        </is>
+      </c>
+      <c r="T43" s="4" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K43" s="4" t="inlineStr"/>
+      <c r="U43" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V43" s="4" t="inlineStr"/>
+      <c r="W43" s="4" t="inlineStr"/>
+      <c r="X43" s="4" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-43033</t>
+          <t>CVE-2026-40368</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhet i crypto: authencesn i Mariner Linux</t>
+          <t>Analys av CVE-2026-40368 i SharePoint</t>
         </is>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E44" s="4" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr"/>
+      <c r="E44" s="4" t="n"/>
+      <c r="F44" s="4" t="inlineStr"/>
+      <c r="G44" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H44" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F44" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-43033 är en sårbarhet i tjänsten `crypto: authencesn` i Mariner Linux. Den har en medelhög risk (CVSS 7.8) och tillåter en angripare med låg fysisk åtkomst (AV:L) och låg behörighet (PR:L) att utnyttja den. Sårbarheten kan leda till Confidentiality (C:H), Integrity (I:H) och Availability (A:H) hot. Eftersom inga säkerhetsuppdateringar listas i texten, är den rekommenderade åtgärden att uppgradera till en version som innehåller en fix eller att tillämpa en känd workaround.</t>
-[...7 lines deleted...]
-      <c r="K44" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J44" s="4" t="inlineStr"/>
+      <c r="K44" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L44" s="4" t="inlineStr"/>
+      <c r="M44" s="4" t="inlineStr"/>
+      <c r="N44" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O44" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P44" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q44" s="4" t="inlineStr"/>
+      <c r="R44" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft Office SharePoint</t>
+        </is>
+      </c>
+      <c r="S44" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-40368 är en sårbarhet i Microsoft Office SharePoint. Enligt CVSS-värdet har den en Attack Vector (AV) på 'N' (Network) och en Privileges Required (PR) på 'L' (Low), vilket indikerar att en angripare kan utnyttja den över nätverket med låga behörigheter. Även om den kräver en viss interaktion (UI:R), är den allvarlig (CVSS 8.0) och kan leda till Confidentiality, Integrity och Availability-påverkan (C:H/I:H/A:H). Det finns en patch tillgänglig, vilket är den primära rekommendationen.</t>
+        </is>
+      </c>
+      <c r="T44" s="4" t="inlineStr">
+        <is>
+          <t>Applicera den senaste säkerhetsuppdateringen (patch) från Microsoft för SharePoint.</t>
+        </is>
+      </c>
+      <c r="U44" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V44" s="4" t="inlineStr"/>
+      <c r="W44" s="4" t="inlineStr"/>
+      <c r="X44" s="4" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-42831</t>
+          <t>CVE-2026-33841</t>
         </is>
       </c>
       <c r="B45" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhet i Microsoft Office (CVE-2026-42831)</t>
+          <t>Analys av CVE-2026-33841 (Windows Kernel)</t>
         </is>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D45" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E45" s="4" t="inlineStr">
+      <c r="D45" s="4" t="inlineStr"/>
+      <c r="E45" s="4" t="n"/>
+      <c r="F45" s="4" t="inlineStr"/>
+      <c r="G45" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H45" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F45" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G45" s="4" t="inlineStr">
+      <c r="I45" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J45" s="4" t="inlineStr"/>
+      <c r="K45" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L45" s="4" t="inlineStr"/>
+      <c r="M45" s="4" t="inlineStr"/>
+      <c r="N45" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O45" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P45" s="4" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H45" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J45" s="4" t="inlineStr">
+      <c r="Q45" s="4" t="inlineStr"/>
+      <c r="R45" s="4" t="inlineStr">
+        <is>
+          <t>Windows Kernel</t>
+        </is>
+      </c>
+      <c r="S45" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-33841 är en allvarlig sårbarhet i Windows Kernel som tillåter en angripare att höja privilegier (privilege escalation). En angripare kan utnyttja denna sårbarhet för att höja sin integritetsnivå från en låg till en medel- eller hög integritetsnivå. Detta indikerar att en angripare som redan har begränsad åtkomst kan ta över systemet och få full kontroll. CVSS-poängen är 7.8, vilket klassificeras som 'Medium' till 'High' risk beroende på kontext, och den är exploaterbar ('Exploitation More Likely').</t>
+        </is>
+      </c>
+      <c r="T45" s="4" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K45" s="4" t="inlineStr"/>
+      <c r="U45" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V45" s="4" t="inlineStr"/>
+      <c r="W45" s="4" t="inlineStr"/>
+      <c r="X45" s="4" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31702</t>
+          <t>CVE-2026-43033</t>
         </is>
       </c>
       <c r="B46" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-31702 (f2fs use-after-free)</t>
+          <t>Sårbarhet i crypto: authencesn i Mariner Linux</t>
         </is>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr"/>
+      <c r="E46" s="4" t="n"/>
+      <c r="F46" s="4" t="inlineStr"/>
+      <c r="G46" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H46" s="4" t="inlineStr">
+        <is>
+          <t>PLANERAT (7 dagar)</t>
+        </is>
+      </c>
+      <c r="I46" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J46" s="4" t="inlineStr"/>
+      <c r="K46" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L46" s="4" t="inlineStr"/>
+      <c r="M46" s="4" t="inlineStr"/>
+      <c r="N46" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O46" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P46" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q46" s="4" t="inlineStr"/>
+      <c r="R46" s="4" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S46" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-43033 är en sårbarhet i tjänsten `crypto: authencesn` i Mariner Linux. Den har en medelhög risk (CVSS 7.8) och tillåter en angripare med låg fysisk åtkomst (AV:L) och låg behörighet (PR:L) att utnyttja den. Sårbarheten kan leda till Confidentiality (C:H), Integrity (I:H) och Availability (A:H) hot. Eftersom inga säkerhetsuppdateringar listas i texten, är den rekommenderade åtgärden att uppgradera till en version som innehåller en fix eller att tillämpa en känd workaround.</t>
+        </is>
+      </c>
+      <c r="T46" s="4" t="inlineStr">
+        <is>
+          <t>Ingen workaround specificerad i texten. Uppgradera till en patchad version.</t>
+        </is>
+      </c>
+      <c r="U46" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V46" s="4" t="inlineStr"/>
+      <c r="W46" s="4" t="inlineStr"/>
+      <c r="X46" s="4" t="inlineStr"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-42831</t>
+        </is>
+      </c>
+      <c r="B47" s="4" t="inlineStr">
+        <is>
+          <t>Sårbarhet i Microsoft Office (CVE-2026-42831)</t>
+        </is>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D46" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E46" s="4" t="inlineStr">
+      <c r="D47" s="4" t="inlineStr"/>
+      <c r="E47" s="4" t="n"/>
+      <c r="F47" s="4" t="inlineStr"/>
+      <c r="G47" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H47" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F46" s="4" t="inlineStr">
-[...55 lines deleted...]
-      <c r="G47" s="3" t="inlineStr">
+      <c r="I47" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J47" s="4" t="inlineStr"/>
+      <c r="K47" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L47" s="4" t="inlineStr"/>
+      <c r="M47" s="4" t="inlineStr"/>
+      <c r="N47" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O47" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P47" s="4" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H47" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K47" s="3" t="inlineStr"/>
+      <c r="Q47" s="4" t="inlineStr"/>
+      <c r="R47" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft Office</t>
+        </is>
+      </c>
+      <c r="S47" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-42831 är en sårbarhet i Microsoft Office som tillåter en angripare att utföra en attack med en svårighetsgrad på 7.8 (CVSS 3.1). Attacken kräver att användaren interagerar med ett maliciöst innehåll (UI:R), vilket innebär att användaren måste öppna eller interagera med ett specifikt dokument. Sårbarheten har en hög konfidentialitets-, integritets- och tillgänglighetsrisk (C:H/I:H/A:H).</t>
+        </is>
+      </c>
+      <c r="T47" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U47" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V47" s="4" t="inlineStr"/>
+      <c r="W47" s="4" t="inlineStr"/>
+      <c r="X47" s="4" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-40377</t>
+          <t>CVE-2026-31702</t>
         </is>
       </c>
       <c r="B48" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40377: Privilege Escalation i Windows Cryptographic Services</t>
+          <t>Analys av CVE-2026-31702 (f2fs use-after-free)</t>
         </is>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D48" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E48" s="4" t="inlineStr">
+      <c r="D48" s="4" t="inlineStr"/>
+      <c r="E48" s="4" t="n"/>
+      <c r="F48" s="4" t="inlineStr"/>
+      <c r="G48" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H48" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F48" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I48" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-40377 är en sårbarhet i Windows Cryptographic Services som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Sårbarheten beror på en heap-baserad buffertöverflöde. Enligt CVSS-poängen (7.8) är den allvarlig, med en Attack Vector (AV) på Låg (L) och en Attack Complexity (AC) på Låg (L).</t>
-[...7 lines deleted...]
-      <c r="K48" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J48" s="4" t="inlineStr"/>
+      <c r="K48" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L48" s="4" t="inlineStr"/>
+      <c r="M48" s="4" t="inlineStr"/>
+      <c r="N48" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O48" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P48" s="4" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q48" s="4" t="inlineStr"/>
+      <c r="R48" s="4" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S48" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-31702 är en allvarlig sårbarhet i filsystemet f2fs, som tillåter en 'use-after-free' av en sbi (superblock information) i funktionen f2fs_compress_write_end_io(). Detta är en minneshanteringsfel som kan utnyttjas för att uppnå hög konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H) på systemet. Sårbarheten är klassad som 'Important' och har en CVSS v3.1-poäng på 7.8. Den kräver låga privilegier (PR:L) och kan utlösas via ett lokalt angrepp (AV:L) men kräver ingen användarinteraktion (UI:N).</t>
+        </is>
+      </c>
+      <c r="T48" s="4" t="inlineStr">
+        <is>
+          <t>Ingen specifik workaround nämns i texten, men det rekommenderas att uppgradera till en patchad version av CBL-Mariner Releases för att åtgärda sårbarheten.</t>
+        </is>
+      </c>
+      <c r="U48" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V48" s="4" t="inlineStr"/>
+      <c r="W48" s="4" t="inlineStr"/>
+      <c r="X48" s="4" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-41095</t>
+          <t>CVE-2026-40377</t>
         </is>
       </c>
       <c r="B49" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-41095: Data Deduplication Privilege Escalation</t>
+          <t>Analys av CVE-2026-40377: Privilege Escalation i Windows Cryptographic Services</t>
         </is>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E49" s="4" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr"/>
+      <c r="E49" s="4" t="n"/>
+      <c r="F49" s="4" t="inlineStr"/>
+      <c r="G49" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H49" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F49" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G49" s="4" t="inlineStr">
+      <c r="I49" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J49" s="4" t="inlineStr"/>
+      <c r="K49" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L49" s="4" t="inlineStr"/>
+      <c r="M49" s="4" t="inlineStr"/>
+      <c r="N49" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O49" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P49" s="4" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H49" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J49" s="4" t="inlineStr">
+      <c r="Q49" s="4" t="inlineStr"/>
+      <c r="R49" s="4" t="inlineStr">
+        <is>
+          <t>Windows Cryptographic Services</t>
+        </is>
+      </c>
+      <c r="S49" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-40377 är en sårbarhet i Windows Cryptographic Services som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Sårbarheten beror på en heap-baserad buffertöverflöde. Enligt CVSS-poängen (7.8) är den allvarlig, med en Attack Vector (AV) på Låg (L) och en Attack Complexity (AC) på Låg (L).</t>
+        </is>
+      </c>
+      <c r="T49" s="4" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K49" s="4" t="inlineStr"/>
+      <c r="U49" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V49" s="4" t="inlineStr"/>
+      <c r="W49" s="4" t="inlineStr"/>
+      <c r="X49" s="4" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-33834</t>
+          <t>CVE-2026-41095</t>
         </is>
       </c>
       <c r="B50" s="4" t="inlineStr">
         <is>
-          <t>Privilegiehöjning i Windows Event Logging Service</t>
+          <t>Analys av CVE-2026-41095: Data Deduplication Privilege Escalation</t>
         </is>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D50" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E50" s="4" t="inlineStr">
+      <c r="D50" s="4" t="inlineStr"/>
+      <c r="E50" s="4" t="n"/>
+      <c r="F50" s="4" t="inlineStr"/>
+      <c r="G50" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H50" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F50" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G50" s="4" t="inlineStr">
+      <c r="I50" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J50" s="4" t="inlineStr"/>
+      <c r="K50" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L50" s="4" t="inlineStr"/>
+      <c r="M50" s="4" t="inlineStr"/>
+      <c r="N50" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O50" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P50" s="4" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H50" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K50" s="4" t="inlineStr"/>
+      <c r="Q50" s="4" t="inlineStr"/>
+      <c r="R50" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft Windows (Data Deduplication)</t>
+        </is>
+      </c>
+      <c r="S50" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-41095 är en sårbarhet i Data Deduplication-funktionen i Microsoft Windows. Det är en 'Use after free'-sårbarhet som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Local Privilege Escalation). Enligt CVSS-poängen (7.8) är den allvarlig, men attackvektorn kräver en lägre fysisk tillgång (AV:L) och en lägre behörighet (PR:L).</t>
+        </is>
+      </c>
+      <c r="T50" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U50" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V50" s="4" t="inlineStr"/>
+      <c r="W50" s="4" t="inlineStr"/>
+      <c r="X50" s="4" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-33821</t>
+          <t>CVE-2026-33834</t>
         </is>
       </c>
       <c r="B51" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-33821 i Microsoft Dynamics 365</t>
+          <t>Privilegiehöjning i Windows Event Logging Service</t>
         </is>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E51" s="4" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr"/>
+      <c r="E51" s="4" t="n"/>
+      <c r="F51" s="4" t="inlineStr"/>
+      <c r="G51" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H51" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F51" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G51" s="4" t="inlineStr">
+      <c r="I51" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J51" s="4" t="inlineStr"/>
+      <c r="K51" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L51" s="4" t="inlineStr"/>
+      <c r="M51" s="4" t="inlineStr"/>
+      <c r="N51" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O51" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P51" s="4" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H51" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J51" s="4" t="inlineStr">
+      <c r="Q51" s="4" t="inlineStr"/>
+      <c r="R51" s="4" t="inlineStr">
+        <is>
+          <t>Windows Event Logging Service</t>
+        </is>
+      </c>
+      <c r="S51" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-33834 är en sårbarhet i Windows Event Logging Service som tillåter en auktoriserad angripare att höja sina lokala privilegier. Enligt CVSS-poängen (7.8) har sårbarheten en hög konfidentialitets-, integritets- och tillgänglighetsimpact (C:H/I:H/A:H). Attackvektorn är låg (AV:L) och kräver låga privilegier (PR:L), vilket gör den potentiellt allvarlig. Eftersom den är en lokal sårbarhet är det troligt att en patch är det bästa skyddet. Angreppet är klassificerat som 'Exploitation Less Likely' i den givna texten, men den höga impacten kräver fortfarande omedelbar uppmärksamhet.</t>
+        </is>
+      </c>
+      <c r="T51" s="4" t="inlineStr">
         <is>
           <t>Applicera patch</t>
         </is>
       </c>
-      <c r="K51" s="4" t="inlineStr"/>
+      <c r="U51" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V51" s="4" t="inlineStr"/>
+      <c r="W51" s="4" t="inlineStr"/>
+      <c r="X51" s="4" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-42832</t>
+          <t>CVE-2026-40399</t>
         </is>
       </c>
       <c r="B52" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-42832: Office Spoofing Vulnerability</t>
+          <t>Analys av CVE-2026-40399: Windows TCP/IP Privilege Escalation</t>
         </is>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E52" s="4" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D52" s="4" t="inlineStr"/>
+      <c r="E52" s="4" t="n"/>
+      <c r="F52" s="4" t="inlineStr"/>
+      <c r="G52" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H52" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F52" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G52" s="4" t="inlineStr">
+      <c r="I52" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J52" s="4" t="inlineStr"/>
+      <c r="K52" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L52" s="4" t="inlineStr"/>
+      <c r="M52" s="4" t="inlineStr"/>
+      <c r="N52" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O52" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P52" s="4" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H52" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K52" s="4" t="inlineStr"/>
+      <c r="Q52" s="4" t="inlineStr"/>
+      <c r="R52" s="4" t="inlineStr">
+        <is>
+          <t>Windows TCP/IP</t>
+        </is>
+      </c>
+      <c r="S52" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-40399 är en sårbarhet i Windows TCP/IP-stacken som tillåter en angripare med begränsade behörigheter (Local Privileges) att utföra en stack-baserad buffertöverflöde. Detta kan leda till att angriparen höjer sina privilegier lokalt (Elevation of Privilege). Även om CVSS-poängen är måttlig (7.8) och exploateringen bedöms som 'Less Likely', är sårbarheten allvarlig eftersom den påverkar en kärnkomponent i operativsystemet och kan utnyttjas av en angripare som redan har fått fotfäste på systemet.</t>
+        </is>
+      </c>
+      <c r="T52" s="4" t="inlineStr">
+        <is>
+          <t>Applicera de senaste säkerhetsuppdateringarna från Microsoft för att åtgärda sårbarheten.</t>
+        </is>
+      </c>
+      <c r="U52" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V52" s="4" t="inlineStr"/>
+      <c r="W52" s="4" t="inlineStr"/>
+      <c r="X52" s="4" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-32934</t>
+          <t>CVE-2026-40419</t>
         </is>
       </c>
       <c r="B53" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-32934: Resursallokering utan gränser</t>
+          <t>Analys av CVE-2026-40419: Microsoft Office sårbarhet</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E53" s="4" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr"/>
+      <c r="E53" s="4" t="n"/>
+      <c r="F53" s="4" t="inlineStr"/>
+      <c r="G53" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H53" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F53" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-32934 är en sårbarhet i CoreDNS som tillåter allokering av resurser utan begränsningar eller strypning. Detta kan leda till en Denial of Service (DoS) genom att utarma systemets resurser. Sårbarheten är klassad som 'Important' och påverkar CoreDNS-komponenter. För att mildra risken rekommenderas uppdatering av CoreDNS till en patchad version.</t>
-[...2 lines deleted...]
-      <c r="J53" s="4" t="inlineStr">
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J53" s="4" t="inlineStr"/>
+      <c r="K53" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L53" s="4" t="inlineStr"/>
+      <c r="M53" s="4" t="inlineStr"/>
+      <c r="N53" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O53" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P53" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q53" s="4" t="inlineStr"/>
+      <c r="R53" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft Office</t>
+        </is>
+      </c>
+      <c r="S53" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-40419 är en allvarlig sårbarhet i Microsoft Office. Baserat på CVSS-poängen (7.8) och beskrivningen indikerar den en potentiell risk för hög konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H). Även om den aktuella texten inte ger en specifik workaround, är den rekommenderade åtgärden att omedelbart tillämpa de senaste säkerhetsuppdateringarna från Microsoft. Sårbarheten påverkar generellt Microsoft Office-paketet.</t>
+        </is>
+      </c>
+      <c r="T53" s="4" t="inlineStr">
         <is>
           <t>Applicera patch</t>
         </is>
       </c>
-      <c r="K53" s="4" t="inlineStr"/>
+      <c r="U53" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V53" s="4" t="inlineStr"/>
+      <c r="W53" s="4" t="inlineStr"/>
+      <c r="X53" s="4" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-43088</t>
+          <t>CVE-2026-41611</t>
         </is>
       </c>
       <c r="B54" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhet i net: af_key: zero aligned sockaddr tail</t>
+          <t>Analys av CVE-2026-41611 i Visual Studio Code</t>
         </is>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D54" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E54" s="4" t="inlineStr">
+      <c r="D54" s="4" t="inlineStr"/>
+      <c r="E54" s="4" t="n"/>
+      <c r="F54" s="4" t="inlineStr"/>
+      <c r="G54" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H54" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F54" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I54" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-43088 är en sårbarhet i Linux-kärnans nätverksstacken (net: af_key: zero aligned sockaddr tail). Den har en medelhög svårighetsgrad (Moderate) och kan utnyttjas via ett lågt angreppssätt (AV:L) och låg komplexitet (AC:L). Den potentiella påverkan är hög (C:H) och kan leda till hög konfidentialitetsförlust. Detta indikerar att en angripare kan utnyttja denna sårbarhet på ett system utan att behöva fysisk åtkomst eller hög privilegieringsnivå, vilket utgör en betydande risk. Eftersom det inte finns någon specifik patch nämnd i texten, är den bästa rekommendationen att uppgradera till den senaste versionen av operativsystemet.</t>
-[...7 lines deleted...]
-      <c r="K54" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J54" s="4" t="inlineStr"/>
+      <c r="K54" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L54" s="4" t="inlineStr"/>
+      <c r="M54" s="4" t="inlineStr"/>
+      <c r="N54" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O54" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P54" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q54" s="4" t="inlineStr"/>
+      <c r="R54" s="4" t="inlineStr">
+        <is>
+          <t>Visual Studio Code</t>
+        </is>
+      </c>
+      <c r="S54" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-41611 är en allvarlig sårbarhet i Visual Studio Code med ett CVSS-betyg på 7.8. Den utgör en potentiell risk för Confidentiality (C:H), Integrity (I:H) och Availability (A:H). Även om CVSS-vektorerna indikerar att den är svår att exploatera (AV:L, AC:L, Exploitation Less Likely), är den kritisk eftersom den påverkar en populär utvecklingsmiljö. Det rekommenderas starkt att uppdatera Visual Studio Code till en patchad version för att mildra risken.</t>
+        </is>
+      </c>
+      <c r="T54" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera Visual Studio Code till en version som åtgärdar CVE-2026-41611.</t>
+        </is>
+      </c>
+      <c r="U54" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V54" s="4" t="inlineStr"/>
+      <c r="W54" s="4" t="inlineStr"/>
+      <c r="X54" s="4" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-41675</t>
+          <t>CVE-2026-31724</t>
         </is>
       </c>
       <c r="B55" s="4" t="inlineStr">
         <is>
-          <t>XML Node Injection sårbarhet i xmldom</t>
+          <t>Analys av CVE-2026-31724 (Linux Kernel)</t>
         </is>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E55" s="4" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D55" s="4" t="inlineStr"/>
+      <c r="E55" s="4" t="n"/>
+      <c r="F55" s="4" t="inlineStr"/>
+      <c r="G55" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H55" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F55" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I55" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-41675 beskriver en XML-injektionssårbarhet (specifikt genom ovaliderad bearbetningsinstruktion (processing instruction) serialisering) i biblioteket `xmldom`. Denna sårbarhet kan utnyttjas för att utföra XML-injektion, vilket kan leda till Blind XPath Injection. Attacker kan potentiellt läsa eller manipulera data genom att injicera skadlig XML-kod.</t>
-[...7 lines deleted...]
-      <c r="K55" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J55" s="4" t="inlineStr"/>
+      <c r="K55" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L55" s="4" t="inlineStr"/>
+      <c r="M55" s="4" t="inlineStr"/>
+      <c r="N55" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O55" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P55" s="4" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q55" s="4" t="inlineStr"/>
+      <c r="R55" s="4" t="inlineStr">
+        <is>
+          <t>Linux Kernel</t>
+        </is>
+      </c>
+      <c r="S55" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-31724 är en allvarlig sårbarhet i Linux-kärnan som kan utnyttjas för att orsaka hög konfidentialitet (C:H), hög integritet (I:H) och hög tillgänglighet (A:H) påverkan. Sårbarheten är associerad med en fix för 'net_device lifecycle' i Mariner Linux. Eftersom den har en hög CVSS-poäng (7.8) och kan utnyttjas på distans (AV:L) utan användarinteraktion (UI:N), utgör den ett betydande hot. Den mest rekommenderade åtgärden är att uppdatera till de senaste versionerna av kärnan som innehåller fixen.</t>
+        </is>
+      </c>
+      <c r="T55" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera till de senaste versionerna av kärnan som innehåller fixen för 'net_device lifecycle' (se de angivna versionerna i sammanhanget).</t>
+        </is>
+      </c>
+      <c r="U55" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V55" s="4" t="inlineStr"/>
+      <c r="W55" s="4" t="inlineStr"/>
+      <c r="X55" s="4" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-29169</t>
+          <t>CVE-2026-33821</t>
         </is>
       </c>
       <c r="B56" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-29169: NULL Pointer Dereference i mod_dav_lock</t>
+          <t>Analys av CVE-2026-33821 i Microsoft Dynamics 365</t>
         </is>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E56" s="4" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D56" s="4" t="inlineStr"/>
+      <c r="E56" s="4" t="n"/>
+      <c r="F56" s="4" t="inlineStr"/>
+      <c r="G56" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H56" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F56" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-29169 är en NULL Pointer Dereference-sårbarhet som finns i Apache HTTP Server:s mod_dav_lock-modul. Denna sårbarhet tillåter en angripare att utnyttja en NULL Pointer Dereference, vilket kan leda till en Denial of Service (DoS) eller potentiellt exekvering av godtyck kod (beroende på kontext och utnyttjningsgrad). Sårbarheten är allvarlig nog att få ett 'Important' betyg (CVSS 7.5) med en Attack Vector (AV) på Network (N), en Attack Complexity (AC) på Low (L), och ingen användarinteraktion (UI) eller privilegiehöjning (PR).</t>
-[...7 lines deleted...]
-      <c r="K56" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J56" s="4" t="inlineStr"/>
+      <c r="K56" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L56" s="4" t="inlineStr"/>
+      <c r="M56" s="4" t="inlineStr"/>
+      <c r="N56" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O56" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P56" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q56" s="4" t="inlineStr"/>
+      <c r="R56" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft Dynamics 365 Customer Insights</t>
+        </is>
+      </c>
+      <c r="S56" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-33821 är en sårbarhet som påverkar Microsoft Dynamics 365 Customer Insights. Enligt CVSS-poängen (7.7) har sårbarheten en medelhög risk. Den kan utnyttjas på nätverksnivå (AV:N) och kräver låga behörigheter (PR:L). Den tillåter en angripare att orsaka hög påverkan på integriteten (I:H) men ingen påverkan på konfidentialiteten (C:N) eller tillgängligheten (A:N). Eftersom det inte finns någon specifik information om en workaround i den tillhandahållna texten, rekommenderas det att omedelbart tillämpa de senaste säkerhetsuppdateringarna från Microsoft. Denna sårbarhet är kritisk för organisationer som använder Microsoft Dynamics 365 Customer Insights.</t>
+        </is>
+      </c>
+      <c r="T56" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U56" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V56" s="4" t="inlineStr"/>
+      <c r="W56" s="4" t="inlineStr"/>
+      <c r="X56" s="4" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-43474</t>
+          <t>CVE-2026-42832</t>
         </is>
       </c>
       <c r="B57" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43474: XML Deserialization DoS</t>
+          <t>Förfalskning i Analys av CVE-2026-42832: Office</t>
         </is>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D57" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E57" s="4" t="inlineStr">
+      <c r="D57" s="4" t="inlineStr"/>
+      <c r="E57" s="4" t="n"/>
+      <c r="F57" s="4" t="inlineStr"/>
+      <c r="G57" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H57" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F57" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I57" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-43474 beskriver en Denial of Service (DoS) sårbarhet som uppstår genom okontrollerad rekursion vid XML-serialisering. Detta innebär att en angripare kan skicka en speciellt utformad XML-payload som får systemet att rekursivt bearbeta data tills det kraschar eller blir överbelastat. Sårbarheten är kopplad till `xmldom` och påverkar system som använder denna funktionalitet. Eftersom sårbarheten är en DoS-typ, är den potentiellt allvarlig i en produktionsmiljö, även om den inte nödvändigtvis leder till dataexfiltrering.</t>
-[...7 lines deleted...]
-      <c r="K57" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J57" s="4" t="inlineStr"/>
+      <c r="K57" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L57" s="4" t="inlineStr"/>
+      <c r="M57" s="4" t="inlineStr"/>
+      <c r="N57" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O57" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P57" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q57" s="4" t="inlineStr"/>
+      <c r="R57" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft Office</t>
+        </is>
+      </c>
+      <c r="S57" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-42832 är en sårbarhet i Microsoft Office som tillåter en angripare att utnyttja en brist i åtkomstkontrollen. Enligt CVSS-poängen (7.7) är sårbarheten allvarlig. Den kräver ingen autentisering (PR:N) och kan utnyttjas på lokala nätverk (AV:L), vilket gör den potentiellt farlig. Den kan leda till hög konfidentialitets- (C:H) och hög integritetsförlust (I:H) för angriparen. Eftersom den är en Office-relaterad sårbarhet är det mest troligt att en patch från Microsoft är tillgänglig.</t>
+        </is>
+      </c>
+      <c r="T57" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U57" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V57" s="4" t="inlineStr"/>
+      <c r="W57" s="4" t="inlineStr"/>
+      <c r="X57" s="4" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31699</t>
+          <t>CVE-2020-13949</t>
         </is>
       </c>
       <c r="B58" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhet i crypto: ccp i Mariner Linux (CVE-2026-31699)</t>
+          <t>Sårbarhetsanalys för CVE-2020-13949</t>
         </is>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E58" s="4" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr"/>
+      <c r="E58" s="4" t="n"/>
+      <c r="F58" s="4" t="inlineStr"/>
+      <c r="G58" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H58" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F58" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G58" s="4" t="inlineStr">
+      <c r="I58" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J58" s="4" t="inlineStr"/>
+      <c r="K58" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L58" s="4" t="inlineStr"/>
+      <c r="M58" s="4" t="inlineStr"/>
+      <c r="N58" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O58" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P58" s="4" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H58" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K58" s="4" t="inlineStr"/>
+      <c r="Q58" s="4" t="inlineStr"/>
+      <c r="R58" s="4" t="inlineStr">
+        <is>
+          <t>Apache Thrift (Rust implementation)</t>
+        </is>
+      </c>
+      <c r="S58" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2020-13949 är en sårbarhet som påverkar Apache Thrift:s Rust-implementation. Den kan utnyttjas via en 'Memory Allocation with Excessive Size Value'-mekanism. Baserat på den tillgängliga informationen är det rekommenderat att uppgradera till en patchad version av Apache Thrift för att mildra risken. Denna sårbarhet är allvarlig, men den exakta attackvektorn och de drabbade produkterna kräver verifiering mot den officiella dokumentationen.</t>
+        </is>
+      </c>
+      <c r="T58" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U58" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V58" s="4" t="inlineStr"/>
+      <c r="W58" s="4" t="inlineStr"/>
+      <c r="X58" s="4" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31769</t>
+          <t>CVE-2026-6664</t>
         </is>
       </c>
       <c r="B59" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhet i Linux-kärnan (CVE-2026-31769)</t>
+          <t>Analys av CVE-2026-6664: Integer Overflow i PgBouncer</t>
         </is>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E59" s="4" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr"/>
+      <c r="E59" s="4" t="n"/>
+      <c r="F59" s="4" t="inlineStr"/>
+      <c r="G59" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H59" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F59" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I59" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31769 är en sårbarhet som rör en 'use-after-free' i IO ioctl-hanterare. Detta är en allvarlig minneshanteringsfel som kan utnyttjas för att exekvera godtyck kod (Arbitrary Code Execution). Sårbarheten har identifierats i Linux-kärnan, vilket gör den potentiellt kritisk för alla system som använder den. Eftersom den är en kärnsårbarhet är den svår att åtgärda utan en uppdatering.</t>
-[...7 lines deleted...]
-      <c r="K59" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J59" s="4" t="inlineStr"/>
+      <c r="K59" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L59" s="4" t="inlineStr"/>
+      <c r="M59" s="4" t="inlineStr"/>
+      <c r="N59" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O59" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P59" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q59" s="4" t="inlineStr"/>
+      <c r="R59" s="4" t="inlineStr">
+        <is>
+          <t>PgBouncer</t>
+        </is>
+      </c>
+      <c r="S59" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-6664 är en sårbarhet av typen Integer Overflow eller Wraparound som påverkar PgBouncer. Den har en medelhög CVSS-poäng (7.5) och kan utnyttjas via nätverkspaketparsningsfunktioner. Eftersom den har en Attack Vector (AV) på 'N' (Network) och en Impact (A) på 'H' (High), utgör den ett betydande hot som kan leda till Denial of Service (DoS).</t>
+        </is>
+      </c>
+      <c r="T59" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U59" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V59" s="4" t="inlineStr"/>
+      <c r="W59" s="4" t="inlineStr"/>
+      <c r="X59" s="4" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>CVE-2025-71302</t>
+          <t>CVE-2025-14179</t>
         </is>
       </c>
       <c r="B60" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhet i CBL-Mariner Releases (CVE-2025-71302)</t>
+          <t>SQL Injection i pdo_firebird via NUL bytes</t>
         </is>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D60" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E60" s="4" t="inlineStr">
+      <c r="D60" s="4" t="inlineStr"/>
+      <c r="E60" s="4" t="n"/>
+      <c r="F60" s="4" t="inlineStr"/>
+      <c r="G60" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H60" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F60" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I60" s="4" t="inlineStr">
         <is>
-          <t>CVE-2025-71302 är en sårbarhet som rör `drm/panthor` i CBL-Mariner Releases. Den har identifierats som en bugg som kräver en fix för 'dma-fence safe access rules'. Eftersom texten indikerar 'No Security Update' för den aktuella versionen (6.6.138.1-1), är det kritiskt att uppgradera till en version som innehåller den nödvändiga patchen. Attackvektorn är troligen relaterad till hantering av grafikkort och DMA-fence-åtkomstregler.</t>
-[...7 lines deleted...]
-      <c r="K60" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J60" s="4" t="inlineStr"/>
+      <c r="K60" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L60" s="4" t="inlineStr"/>
+      <c r="M60" s="4" t="inlineStr"/>
+      <c r="N60" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O60" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P60" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q60" s="4" t="inlineStr"/>
+      <c r="R60" s="4" t="inlineStr">
+        <is>
+          <t>php, pdo_firebird</t>
+        </is>
+      </c>
+      <c r="S60" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2025-14179 är en SQL Injection-sårbarhet som påverkar pdo_firebird. Den utnyttjas genom NUL bytes i citerade strängar, vilket tillåter en angripare att injicera ogiltiga SQL-kommandon. Sårbarheten är klassad som 'Important' och påverkar PHP-miljöer som använder denna funktionalitet.</t>
+        </is>
+      </c>
+      <c r="T60" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U60" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V60" s="4" t="inlineStr"/>
+      <c r="W60" s="4" t="inlineStr"/>
+      <c r="X60" s="4" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-34059</t>
+          <t>CVE-2026-34337</t>
         </is>
       </c>
       <c r="B61" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-34059: Heap Buffer Over-Read i mod_proxy_ajp</t>
+          <t>Analys av CVE-2026-34337: Privilege Escalation i Windows Cloud Files Mini Filter Driver</t>
         </is>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D61" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E61" s="4" t="inlineStr">
+      <c r="D61" s="4" t="inlineStr"/>
+      <c r="E61" s="4" t="n"/>
+      <c r="F61" s="4" t="inlineStr"/>
+      <c r="G61" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H61" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F61" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I61" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-34059 är en sårbarhet i Apache HTTP Server:s mod_proxy_ajp-modul. Den beskrivs som en Heap Buffer Over-Read, vilket innebär att angriparen kan läsa minnesdata som inte avsågs läsas. Detta kan leda till minnesläckage eller potentiellt avslöja känslig information. Sårbarheten upptäcks i funktionen ajp_parse_data() på grund av bristande kontroll av null-terminering. Enligt CVSS-värderingen (7.5) är den avancerad, kan utnyttjas på nätverksnivå (AV:N) och kräver ingen användarinteraktion (UI:N).</t>
-[...7 lines deleted...]
-      <c r="K61" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J61" s="4" t="inlineStr"/>
+      <c r="K61" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L61" s="4" t="inlineStr"/>
+      <c r="M61" s="4" t="inlineStr"/>
+      <c r="N61" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O61" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P61" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q61" s="4" t="inlineStr"/>
+      <c r="R61" s="4" t="inlineStr">
+        <is>
+          <t>Windows Cloud Files Mini Filter Driver</t>
+        </is>
+      </c>
+      <c r="S61" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-34337 är en sårbarhet i Windows Cloud Files Mini Filter Driver som tillåter en auktoriserad angripare att utföra en 'Use after free'-attack. Detta kan leda till en höjning av privilegier (Elevation of Privilege) lokalt på systemet. Eftersom sårbarheten kräver att angriparen redan är auktoriserad (PR:L) och att attacken sker lokalt (AV:L), är den inte en omedelbar, fjärrutnyttjbar sårbarhet, men den är allvarlig för interna angripare. Den bästa åtgärden är att omedelbart tillämpa de patchar som tillhandahålls av Microsoft.</t>
+        </is>
+      </c>
+      <c r="T61" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U61" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V61" s="4" t="inlineStr"/>
+      <c r="W61" s="4" t="inlineStr"/>
+      <c r="X61" s="4" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-35424</t>
+          <t>CVE-2026-43109</t>
         </is>
       </c>
       <c r="B62" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-35424: IKE Protokoll DoS-sårbarhet</t>
+          <t>Analys av CVE-2026-43109 (Shadow Stacks)</t>
         </is>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E62" s="4" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D62" s="4" t="inlineStr"/>
+      <c r="E62" s="4" t="n"/>
+      <c r="F62" s="4" t="inlineStr"/>
+      <c r="G62" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H62" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F62" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I62" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-35424 är en Denial of Service (DoS) sårbarhet som påverkar Windows Internet Key Exchange (IKE) Protocol. En angripare kan utnyttja denna sårbarhet för att störa eller krascha tjänsten som hanterar IKE-kommunikation. Enligt CVSS-värderingen (7.5) har sårbarheten en hög potential att påverka systemets tillgänglighet (A:H - High) men ingen information om konfidentialitet (C:N) eller integritet (I:N). Eftersom sårbarheten har en Attack Vector (AV:N - Network) och en Attack Complexity (AC:L - Low), kan den utnyttjas över nätverket med relativt enkel komplexitet. Det är viktigt att notera att mjukvaran är en del av Windows-systemet, vilket gör att den kan påverka nätverksinfrastrukturen. Den rekommenderade åtgärden är att tillämpa en patch.</t>
-[...7 lines deleted...]
-      <c r="K62" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J62" s="4" t="inlineStr"/>
+      <c r="K62" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L62" s="4" t="inlineStr"/>
+      <c r="M62" s="4" t="inlineStr"/>
+      <c r="N62" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O62" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P62" s="4" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q62" s="4" t="inlineStr"/>
+      <c r="R62" s="4" t="inlineStr">
+        <is>
+          <t>Linux-kärnan (x86)</t>
+        </is>
+      </c>
+      <c r="S62" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-43109 är en sårbarhet i x86-arkitekturen relaterad till hanteringen av 'shadow stacks' (skuggstackar) vid mmap-lås. Den klassificeras som 'Moderate' (Medelhög) med en CVSS v3.1-poäng på 6.5. Sårbarheten tillåter en angripare med låg ansträngning (Low Attack Complexity) och låga privilegier (Low Privileges) att utföra en hög konfidentialitetsattack (High Confidentiality) och en hög integritetsattack (High Integrity), men ingen tillgänglig påverkan (No Availability). Detta indikerar att en angripare kan läsa och skriva känslig data, men inte nödvändigtvis störa systemets drift. Den berör Linux-kärnan och är en allvarlig sårbarhet som kräver omedelbar uppdatering. För att mildra risken bör man uppgradera till de senaste versionerna av Linux-kärnan.</t>
+        </is>
+      </c>
+      <c r="T62" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppgradera till den senaste versionen av Linux-kärnan).</t>
+        </is>
+      </c>
+      <c r="U62" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V62" s="4" t="inlineStr"/>
+      <c r="W62" s="4" t="inlineStr"/>
+      <c r="X62" s="4" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-42501</t>
+          <t>CVE-2026-33007</t>
         </is>
       </c>
       <c r="B63" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-42501</t>
+          <t>Analys av CVE-2026-33007: NULL Pointer Dereference i Apache mod_authn_socache</t>
         </is>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E63" s="4" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr"/>
+      <c r="E63" s="4" t="n"/>
+      <c r="F63" s="4" t="inlineStr"/>
+      <c r="G63" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H63" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F63" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G63" s="4" t="inlineStr">
+      <c r="I63" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J63" s="4" t="inlineStr"/>
+      <c r="K63" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L63" s="4" t="inlineStr"/>
+      <c r="M63" s="4" t="inlineStr"/>
+      <c r="N63" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O63" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P63" s="4" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H63" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J63" s="4" t="inlineStr">
+      <c r="Q63" s="4" t="inlineStr"/>
+      <c r="R63" s="4" t="inlineStr">
+        <is>
+          <t>Apache HTTP Server</t>
+        </is>
+      </c>
+      <c r="S63" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CVE-2026-33007 är en sårbarhet av typen NULL Pointer Dereference som påverkar Apache HTTP Server, specifikt mod_authn_socache. En angripare kan utnyttja denna sårbarhet för att orsaka en krasch (Denial of Service, DoS) på servern. Enligt CVSS-värderingen (Moderate) är den automatiska sårbarhetsvektorn (AV:N) och kräver ingen användarinteraktion (UI:N), vilket indikerar en betydande risk. </t>
+        </is>
+      </c>
+      <c r="T63" s="4" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K63" s="4" t="inlineStr"/>
+      <c r="U63" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V63" s="4" t="inlineStr"/>
+      <c r="W63" s="4" t="inlineStr"/>
+      <c r="X63" s="4" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-33489</t>
+          <t>CVE-2026-40408</t>
         </is>
       </c>
       <c r="B64" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhet i CoreDNS: ACL Bypass och Denial of Service</t>
+          <t>Analys av CVE-2026-40408: Privilege Escalation i Windows Kernel-Mode Drivers</t>
         </is>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D64" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E64" s="4" t="inlineStr">
+      <c r="D64" s="4" t="inlineStr"/>
+      <c r="E64" s="4" t="n"/>
+      <c r="F64" s="4" t="inlineStr"/>
+      <c r="G64" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H64" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F64" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I64" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-33489 beskriver en sårbarhet i CoreDNS, specifikt i dess transfer plugin. Denna sårbarhet tillåter en 'ACL bypass' (Access Control List bypass) genom att utnyttja en lexicografisk jämförelse av zoner. Dessutom listas en relaterad sårbarhet (CVE-2026-32934) som rör CoreDNS DNS-over-QUIC och kan leda till en Denial of Service (DoS) genom obegränsad goroutine-tillväxt. Båda sårbarheterna är allvarliga och påverkar DNS-infrastruktur. För att mildra riskerna rekommenderas uppdatering av CoreDNS till en patchad version.</t>
-[...7 lines deleted...]
-      <c r="K64" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J64" s="4" t="inlineStr"/>
+      <c r="K64" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L64" s="4" t="inlineStr"/>
+      <c r="M64" s="4" t="inlineStr"/>
+      <c r="N64" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O64" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P64" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q64" s="4" t="inlineStr"/>
+      <c r="R64" s="4" t="inlineStr">
+        <is>
+          <t>Windows Kernel-Mode Drivers</t>
+        </is>
+      </c>
+      <c r="S64" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-40408 är en sårbarhet i Windows Kernel-Mode Drivers som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Local Privilege Escalation). Sårbarheten utnyttjar en 'Use after free'-mekanism. Även om den kräver att angriparen redan har viss åtkomst (AV:L, PR:L), är konsekvenserna allvarliga då den kan leda till full systemkontroll (Impact: High).</t>
+        </is>
+      </c>
+      <c r="T64" s="4" t="inlineStr">
+        <is>
+          <t>Applicera den officiella säkerhetsuppdateringen från Microsoft. (Ingen specifik workaround nämns i texten, patch är det primära skyddet.)</t>
+        </is>
+      </c>
+      <c r="U64" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V64" s="4" t="inlineStr"/>
+      <c r="W64" s="4" t="inlineStr"/>
+      <c r="X64" s="4" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-43052</t>
+          <t>CVE-2026-31721</t>
         </is>
       </c>
       <c r="B65" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhet i nätverksstacken (CVE-2026-43052)</t>
+          <t>Sårbarhet i USB-gadget-hantering (CVE-2026-31721)</t>
         </is>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D65" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E65" s="4" t="inlineStr">
+      <c r="D65" s="4" t="inlineStr"/>
+      <c r="E65" s="4" t="n"/>
+      <c r="F65" s="4" t="inlineStr"/>
+      <c r="G65" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H65" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F65" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G65" s="4" t="inlineStr">
+      <c r="I65" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J65" s="4" t="inlineStr"/>
+      <c r="K65" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L65" s="4" t="inlineStr"/>
+      <c r="M65" s="4" t="inlineStr"/>
+      <c r="N65" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O65" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P65" s="4" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
-      <c r="H65" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K65" s="4" t="inlineStr"/>
+      <c r="Q65" s="4" t="inlineStr"/>
+      <c r="R65" s="4" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S65" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-31721 är en sårbarhet som rör hanteringen av USB-gadget-funktioner, specifikt relaterad till 'move list and spinlock inits' i `f_hid`. Den har en medelhög till hög riskprofil (beroende på kontext) och påverkar system som använder Mariner Linux. Sårbarheten kan utnyttjas via en lokalt tillgänglig attackvektor (AV:L) och kräver låg komplexitet (AC:L).</t>
+        </is>
+      </c>
+      <c r="T65" s="4" t="inlineStr">
+        <is>
+          <t>Uppdatera till en patchad version av CBL-Mariner Releases. Det rekommenderas att kontrollera de senaste säkerhetsuppdateringarna från leverantören.</t>
+        </is>
+      </c>
+      <c r="U65" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V65" s="4" t="inlineStr"/>
+      <c r="W65" s="4" t="inlineStr"/>
+      <c r="X65" s="4" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-42258</t>
+          <t>CVE-2026-37457</t>
         </is>
       </c>
       <c r="B66" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-42258: Command Injection i net-imap</t>
+          <t>Analys av CVE-2026-37457: Race Condition i nätverksstacken</t>
         </is>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E66" s="4" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D66" s="4" t="inlineStr"/>
+      <c r="E66" s="4" t="n"/>
+      <c r="F66" s="4" t="inlineStr"/>
+      <c r="G66" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H66" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F66" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I66" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-42258 är en medelhög sårbarhet (Moderate) som utnyttjar 'Command Injection' i net-imap. Angreppet sker genom att mata in specialtecken i 'Symbol'-inputs, vilket tillåter en angripare att exekvera godtyckliga kommandon på systemet. Detta är en allvarlig sårbarhet eftersom den kan leda till full systemkompromettering. För att mildra risken måste man uppdatera till en patchad version.</t>
-[...7 lines deleted...]
-      <c r="K66" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J66" s="4" t="inlineStr"/>
+      <c r="K66" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L66" s="4" t="inlineStr"/>
+      <c r="M66" s="4" t="inlineStr"/>
+      <c r="N66" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O66" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P66" s="4" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q66" s="4" t="inlineStr"/>
+      <c r="R66" s="4" t="inlineStr">
+        <is>
+          <t>Linux-kärnan (specifikt i nätverksstacken/tpacket)</t>
+        </is>
+      </c>
+      <c r="S66" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-37457 beskriver en 'Time-of-Check Time-of-Use' (TOCTOU) race condition i hanteringen av `mmap` av `vnet_hdr` i funktionen `tpacket_snd()`. Detta är en allvarlig sårbarhet som kan utnyttjas för att orsaka en Denial of Service (DoS) eller potentiellt tillåta en angripare att exekvera kod med höga privilegier, beroende på hur den utnyttjas. Sårbarheten finns i Linux-kärnan och påverkar nätverksstackens prestanda och integritet.</t>
+        </is>
+      </c>
+      <c r="T66" s="4" t="inlineStr">
+        <is>
+          <t>Kontrollera de senaste säkerhetsuppdateringarna för Linux-kärnan. Eftersom det är en känd race condition, är den primära rekommendationen att uppgradera till en version som har fixat sårbarheten. (Ingen specifik patchversion angiven i texten, men uppgradering är nödvändig).</t>
+        </is>
+      </c>
+      <c r="U66" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V66" s="4" t="inlineStr"/>
+      <c r="W66" s="4" t="inlineStr"/>
+      <c r="X66" s="4" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31700</t>
+          <t>CVE-2026-39836</t>
         </is>
       </c>
       <c r="B67" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-31700 (TOCTOU Race Condition)</t>
+          <t>Analys av CVE-2026-39836: Panic i net/net</t>
         </is>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D67" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E67" s="4" t="inlineStr">
+      <c r="D67" s="4" t="inlineStr"/>
+      <c r="E67" s="4" t="n"/>
+      <c r="F67" s="4" t="inlineStr"/>
+      <c r="G67" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H67" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F67" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I67" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31700 är en sårbarhet i kärnmodulen `net/packet` som beskrivs som en TOCTOU (Time-of-Check to Time-of-Use) race condition i funktionen `tpacket_snd()`. Denna sårbarhet kan potentiellt leda till att en angripare utnyttjar ett race condition vid hanteringen av `mmap`ade `vnet_hdr`, vilket kan ha konsekvenser för systemets integritet (I:H) och tillgänglighet (A:H). Eftersom sårbarheten är av typen race condition är den svår att exploatera och kräver exakt timing. Den är klassificerad som 'Important' med en hög CVSS-poäng (7.8) och har en hög påverkan på konfidentialitet, integritet och tillgänglighet (C:H/I:H/A:H).</t>
-[...7 lines deleted...]
-      <c r="K67" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J67" s="4" t="inlineStr"/>
+      <c r="K67" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L67" s="4" t="inlineStr"/>
+      <c r="M67" s="4" t="inlineStr"/>
+      <c r="N67" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O67" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P67" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q67" s="4" t="inlineStr"/>
+      <c r="R67" s="4" t="inlineStr">
+        <is>
+          <t>Go (Go-språket)</t>
+        </is>
+      </c>
+      <c r="S67" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-39836 är en 'Panic' (panik) i Go-språkets standardbibliotek `net` som uppstår när funktionen hanterar ett NUL-byte (null byte) på Windows-operativsystemet. Detta är en allvarlig sårbarhet eftersom den kan leda till en Denial of Service (DoS) genom att krascha tjänsten. CVSS-poängen (7.5) indikerar en hög risk, särskilt eftersom den kan utnyttjas på nätverksnivå (AV:N) och kräver ingen användarinteraktion (UI:N).</t>
+        </is>
+      </c>
+      <c r="T67" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U67" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V67" s="4" t="inlineStr"/>
+      <c r="W67" s="4" t="inlineStr"/>
+      <c r="X67" s="4" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-32936</t>
+          <t>CVE-2026-23479</t>
         </is>
       </c>
       <c r="B68" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-32936 (CoreDNS DoH GET path)</t>
+          <t>Analys av CVE-2026-23479: Use-After-Free i Redis</t>
         </is>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D68" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E68" s="4" t="inlineStr">
+      <c r="D68" s="4" t="inlineStr"/>
+      <c r="E68" s="4" t="n"/>
+      <c r="F68" s="4" t="inlineStr"/>
+      <c r="G68" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H68" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F68" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G68" s="4" t="inlineStr">
+      <c r="I68" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J68" s="4" t="inlineStr"/>
+      <c r="K68" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L68" s="4" t="inlineStr"/>
+      <c r="M68" s="4" t="inlineStr"/>
+      <c r="N68" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O68" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P68" s="4" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H68" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K68" s="4" t="inlineStr"/>
+      <c r="Q68" s="4" t="inlineStr"/>
+      <c r="R68" s="4" t="inlineStr">
+        <is>
+          <t>redis-server, Redis</t>
+        </is>
+      </c>
+      <c r="S68" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-23479 är en Use-After-Free (UAF) sårbarhet i `redis-server` som kan utnyttjas via unblock client flow. Detta kan potentiellt leda till fjärrutförande av kod (RCE). Sårbarheten är klassad som 'Important' och har en hög potentiell påverkan (H/H/H).</t>
+        </is>
+      </c>
+      <c r="T68" s="4" t="inlineStr">
+        <is>
+          <t>Uppgradera till en patchad version av Redis-server.</t>
+        </is>
+      </c>
+      <c r="U68" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V68" s="4" t="inlineStr"/>
+      <c r="W68" s="4" t="inlineStr"/>
+      <c r="X68" s="4" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-32161</t>
+          <t>CVE-2026-34344</t>
         </is>
       </c>
       <c r="B69" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-32161: WiFi Miniport Driver</t>
+          <t>Analys av CVE-2026-34344: Privilege Escalation i WinSock Driver</t>
         </is>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D69" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E69" s="4" t="inlineStr">
+      <c r="D69" s="4" t="inlineStr"/>
+      <c r="E69" s="4" t="n"/>
+      <c r="F69" s="4" t="inlineStr"/>
+      <c r="G69" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H69" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F69" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G69" s="4" t="inlineStr">
+      <c r="I69" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J69" s="4" t="inlineStr"/>
+      <c r="K69" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L69" s="4" t="inlineStr"/>
+      <c r="M69" s="4" t="inlineStr"/>
+      <c r="N69" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O69" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P69" s="4" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H69" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K69" s="4" t="inlineStr"/>
+      <c r="Q69" s="4" t="inlineStr"/>
+      <c r="R69" s="4" t="inlineStr">
+        <is>
+          <t>Windows Ancillary Function Driver for WinSock</t>
+        </is>
+      </c>
+      <c r="S69" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-34344 är en sårbarhet i Windows Ancillary Function Driver for WinSock som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Sårbarheten utnyttjar en 'type confusion' vid åtkomst till en resurs med inkompatibelt typ. Eftersom den kräver att angriparen redan är auktoriserad (Local Privilege Escalation) och har en låg angreppsnivå (AV:L), är risken betydande för lokalt nätverk, men den är inte en noll-dagars sårbarhet i den meningen att den är helt oberoende av användarinteraktion. Patchning är den rekommenderade åtgärden.</t>
+        </is>
+      </c>
+      <c r="T69" s="4" t="inlineStr">
+        <is>
+          <t>Applicera de senaste säkerhetsuppdateringarna från Microsoft för att åtgärda sårbarheten.</t>
+        </is>
+      </c>
+      <c r="U69" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V69" s="4" t="inlineStr"/>
+      <c r="W69" s="4" t="inlineStr"/>
+      <c r="X69" s="4" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-43321</t>
+          <t>CVE-2026-6735</t>
         </is>
       </c>
       <c r="B70" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43321</t>
+          <t>Analys av CVE-2026-6735: XSS i PHP-FPM status endpoint</t>
         </is>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D70" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E70" s="4" t="inlineStr">
+      <c r="D70" s="4" t="inlineStr"/>
+      <c r="E70" s="4" t="n"/>
+      <c r="F70" s="4" t="inlineStr"/>
+      <c r="G70" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H70" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F70" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I70" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-43321 är en sårbarhet i Linux-kärnan (specifikt relaterad till 'bpf' funktionaliteten). Den har en medelhög till hög riskprofil (CVSS:3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:H/I:H/A:H) och kan utnyttjas på lokalt nätverk. Sårbarheten kan åtgärdas genom att uppgradera till de senaste CBL-Mariner-releaserna.</t>
-[...7 lines deleted...]
-      <c r="K70" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J70" s="4" t="inlineStr"/>
+      <c r="K70" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L70" s="4" t="inlineStr"/>
+      <c r="M70" s="4" t="inlineStr"/>
+      <c r="N70" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O70" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P70" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q70" s="4" t="inlineStr"/>
+      <c r="R70" s="4" t="inlineStr">
+        <is>
+          <t>PHP-FPM</t>
+        </is>
+      </c>
+      <c r="S70" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-6735 beskriver en Cross-Site Scripting (XSS) sårbarhet som finns i PHP-FPM:s statusendpoint. Detta innebär att en angripare kan injicera skript som exekveras i en webbläsar-kontext för en användare som konsulterar endpointen. Sårbarheten är klassad som 'Important' och påverkar PHP-FPM-miljön. För att mildra risken bör man omedelbart begränsa åtkomsten till statusendpointen via brandväggsregler eller nätverkssegmentering. Den primära åtgärden är att uppgradera PHP-FPM till en patchad version.</t>
+        </is>
+      </c>
+      <c r="T70" s="4" t="inlineStr">
+        <is>
+          <t>Begränsa åtkomsten till statusendpointen via brandväggsregler (ACL) eller nätverkssegmentering. Applicera omedelbart den officiella patchen/uppdateringen för PHP-FPM.</t>
+        </is>
+      </c>
+      <c r="U70" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V70" s="4" t="inlineStr"/>
+      <c r="W70" s="4" t="inlineStr"/>
+      <c r="X70" s="4" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-40406</t>
+          <t>CVE-2026-40405</t>
         </is>
       </c>
       <c r="B71" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40406 (Windows TCP/IP)</t>
+          <t>Analys av CVE-2026-40405 (Windows TCP/IP)</t>
         </is>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D71" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E71" s="4" t="inlineStr">
+      <c r="D71" s="4" t="inlineStr"/>
+      <c r="E71" s="4" t="n"/>
+      <c r="F71" s="4" t="inlineStr"/>
+      <c r="G71" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H71" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F71" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G71" s="4" t="inlineStr">
+      <c r="I71" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J71" s="4" t="inlineStr"/>
+      <c r="K71" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L71" s="4" t="inlineStr"/>
+      <c r="M71" s="4" t="inlineStr"/>
+      <c r="N71" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O71" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P71" s="4" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H71" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K71" s="4" t="inlineStr"/>
+      <c r="Q71" s="4" t="inlineStr"/>
+      <c r="R71" s="4" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="S71" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-40405 är en sårbarhet i Windows TCP/IP-stacken. Den har en medelhög CVSS-poäng (7.5) och kan utnyttjas på nätverksnivå (AV:N). Detta innebär att en angripare inte behöver fysisk åtkomst eller interaktion med systemet för att utnyttja den. Även om den potentiella påverkan på konfidentialitet (C:N) och integritet (I:N) är låg, är tillgängligheten (A:H) hög, vilket indikerar att en angripare kan orsaka en krasch eller tillgänglighetsförlust. Eftersom den är en nätverksbaserad sårbarhet är den allvarlig och kräver omedelbar uppmärksamhet. Den bästa rekommendationen är att tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
+        </is>
+      </c>
+      <c r="T71" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch (Se Microsoft Security Update).</t>
+        </is>
+      </c>
+      <c r="U71" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V71" s="4" t="inlineStr"/>
+      <c r="W71" s="4" t="inlineStr"/>
+      <c r="X71" s="4" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-43058</t>
+          <t>CVE-2026-33814</t>
         </is>
       </c>
       <c r="B72" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhet i CBL-Mariner Linux (CVE-2026-43058)</t>
+          <t>Analys av CVE-2026-33814: Infinite loop i HTTP/2 transport</t>
         </is>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E72" s="4" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D72" s="4" t="inlineStr"/>
+      <c r="E72" s="4" t="n"/>
+      <c r="F72" s="4" t="inlineStr"/>
+      <c r="G72" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H72" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F72" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I72" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Denna sårbarhet, CVE-2026-43058, rör CBL-Mariner Linux och är relaterad till en fix för 'pass-by-value structs' som orsakar MSAN warnings. Det är en 'Important' sårbarhet med en medelhög riskprofil (CVSS:3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:H/A:H). Eftersom den är 'Important' och har en 'High' Impact på integritet (I:H) och tillgänglighet (A:H), bör den hanteras. Den senaste informationen indikerar att en patch har släppts eller att information om fixen är tillgänglig. För att mildra risken bör användare uppgradera till de senaste versionerna av CBL-Mariner. </t>
-[...7 lines deleted...]
-      <c r="K72" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J72" s="4" t="inlineStr"/>
+      <c r="K72" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L72" s="4" t="inlineStr"/>
+      <c r="M72" s="4" t="inlineStr"/>
+      <c r="N72" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O72" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P72" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q72" s="4" t="inlineStr"/>
+      <c r="R72" s="4" t="inlineStr">
+        <is>
+          <t>golang.org/x/net</t>
+        </is>
+      </c>
+      <c r="S72" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-33814 är en sårbarhet i Go-biblioteket `golang.org/x/net` som kan leda till en oändlig loop i HTTP/2-transporten. Sårbarheten utnyttjas när en angripare skickar ett ogiltigt `SETTINGS_MAX_FRAME_SIZE` under ett dTLS-handskakningsförsök. Detta är en Denial of Service (DoS)-sårbarhet. Eftersom sårbarheten ligger i ett bibliotek (library) är det troligt att den påverkar alla applikationer som använder det drabbade biblioteket. För att mitigera risken bör man uppgradera till en patchad version av `golang.org/x/net`.</t>
+        </is>
+      </c>
+      <c r="T72" s="4" t="inlineStr">
+        <is>
+          <t>Uppgradera till en patchad version av `golang.org/x/net`.</t>
+        </is>
+      </c>
+      <c r="U72" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V72" s="4" t="inlineStr"/>
+      <c r="W72" s="4" t="inlineStr"/>
+      <c r="X72" s="4" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-7598</t>
+          <t>CVE-2026-31712</t>
         </is>
       </c>
       <c r="B73" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7598 (Integer Overflow)</t>
+          <t>Analys av CVE-2026-31712 (ksmbd)</t>
         </is>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D73" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E73" s="4" t="inlineStr">
+      <c r="D73" s="4" t="inlineStr"/>
+      <c r="E73" s="4" t="n"/>
+      <c r="F73" s="4" t="inlineStr"/>
+      <c r="G73" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H73" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F73" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I73" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-7598 är en sårbarhet av typen Integer Overflow/Wraparound som finns i biblioteket `libssh2` i funktionen `userauth_password`. Denna sårbarhet tillåter en angripare att potentiellt utnyttja en integer overflow under autentiseringsprocesser. Baserat på den tillgängliga informationen är sårbarheten klassad som 'Moderate' med en CVSS v3.1-poäng på 7.3, vilket indikerar en betydande men inte kritisk risk. Angreppet kan utföras på nätverksnivå (AV:N) utan användarinteraktion (UI:N).</t>
-[...7 lines deleted...]
-      <c r="K73" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J73" s="4" t="inlineStr"/>
+      <c r="K73" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L73" s="4" t="inlineStr"/>
+      <c r="M73" s="4" t="inlineStr"/>
+      <c r="N73" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O73" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P73" s="4" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q73" s="4" t="inlineStr"/>
+      <c r="R73" s="4" t="inlineStr">
+        <is>
+          <t>Linux (SMB-relaterade tjänster)</t>
+        </is>
+      </c>
+      <c r="S73" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-31712 är en sårbarhet i ksmbd-komponenten, som hanterar SMB-protokollet. Denna sårbarhet tillåter en angripare att utnyttja en bugg i funktionen `smb_check_perm_dacl()`, vilket kan leda till en Denial of Service (DoS) eller potentiellt högre skada beroende på den fullständiga kontexten. Eftersom sårbarheten är relaterad till SMB och Linux-system, är den mest troliga leverantören Linux-relaterad. Angreppsvarianten är N (Network) och har en medelhög till hög risk (CVSS 8.3).</t>
+        </is>
+      </c>
+      <c r="T73" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U73" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V73" s="4" t="inlineStr"/>
+      <c r="W73" s="4" t="inlineStr"/>
+      <c r="X73" s="4" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-43022</t>
+          <t>CVE-2026-31704</t>
         </is>
       </c>
       <c r="B74" s="4" t="inlineStr">
         <is>
-          <t>Analys av sårbarheten CVE-2026-43022</t>
+          <t>Sårbarhetsanalys: ksmbd u16 DACL storleksöverflöde (CVE-2026-31704)</t>
         </is>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D74" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E74" s="4" t="inlineStr">
+      <c r="D74" s="4" t="inlineStr"/>
+      <c r="E74" s="4" t="n"/>
+      <c r="F74" s="4" t="inlineStr"/>
+      <c r="G74" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H74" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F74" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G74" s="4" t="inlineStr">
+      <c r="I74" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J74" s="4" t="inlineStr"/>
+      <c r="K74" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L74" s="4" t="inlineStr"/>
+      <c r="M74" s="4" t="inlineStr"/>
+      <c r="N74" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O74" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P74" s="4" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
-      <c r="H74" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K74" s="4" t="inlineStr"/>
+      <c r="Q74" s="4" t="inlineStr"/>
+      <c r="R74" s="4" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases, Linux-kärnan (ksmbd)</t>
+        </is>
+      </c>
+      <c r="S74" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-31704 är en sårbarhet i ksmbd-komponenten (troligen en del av Samba/SMB-protokollet) som involverar ett u16 DACL storleksöverflöde. Detta är en allvarlig sårbarhet (CVSS 7.5) som kan utnyttjas via nätverket (AV:N) utan att kräva autentisering (PR:N). Den kan leda till hög konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H) påverkan. Eftersom sårbarheten finns i Linux-kärnan/systemkomponenter, är den kritisk för nätverksdelningstjänster. En patch är nödvändig för att åtgärda problemet.</t>
+        </is>
+      </c>
+      <c r="T74" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch. Ingen omedelbar workaround nämns i texten, men uppgradering till en version som innehåller fixen är det primära skyddet.</t>
+        </is>
+      </c>
+      <c r="U74" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V74" s="4" t="inlineStr"/>
+      <c r="W74" s="4" t="inlineStr"/>
+      <c r="X74" s="4" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-41672</t>
+          <t>CVE-2026-37459</t>
         </is>
       </c>
       <c r="B75" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-41672: XML Injection</t>
+          <t>Analys av CVE-2026-37459: Svårhet i PgBouncer</t>
         </is>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E75" s="4" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D75" s="4" t="inlineStr"/>
+      <c r="E75" s="4" t="n"/>
+      <c r="F75" s="4" t="inlineStr"/>
+      <c r="G75" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H75" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F75" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G75" s="4" t="inlineStr">
+      <c r="I75" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J75" s="4" t="inlineStr"/>
+      <c r="K75" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L75" s="4" t="inlineStr"/>
+      <c r="M75" s="4" t="inlineStr"/>
+      <c r="N75" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O75" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P75" s="4" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H75" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K75" s="4" t="inlineStr"/>
+      <c r="Q75" s="4" t="inlineStr"/>
+      <c r="R75" s="4" t="inlineStr">
+        <is>
+          <t>PgBouncer</t>
+        </is>
+      </c>
+      <c r="S75" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CVE-2026-37459 beskriver en sårbarhet i PgBouncer, en produkt som används för att hantera och optimera anslutningar till PostgreSQL-databaser. Sårbarheten är en 'Moderate' (Måttlig) svårighetsgrad med en CVSS v3.1-poäng på 6.9. Den utnyttjas via nätverksåtkomst (AV:N) och kräver ingen behörighet (PR:N). Den specifika sårbarheten är en 'Integer Overflow' (Heltalsöverflöde) som uppstår under hanteringen av nätverkspaket. Detta innebär att en angripare kan utnyttja sårbarheten genom att skicka specifikt formaterade nätverkspaket till en utsatt PgBouncer-instans, vilket kan leda till en Denial of Service (DoS) eller potentiellt till en mer allvarlig exekvering av kod beroende på kontexten. Eftersom den har en 'A:H' (High) för tillgänglighet, bör den prioriteras. </t>
+        </is>
+      </c>
+      <c r="T75" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U75" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V75" s="4" t="inlineStr"/>
+      <c r="W75" s="4" t="inlineStr"/>
+      <c r="X75" s="4" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31694</t>
+          <t>CVE-2026-31715</t>
         </is>
       </c>
       <c r="B76" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhet i fuse: Oversized dirents i page cache</t>
+          <t>Sårbarhet i f2fs filsystemet (CVE-2026-31715)</t>
         </is>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E76" s="4" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr"/>
+      <c r="E76" s="4" t="n"/>
+      <c r="F76" s="4" t="inlineStr"/>
+      <c r="G76" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H76" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F76" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I76" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31694 är en sårbarhet i filsystemet `fuse` som tillåter en angripare att skriva över minnesminne (heap overflow) genom att skicka överdimensionerade dirents (directory entries) till page cache. Detta kan leda till en högre nivå av konfidentialitets- (C:H) och tillgänglighetsförlust (A:H), och kan utnyttjas med låg ansträngning (AC:L) och låg behörighet (PR:L).</t>
-[...7 lines deleted...]
-      <c r="K76" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J76" s="4" t="inlineStr"/>
+      <c r="K76" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L76" s="4" t="inlineStr"/>
+      <c r="M76" s="4" t="inlineStr"/>
+      <c r="N76" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O76" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P76" s="4" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q76" s="4" t="inlineStr"/>
+      <c r="R76" s="4" t="inlineStr">
+        <is>
+          <t>Mariner Linux, f2fs</t>
+        </is>
+      </c>
+      <c r="S76" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-31715 är en Use-After-Free (UAF) sårbarhet som finns i f2fs filsystemet. Den upptäcks i funktionen `f2fs_write_end_io()`. Sårbarheten kan utnyttjas för att orsaka en Denial of Service (DoS) eller potentiellt leda till högre nivåer av kompromettering, beroende på utnyttjandet. En fix har tillhandahållits i Mariner Linux, vilket indikerar att det är en känd kärnsårbarhet.</t>
+        </is>
+      </c>
+      <c r="T76" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch (fix i f2fs_write_end_io()).</t>
+        </is>
+      </c>
+      <c r="U76" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V76" s="4" t="inlineStr"/>
+      <c r="W76" s="4" t="inlineStr"/>
+      <c r="X76" s="4" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-42151</t>
+          <t>CVE-2026-33079</t>
         </is>
       </c>
       <c r="B77" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-42151: Exponering av känslig information i Prometheus</t>
+          <t>Analys av CVE-2026-33079: ReDoS i Markdown-titlar</t>
         </is>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E77" s="4" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr"/>
+      <c r="E77" s="4" t="n"/>
+      <c r="F77" s="4" t="inlineStr"/>
+      <c r="G77" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H77" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F77" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G77" s="4" t="inlineStr">
+      <c r="I77" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J77" s="4" t="inlineStr"/>
+      <c r="K77" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L77" s="4" t="inlineStr"/>
+      <c r="M77" s="4" t="inlineStr"/>
+      <c r="N77" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O77" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P77" s="4" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H77" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K77" s="4" t="inlineStr"/>
+      <c r="Q77" s="4" t="inlineStr"/>
+      <c r="R77" s="4" t="inlineStr">
+        <is>
+          <t>GitHub_M</t>
+        </is>
+      </c>
+      <c r="S77" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-33079 beskriver en Regular Expression Denial of Service (ReDoS) sårbarhet i funktionen som hanterar Markdown-titlar (LINK_TITLE_RE). En angripare kan utnyttja detta genom att skicka ett skräddarsytt Markdown-innehåll som orsakar att regex-motorn fastnar i en beräkningsmässigt tung loop, vilket leder till en Denial of Service (DoS) och därmed att tjänsten blir otillgänglig. Detta är en allvarlig sårbarhet eftersom den kan stänga ner tjänsten utan att kräva autentisering.</t>
+        </is>
+      </c>
+      <c r="T77" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U77" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V77" s="4" t="inlineStr"/>
+      <c r="W77" s="4" t="inlineStr"/>
+      <c r="X77" s="4" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-41673</t>
+          <t>CVE-2026-33846</t>
         </is>
       </c>
       <c r="B78" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-41673: XML-deserialiserings-DoS</t>
+          <t>Analys av CVE-2026-33846: Improper Handling of Length Parameter</t>
         </is>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D78" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E78" s="4" t="inlineStr">
+      <c r="D78" s="4" t="inlineStr"/>
+      <c r="E78" s="4" t="n"/>
+      <c r="F78" s="4" t="inlineStr"/>
+      <c r="G78" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H78" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F78" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G78" s="4" t="inlineStr">
+      <c r="I78" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J78" s="4" t="inlineStr"/>
+      <c r="K78" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L78" s="4" t="inlineStr"/>
+      <c r="M78" s="4" t="inlineStr"/>
+      <c r="N78" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O78" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P78" s="4" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H78" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K78" s="4" t="inlineStr"/>
+      <c r="Q78" s="4" t="inlineStr"/>
+      <c r="R78" s="4" t="inlineStr">
+        <is>
+          <t>20911-17084</t>
+        </is>
+      </c>
+      <c r="S78" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-33846 beskriver en sårbarhet i 20911-17084 relaterad till 'Improper Handling of Length Parameter'. Denna sårbarhet har ett högt CVSS-betyg (7.5) och kan utnyttjas via nätverket (AV:N) utan autentisering (PR:N). Det specifika problemet är en 'Improper Handling of Length Parameter Inconsistency'. För att mildra risken rekommenderas uppdatering av den drabbade komponenten.</t>
+        </is>
+      </c>
+      <c r="T78" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U78" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V78" s="4" t="inlineStr"/>
+      <c r="W78" s="4" t="inlineStr"/>
+      <c r="X78" s="4" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" s="4" t="inlineStr">
         <is>
-          <t>CVE-2020-13949</t>
+          <t>CVE-2026-32934</t>
         </is>
       </c>
       <c r="B79" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys för CVE-2020-13949</t>
+          <t>Analys av CVE-2026-32934: Resursallokering utan gränser</t>
         </is>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E79" s="4" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D79" s="4" t="inlineStr"/>
+      <c r="E79" s="4" t="n"/>
+      <c r="F79" s="4" t="inlineStr"/>
+      <c r="G79" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H79" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F79" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G79" s="4" t="inlineStr">
+      <c r="I79" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J79" s="4" t="inlineStr"/>
+      <c r="K79" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L79" s="4" t="inlineStr"/>
+      <c r="M79" s="4" t="inlineStr"/>
+      <c r="N79" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O79" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P79" s="4" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H79" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J79" s="4" t="inlineStr">
+      <c r="Q79" s="4" t="inlineStr"/>
+      <c r="R79" s="4" t="inlineStr">
+        <is>
+          <t>CoreDNS</t>
+        </is>
+      </c>
+      <c r="S79" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-32934 är en sårbarhet i CoreDNS som tillåter allokering av resurser utan begränsningar eller strypning. Detta kan leda till en Denial of Service (DoS) genom att utarma systemets resurser. Sårbarheten är klassad som 'Important' och påverkar CoreDNS-komponenter. För att mildra risken rekommenderas uppdatering av CoreDNS till en patchad version.</t>
+        </is>
+      </c>
+      <c r="T79" s="4" t="inlineStr">
         <is>
           <t>Applicera patch</t>
         </is>
       </c>
-      <c r="K79" s="4" t="inlineStr"/>
+      <c r="U79" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V79" s="4" t="inlineStr"/>
+      <c r="W79" s="4" t="inlineStr"/>
+      <c r="X79" s="4" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-6664</t>
+          <t>CVE-2026-43088</t>
         </is>
       </c>
       <c r="B80" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-6664: Integer Overflow i PgBouncer</t>
+          <t>Sårbarhet i net: af_key: zero aligned sockaddr tail</t>
         </is>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D80" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E80" s="4" t="inlineStr">
+      <c r="D80" s="4" t="inlineStr"/>
+      <c r="E80" s="4" t="n"/>
+      <c r="F80" s="4" t="inlineStr"/>
+      <c r="G80" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H80" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F80" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I80" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-6664 är en sårbarhet av typen Integer Overflow eller Wraparound som påverkar PgBouncer. Den har en medelhög CVSS-poäng (7.5) och kan utnyttjas via nätverkspaketparsningsfunktioner. Eftersom den har en Attack Vector (AV) på 'N' (Network) och en Impact (A) på 'H' (High), utgör den ett betydande hot som kan leda till Denial of Service (DoS).</t>
-[...7 lines deleted...]
-      <c r="K80" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J80" s="4" t="inlineStr"/>
+      <c r="K80" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L80" s="4" t="inlineStr"/>
+      <c r="M80" s="4" t="inlineStr"/>
+      <c r="N80" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O80" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P80" s="4" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q80" s="4" t="inlineStr"/>
+      <c r="R80" s="4" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S80" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-43088 är en sårbarhet i Linux-kärnans nätverksstacken (net: af_key: zero aligned sockaddr tail). Den har en medelhög svårighetsgrad (Moderate) och kan utnyttjas via ett lågt angreppssätt (AV:L) och låg komplexitet (AC:L). Den potentiella påverkan är hög (C:H) och kan leda till hög konfidentialitetsförlust. Detta indikerar att en angripare kan utnyttja denna sårbarhet på ett system utan att behöva fysisk åtkomst eller hög privilegieringsnivå, vilket utgör en betydande risk. Eftersom det inte finns någon specifik patch nämnd i texten, är den bästa rekommendationen att uppgradera till den senaste versionen av operativsystemet.</t>
+        </is>
+      </c>
+      <c r="T80" s="4" t="inlineStr">
+        <is>
+          <t>Uppgradera till den senaste versionen av operativsystemet (ingen specifik patch nämnd).</t>
+        </is>
+      </c>
+      <c r="U80" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V80" s="4" t="inlineStr"/>
+      <c r="W80" s="4" t="inlineStr"/>
+      <c r="X80" s="4" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" s="4" t="inlineStr">
         <is>
-          <t>CVE-2025-14179</t>
+          <t>CVE-2026-41675</t>
         </is>
       </c>
       <c r="B81" s="4" t="inlineStr">
         <is>
-          <t>SQL Injection i pdo_firebird via NUL bytes</t>
+          <t>XML Node Injection sårbarhet i xmldom</t>
         </is>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E81" s="4" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D81" s="4" t="inlineStr"/>
+      <c r="E81" s="4" t="n"/>
+      <c r="F81" s="4" t="inlineStr"/>
+      <c r="G81" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H81" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F81" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G81" s="4" t="inlineStr">
+      <c r="I81" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J81" s="4" t="inlineStr"/>
+      <c r="K81" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L81" s="4" t="inlineStr"/>
+      <c r="M81" s="4" t="inlineStr"/>
+      <c r="N81" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O81" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P81" s="4" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H81" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K81" s="4" t="inlineStr"/>
+      <c r="Q81" s="4" t="inlineStr"/>
+      <c r="R81" s="4" t="inlineStr">
+        <is>
+          <t>xmldom</t>
+        </is>
+      </c>
+      <c r="S81" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-41675 beskriver en XML-injektionssårbarhet (specifikt genom ovaliderad bearbetningsinstruktion (processing instruction) serialisering) i biblioteket `xmldom`. Denna sårbarhet kan utnyttjas för att utföra XML-injektion, vilket kan leda till Blind XPath Injection. Attacker kan potentiellt läsa eller manipulera data genom att injicera skadlig XML-kod.</t>
+        </is>
+      </c>
+      <c r="T81" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch (uppdatera biblioteket).</t>
+        </is>
+      </c>
+      <c r="U81" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V81" s="4" t="inlineStr"/>
+      <c r="W81" s="4" t="inlineStr"/>
+      <c r="X81" s="4" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-34337</t>
+          <t>CVE-2026-29169</t>
         </is>
       </c>
       <c r="B82" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-34337: Privilege Escalation i Windows Cloud Files Mini Filter Driver</t>
+          <t>Analys av CVE-2026-29169: NULL Pointer Dereference i mod_dav_lock</t>
         </is>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D82" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E82" s="4" t="inlineStr">
+      <c r="D82" s="4" t="inlineStr"/>
+      <c r="E82" s="4" t="n"/>
+      <c r="F82" s="4" t="inlineStr"/>
+      <c r="G82" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H82" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F82" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I82" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-34337 är en sårbarhet i Windows Cloud Files Mini Filter Driver som tillåter en auktoriserad angripare att utföra en 'Use after free'-attack. Detta kan leda till en höjning av privilegier (Elevation of Privilege) lokalt på systemet. Eftersom sårbarheten kräver att angriparen redan är auktoriserad (PR:L) och att attacken sker lokalt (AV:L), är den inte en omedelbar, fjärrutnyttjbar sårbarhet, men den är allvarlig för interna angripare. Den bästa åtgärden är att omedelbart tillämpa de patchar som tillhandahålls av Microsoft.</t>
-[...7 lines deleted...]
-      <c r="K82" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J82" s="4" t="inlineStr"/>
+      <c r="K82" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L82" s="4" t="inlineStr"/>
+      <c r="M82" s="4" t="inlineStr"/>
+      <c r="N82" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O82" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P82" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q82" s="4" t="inlineStr"/>
+      <c r="R82" s="4" t="inlineStr">
+        <is>
+          <t>Apache HTTP Server</t>
+        </is>
+      </c>
+      <c r="S82" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-29169 är en NULL Pointer Dereference-sårbarhet som finns i Apache HTTP Server:s mod_dav_lock-modul. Denna sårbarhet tillåter en angripare att utnyttja en NULL Pointer Dereference, vilket kan leda till en Denial of Service (DoS) eller potentiellt exekvering av godtyck kod (beroende på kontext och utnyttjningsgrad). Sårbarheten är allvarlig nog att få ett 'Important' betyg (CVSS 7.5) med en Attack Vector (AV) på Network (N), en Attack Complexity (AC) på Low (L), och ingen användarinteraktion (UI) eller privilegiehöjning (PR).</t>
+        </is>
+      </c>
+      <c r="T82" s="4" t="inlineStr">
+        <is>
+          <t>Uppgradera till en version som patchar sårbarheten. (Specifika versionsnummer saknas i texten, men det är den rekommenderade åtgärden.)</t>
+        </is>
+      </c>
+      <c r="U82" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V82" s="4" t="inlineStr"/>
+      <c r="W82" s="4" t="inlineStr"/>
+      <c r="X82" s="4" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-43109</t>
+          <t>CVE-2026-43474</t>
         </is>
       </c>
       <c r="B83" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43109 (Shadow Stacks)</t>
+          <t>Analys av CVE-2026-43474: XML Deserialization DoS</t>
         </is>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D83" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E83" s="4" t="inlineStr">
+      <c r="D83" s="4" t="inlineStr"/>
+      <c r="E83" s="4" t="n"/>
+      <c r="F83" s="4" t="inlineStr"/>
+      <c r="G83" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H83" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F83" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I83" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-43109 är en sårbarhet i x86-arkitekturen relaterad till hanteringen av 'shadow stacks' (skuggstackar) vid mmap-lås. Den klassificeras som 'Moderate' (Medelhög) med en CVSS v3.1-poäng på 6.5. Sårbarheten tillåter en angripare med låg ansträngning (Low Attack Complexity) och låga privilegier (Low Privileges) att utföra en hög konfidentialitetsattack (High Confidentiality) och en hög integritetsattack (High Integrity), men ingen tillgänglig påverkan (No Availability). Detta indikerar att en angripare kan läsa och skriva känslig data, men inte nödvändigtvis störa systemets drift. Den berör Linux-kärnan och är en allvarlig sårbarhet som kräver omedelbar uppdatering. För att mildra risken bör man uppgradera till de senaste versionerna av Linux-kärnan.</t>
-[...7 lines deleted...]
-      <c r="K83" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J83" s="4" t="inlineStr"/>
+      <c r="K83" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L83" s="4" t="inlineStr"/>
+      <c r="M83" s="4" t="inlineStr"/>
+      <c r="N83" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O83" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P83" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q83" s="4" t="inlineStr"/>
+      <c r="R83" s="4" t="inlineStr">
+        <is>
+          <t>xmldom</t>
+        </is>
+      </c>
+      <c r="S83" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-43474 beskriver en Denial of Service (DoS) sårbarhet som uppstår genom okontrollerad rekursion vid XML-serialisering. Detta innebär att en angripare kan skicka en speciellt utformad XML-payload som får systemet att rekursivt bearbeta data tills det kraschar eller blir överbelastat. Sårbarheten är kopplad till `xmldom` och påverkar system som använder denna funktionalitet. Eftersom sårbarheten är en DoS-typ, är den potentiellt allvarlig i en produktionsmiljö, även om den inte nödvändigtvis leder till dataexfiltrering.</t>
+        </is>
+      </c>
+      <c r="T83" s="4" t="inlineStr">
+        <is>
+          <t>Uppdatera till en version som har fixat sårbarheten. Texten indikerar att det finns en patch eller uppdatering tillgänglig, men specificerar inte den exakta versionen. Överväg att stänga av XML-behandlingen om den inte är nödvändig.</t>
+        </is>
+      </c>
+      <c r="U83" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V83" s="4" t="inlineStr"/>
+      <c r="W83" s="4" t="inlineStr"/>
+      <c r="X83" s="4" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-33007</t>
+          <t>CVE-2026-31699</t>
         </is>
       </c>
       <c r="B84" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-33007: NULL Pointer Dereference i Apache mod_authn_socache</t>
+          <t>Sårbarhet i crypto: ccp i Mariner Linux (CVE-2026-31699)</t>
         </is>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D84" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E84" s="4" t="inlineStr">
+      <c r="D84" s="4" t="inlineStr"/>
+      <c r="E84" s="4" t="n"/>
+      <c r="F84" s="4" t="inlineStr"/>
+      <c r="G84" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H84" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F84" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G84" s="4" t="inlineStr">
+      <c r="I84" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J84" s="4" t="inlineStr"/>
+      <c r="K84" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L84" s="4" t="inlineStr"/>
+      <c r="M84" s="4" t="inlineStr"/>
+      <c r="N84" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O84" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P84" s="4" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H84" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K84" s="4" t="inlineStr"/>
+      <c r="Q84" s="4" t="inlineStr"/>
+      <c r="R84" s="4" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S84" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-31699 är en sårbarhet i funktionen `crypto: ccp` i Mariner Linux. Den utnyttjas via en lokalt exekverad attack (AV:L) som kräver lägre privilegier (PR:L). Sårbarheten tillåter en angripare att utföra en handling som leder till hög konfidentialitetsrisk (C:H), men ingen påverkan på integritet (I:N) eller tillgänglighet (A:H). Detta indikerar att en angripare kan läsa känslig information, till exempel genom att försöka kopiera ett CSR (Certificate Signing Request) till användarutrymmet om PSP-kommandot misslyckas. Eftersom det inte finns någon säkerhetsuppdatering angiven i texten, är den rekommenderade åtgärden att uppgradera systemet eller tillämpa en patch.</t>
+        </is>
+      </c>
+      <c r="T84" s="4" t="inlineStr">
+        <is>
+          <t>Uppgradera till den senaste versionen av CBL-Mariner Releases eller tillämpa en patch. (Ingen specifik workaround nämns, men uppgradering är standardåtgärden.)</t>
+        </is>
+      </c>
+      <c r="U84" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V84" s="4" t="inlineStr"/>
+      <c r="W84" s="4" t="inlineStr"/>
+      <c r="X84" s="4" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-40408</t>
+          <t>CVE-2026-31769</t>
         </is>
       </c>
       <c r="B85" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40408: Privilege Escalation i Windows Kernel-Mode Drivers</t>
+          <t>Sårbarhet i Linux-kärnan (CVE-2026-31769)</t>
         </is>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D85" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E85" s="4" t="inlineStr">
+      <c r="D85" s="4" t="inlineStr"/>
+      <c r="E85" s="4" t="n"/>
+      <c r="F85" s="4" t="inlineStr"/>
+      <c r="G85" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H85" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F85" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I85" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-40408 är en sårbarhet i Windows Kernel-Mode Drivers som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Local Privilege Escalation). Sårbarheten utnyttjar en 'Use after free'-mekanism. Även om den kräver att angriparen redan har viss åtkomst (AV:L, PR:L), är konsekvenserna allvarliga då den kan leda till full systemkontroll (Impact: High).</t>
-[...7 lines deleted...]
-      <c r="K85" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J85" s="4" t="inlineStr"/>
+      <c r="K85" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L85" s="4" t="inlineStr"/>
+      <c r="M85" s="4" t="inlineStr"/>
+      <c r="N85" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O85" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P85" s="4" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q85" s="4" t="inlineStr"/>
+      <c r="R85" s="4" t="inlineStr">
+        <is>
+          <t>Linux-kärnan</t>
+        </is>
+      </c>
+      <c r="S85" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-31769 är en sårbarhet som rör en 'use-after-free' i IO ioctl-hanterare. Detta är en allvarlig minneshanteringsfel som kan utnyttjas för att exekvera godtyck kod (Arbitrary Code Execution). Sårbarheten har identifierats i Linux-kärnan, vilket gör den potentiellt kritisk för alla system som använder den. Eftersom den är en kärnsårbarhet är den svår att åtgärda utan en uppdatering.</t>
+        </is>
+      </c>
+      <c r="T85" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera Linux-kärnan till en version som åtgärdar sårbarheten).</t>
+        </is>
+      </c>
+      <c r="U85" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V85" s="4" t="inlineStr"/>
+      <c r="W85" s="4" t="inlineStr"/>
+      <c r="X85" s="4" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31721</t>
+          <t>CVE-2025-71302</t>
         </is>
       </c>
       <c r="B86" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhet i USB-gadget-hantering (CVE-2026-31721)</t>
+          <t>Sårbarhet i CBL-Mariner Releases (CVE-2025-71302)</t>
         </is>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E86" s="4" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr"/>
+      <c r="E86" s="4" t="n"/>
+      <c r="F86" s="4" t="inlineStr"/>
+      <c r="G86" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H86" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F86" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G86" s="4" t="inlineStr">
+      <c r="I86" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J86" s="4" t="inlineStr"/>
+      <c r="K86" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L86" s="4" t="inlineStr"/>
+      <c r="M86" s="4" t="inlineStr"/>
+      <c r="N86" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O86" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P86" s="4" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
-      <c r="H86" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K86" s="4" t="inlineStr"/>
+      <c r="Q86" s="4" t="inlineStr"/>
+      <c r="R86" s="4" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S86" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2025-71302 är en sårbarhet som rör `drm/panthor` i CBL-Mariner Releases. Den har identifierats som en bugg som kräver en fix för 'dma-fence safe access rules'. Eftersom texten indikerar 'No Security Update' för den aktuella versionen (6.6.138.1-1), är det kritiskt att uppgradera till en version som innehåller den nödvändiga patchen. Attackvektorn är troligen relaterad till hantering av grafikkort och DMA-fence-åtkomstregler.</t>
+        </is>
+      </c>
+      <c r="T86" s="4" t="inlineStr">
+        <is>
+          <t>Uppgradera till en version som innehåller patchen för `drm/panthor` (detaljerad patchversion saknas, men uppgradering är nödvändig).</t>
+        </is>
+      </c>
+      <c r="U86" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V86" s="4" t="inlineStr"/>
+      <c r="W86" s="4" t="inlineStr"/>
+      <c r="X86" s="4" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-37457</t>
+          <t>CVE-2026-34059</t>
         </is>
       </c>
       <c r="B87" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-37457: Race Condition i nätverksstacken</t>
+          <t>Analys av CVE-2026-34059: Heap Buffer Over-Read i mod_proxy_ajp</t>
         </is>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D87" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E87" s="4" t="inlineStr">
+      <c r="D87" s="4" t="inlineStr"/>
+      <c r="E87" s="4" t="n"/>
+      <c r="F87" s="4" t="inlineStr"/>
+      <c r="G87" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H87" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F87" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I87" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-37457 beskriver en 'Time-of-Check Time-of-Use' (TOCTOU) race condition i hanteringen av `mmap` av `vnet_hdr` i funktionen `tpacket_snd()`. Detta är en allvarlig sårbarhet som kan utnyttjas för att orsaka en Denial of Service (DoS) eller potentiellt tillåta en angripare att exekvera kod med höga privilegier, beroende på hur den utnyttjas. Sårbarheten finns i Linux-kärnan och påverkar nätverksstackens prestanda och integritet.</t>
-[...7 lines deleted...]
-      <c r="K87" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J87" s="4" t="inlineStr"/>
+      <c r="K87" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L87" s="4" t="inlineStr"/>
+      <c r="M87" s="4" t="inlineStr"/>
+      <c r="N87" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O87" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P87" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q87" s="4" t="inlineStr"/>
+      <c r="R87" s="4" t="inlineStr">
+        <is>
+          <t>Apache HTTP Server</t>
+        </is>
+      </c>
+      <c r="S87" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-34059 är en sårbarhet i Apache HTTP Server:s mod_proxy_ajp-modul. Den beskrivs som en Heap Buffer Over-Read, vilket innebär att angriparen kan läsa minnesdata som inte avsågs läsas. Detta kan leda till minnesläckage eller potentiellt avslöja känslig information. Sårbarheten upptäcks i funktionen ajp_parse_data() på grund av bristande kontroll av null-terminering. Enligt CVSS-värderingen (7.5) är den avancerad, kan utnyttjas på nätverksnivå (AV:N) och kräver ingen användarinteraktion (UI:N).</t>
+        </is>
+      </c>
+      <c r="T87" s="4" t="inlineStr">
+        <is>
+          <t>Uppgradera till en version som åtgärdar sårbarheten. (Specifik patchversion saknas i texten, men det är den rekommenderade åtgärden.)</t>
+        </is>
+      </c>
+      <c r="U87" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V87" s="4" t="inlineStr"/>
+      <c r="W87" s="4" t="inlineStr"/>
+      <c r="X87" s="4" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-39836</t>
+          <t>CVE-2026-35424</t>
         </is>
       </c>
       <c r="B88" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-39836: Panic i net/net</t>
+          <t>Analys av CVE-2026-35424: IKE Protokoll DoS-sårbarhet</t>
         </is>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E88" s="4" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D88" s="4" t="inlineStr"/>
+      <c r="E88" s="4" t="n"/>
+      <c r="F88" s="4" t="inlineStr"/>
+      <c r="G88" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H88" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F88" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I88" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-39836 är en 'Panic' (panik) i Go-språkets standardbibliotek `net` som uppstår när funktionen hanterar ett NUL-byte (null byte) på Windows-operativsystemet. Detta är en allvarlig sårbarhet eftersom den kan leda till en Denial of Service (DoS) genom att krascha tjänsten. CVSS-poängen (7.5) indikerar en hög risk, särskilt eftersom den kan utnyttjas på nätverksnivå (AV:N) och kräver ingen användarinteraktion (UI:N).</t>
-[...2 lines deleted...]
-      <c r="J88" s="4" t="inlineStr">
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J88" s="4" t="inlineStr"/>
+      <c r="K88" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L88" s="4" t="inlineStr"/>
+      <c r="M88" s="4" t="inlineStr"/>
+      <c r="N88" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O88" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P88" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q88" s="4" t="inlineStr"/>
+      <c r="R88" s="4" t="inlineStr">
+        <is>
+          <t>Windows Internet Key Exchange (IKE) Protocol</t>
+        </is>
+      </c>
+      <c r="S88" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-35424 är en Denial of Service (DoS) sårbarhet som påverkar Windows Internet Key Exchange (IKE) Protocol. En angripare kan utnyttja denna sårbarhet för att störa eller krascha tjänsten som hanterar IKE-kommunikation. Enligt CVSS-värderingen (7.5) har sårbarheten en hög potential att påverka systemets tillgänglighet (A:H - High) men ingen information om konfidentialitet (C:N) eller integritet (I:N). Eftersom sårbarheten har en Attack Vector (AV:N - Network) och en Attack Complexity (AC:L - Low), kan den utnyttjas över nätverket med relativt enkel komplexitet. Det är viktigt att notera att mjukvaran är en del av Windows-systemet, vilket gör att den kan påverka nätverksinfrastrukturen. Den rekommenderade åtgärden är att tillämpa en patch.</t>
+        </is>
+      </c>
+      <c r="T88" s="4" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K88" s="4" t="inlineStr"/>
+      <c r="U88" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V88" s="4" t="inlineStr"/>
+      <c r="W88" s="4" t="inlineStr"/>
+      <c r="X88" s="4" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-23479</t>
+          <t>CVE-2026-42501</t>
         </is>
       </c>
       <c r="B89" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-23479: Use-After-Free i Redis</t>
+          <t>Sårbarhetsanalys av CVE-2026-42501</t>
         </is>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E89" s="4" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr"/>
+      <c r="E89" s="4" t="n"/>
+      <c r="F89" s="4" t="inlineStr"/>
+      <c r="G89" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H89" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F89" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G89" s="4" t="inlineStr">
+      <c r="I89" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J89" s="4" t="inlineStr"/>
+      <c r="K89" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L89" s="4" t="inlineStr"/>
+      <c r="M89" s="4" t="inlineStr"/>
+      <c r="N89" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O89" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P89" s="4" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H89" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K89" s="4" t="inlineStr"/>
+      <c r="Q89" s="4" t="inlineStr"/>
+      <c r="R89" s="4" t="inlineStr">
+        <is>
+          <t>Mariner Go</t>
+        </is>
+      </c>
+      <c r="S89" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-42501 är en sårbarhet i Mariner Go, som tillåter en angripare att kringgå en checksum-databas genom att använda en skadlig modultjänst. Detta utgör en allvarlig risk (CVSS 7.5) eftersom den tillåter en angripare att utöva en hög grad av påverkan (C:H, I:H, A:H) och utnyttjas på nätverksnivå (AV:N) utan användarinteraktion (UI:R).</t>
+        </is>
+      </c>
+      <c r="T89" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U89" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V89" s="4" t="inlineStr"/>
+      <c r="W89" s="4" t="inlineStr"/>
+      <c r="X89" s="4" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-34344</t>
+          <t>CVE-2026-33489</t>
         </is>
       </c>
       <c r="B90" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-34344: Privilege Escalation i WinSock Driver</t>
+          <t>Sårbarhet i CoreDNS: ACL Bypass och Denial of Service</t>
         </is>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E90" s="4" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D90" s="4" t="inlineStr"/>
+      <c r="E90" s="4" t="n"/>
+      <c r="F90" s="4" t="inlineStr"/>
+      <c r="G90" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H90" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F90" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I90" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-34344 är en sårbarhet i Windows Ancillary Function Driver for WinSock som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Sårbarheten utnyttjar en 'type confusion' vid åtkomst till en resurs med inkompatibelt typ. Eftersom den kräver att angriparen redan är auktoriserad (Local Privilege Escalation) och har en låg angreppsnivå (AV:L), är risken betydande för lokalt nätverk, men den är inte en noll-dagars sårbarhet i den meningen att den är helt oberoende av användarinteraktion. Patchning är den rekommenderade åtgärden.</t>
-[...7 lines deleted...]
-      <c r="K90" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J90" s="4" t="inlineStr"/>
+      <c r="K90" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L90" s="4" t="inlineStr"/>
+      <c r="M90" s="4" t="inlineStr"/>
+      <c r="N90" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O90" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P90" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q90" s="4" t="inlineStr"/>
+      <c r="R90" s="4" t="inlineStr">
+        <is>
+          <t>CoreDNS</t>
+        </is>
+      </c>
+      <c r="S90" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-33489 beskriver en sårbarhet i CoreDNS, specifikt i dess transfer plugin. Denna sårbarhet tillåter en 'ACL bypass' (Access Control List bypass) genom att utnyttja en lexicografisk jämförelse av zoner. Dessutom listas en relaterad sårbarhet (CVE-2026-32934) som rör CoreDNS DNS-over-QUIC och kan leda till en Denial of Service (DoS) genom obegränsad goroutine-tillväxt. Båda sårbarheterna är allvarliga och påverkar DNS-infrastruktur. För att mildra riskerna rekommenderas uppdatering av CoreDNS till en patchad version.</t>
+        </is>
+      </c>
+      <c r="T90" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppgradera CoreDNS till en version som åtgärdar sårbarheten).</t>
+        </is>
+      </c>
+      <c r="U90" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V90" s="4" t="inlineStr"/>
+      <c r="W90" s="4" t="inlineStr"/>
+      <c r="X90" s="4" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-6735</t>
+          <t>CVE-2026-43052</t>
         </is>
       </c>
       <c r="B91" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-6735: XSS i PHP-FPM status endpoint</t>
+          <t>Sårbarhet i nätverksstacken (CVE-2026-43052)</t>
         </is>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E91" s="4" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr"/>
+      <c r="E91" s="4" t="n"/>
+      <c r="F91" s="4" t="inlineStr"/>
+      <c r="G91" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H91" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F91" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I91" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-6735 beskriver en Cross-Site Scripting (XSS) sårbarhet som finns i PHP-FPM:s statusendpoint. Detta innebär att en angripare kan injicera skript som exekveras i en webbläsar-kontext för en användare som konsulterar endpointen. Sårbarheten är klassad som 'Important' och påverkar PHP-FPM-miljön. För att mildra risken bör man omedelbart begränsa åtkomsten till statusendpointen via brandväggsregler eller nätverkssegmentering. Den primära åtgärden är att uppgradera PHP-FPM till en patchad version.</t>
-[...7 lines deleted...]
-      <c r="K91" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J91" s="4" t="inlineStr"/>
+      <c r="K91" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L91" s="4" t="inlineStr"/>
+      <c r="M91" s="4" t="inlineStr"/>
+      <c r="N91" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O91" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P91" s="4" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q91" s="4" t="inlineStr"/>
+      <c r="R91" s="4" t="inlineStr">
+        <is>
+          <t>mac80211, smb</t>
+        </is>
+      </c>
+      <c r="S91" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Denna sårbarhet, CVE-2026-43052, påverkar nätverkskomponenter (troligen i Linux-baserade system) och har en hög potentiell risk. Den kan utnyttjas via nätverket (AV:A) och kräver ingen autentisering (PR:N). Den kan leda till hög konfidentialitets-, integritets- och tillgänglighetsförlust (C:H/I:H/A:H). Eftersom den är listad i samband med WiFi och SMB-protokoll, tyder det på en sårbarhet i kärnkommunikationsprotokoll. För att mildra risken rekommenderas uppdatering av de berörda paketen. </t>
+        </is>
+      </c>
+      <c r="T91" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U91" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V91" s="4" t="inlineStr"/>
+      <c r="W91" s="4" t="inlineStr"/>
+      <c r="X91" s="4" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-40405</t>
+          <t>CVE-2026-42258</t>
         </is>
       </c>
       <c r="B92" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40405 (Windows TCP/IP)</t>
+          <t>Analys av CVE-2026-42258: Command Injection i net-imap</t>
         </is>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E92" s="4" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr"/>
+      <c r="E92" s="4" t="n"/>
+      <c r="F92" s="4" t="inlineStr"/>
+      <c r="G92" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H92" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F92" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I92" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-40405 är en sårbarhet i Windows TCP/IP-stacken. Den har en medelhög CVSS-poäng (7.5) och kan utnyttjas på nätverksnivå (AV:N). Detta innebär att en angripare inte behöver fysisk åtkomst eller interaktion med systemet för att utnyttja den. Även om den potentiella påverkan på konfidentialitet (C:N) och integritet (I:N) är låg, är tillgängligheten (A:H) hög, vilket indikerar att en angripare kan orsaka en krasch eller tillgänglighetsförlust. Eftersom den är en nätverksbaserad sårbarhet är den allvarlig och kräver omedelbar uppmärksamhet. Den bästa rekommendationen är att tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
-[...7 lines deleted...]
-      <c r="K92" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J92" s="4" t="inlineStr"/>
+      <c r="K92" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L92" s="4" t="inlineStr"/>
+      <c r="M92" s="4" t="inlineStr"/>
+      <c r="N92" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O92" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P92" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q92" s="4" t="inlineStr"/>
+      <c r="R92" s="4" t="inlineStr">
+        <is>
+          <t>net-imap</t>
+        </is>
+      </c>
+      <c r="S92" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-42258 är en medelhög sårbarhet (Moderate) som utnyttjar 'Command Injection' i net-imap. Angreppet sker genom att mata in specialtecken i 'Symbol'-inputs, vilket tillåter en angripare att exekvera godtyckliga kommandon på systemet. Detta är en allvarlig sårbarhet eftersom den kan leda till full systemkompromettering. För att mildra risken måste man uppdatera till en patchad version.</t>
+        </is>
+      </c>
+      <c r="T92" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U92" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V92" s="4" t="inlineStr"/>
+      <c r="W92" s="4" t="inlineStr"/>
+      <c r="X92" s="4" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-33814</t>
+          <t>CVE-2026-31700</t>
         </is>
       </c>
       <c r="B93" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-33814: Infinite loop i HTTP/2 transport</t>
+          <t>Analys av CVE-2026-31700 (TOCTOU Race Condition)</t>
         </is>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D93" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E93" s="4" t="inlineStr">
+      <c r="D93" s="4" t="inlineStr"/>
+      <c r="E93" s="4" t="n"/>
+      <c r="F93" s="4" t="inlineStr"/>
+      <c r="G93" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H93" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F93" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I93" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-33814 är en sårbarhet i Go-biblioteket `golang.org/x/net` som kan leda till en oändlig loop i HTTP/2-transporten. Sårbarheten utnyttjas när en angripare skickar ett ogiltigt `SETTINGS_MAX_FRAME_SIZE` under ett dTLS-handskakningsförsök. Detta är en Denial of Service (DoS)-sårbarhet. Eftersom sårbarheten ligger i ett bibliotek (library) är det troligt att den påverkar alla applikationer som använder det drabbade biblioteket. För att mitigera risken bör man uppgradera till en patchad version av `golang.org/x/net`.</t>
-[...7 lines deleted...]
-      <c r="K93" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J93" s="4" t="inlineStr"/>
+      <c r="K93" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L93" s="4" t="inlineStr"/>
+      <c r="M93" s="4" t="inlineStr"/>
+      <c r="N93" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O93" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P93" s="4" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q93" s="4" t="inlineStr"/>
+      <c r="R93" s="4" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S93" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-31700 är en sårbarhet i kärnmodulen `net/packet` som beskrivs som en TOCTOU (Time-of-Check to Time-of-Use) race condition i funktionen `tpacket_snd()`. Denna sårbarhet kan potentiellt leda till att en angripare utnyttjar ett race condition vid hanteringen av `mmap`ade `vnet_hdr`, vilket kan ha konsekvenser för systemets integritet (I:H) och tillgänglighet (A:H). Eftersom sårbarheten är av typen race condition är den svår att exploatera och kräver exakt timing. Den är klassificerad som 'Important' med en hög CVSS-poäng (7.8) och har en hög påverkan på konfidentialitet, integritet och tillgänglighet (C:H/I:H/A:H).</t>
+        </is>
+      </c>
+      <c r="T93" s="4" t="inlineStr">
+        <is>
+          <t>Uppdatera till en patchad version av kärnan. (Ingen specifik workaround nämns i texten, men uppdatering är standardåtgärden.)</t>
+        </is>
+      </c>
+      <c r="U93" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V93" s="4" t="inlineStr"/>
+      <c r="W93" s="4" t="inlineStr"/>
+      <c r="X93" s="4" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31712</t>
+          <t>CVE-2026-32936</t>
         </is>
       </c>
       <c r="B94" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-31712 (ksmbd)</t>
+          <t>Analys av CVE-2026-32936 (CoreDNS DoH GET path)</t>
         </is>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D94" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E94" s="4" t="inlineStr">
+      <c r="D94" s="4" t="inlineStr"/>
+      <c r="E94" s="4" t="n"/>
+      <c r="F94" s="4" t="inlineStr"/>
+      <c r="G94" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H94" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F94" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I94" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31712 är en sårbarhet i ksmbd-komponenten, som hanterar SMB-protokollet. Denna sårbarhet tillåter en angripare att utnyttja en bugg i funktionen `smb_check_perm_dacl()`, vilket kan leda till en Denial of Service (DoS) eller potentiellt högre skada beroende på den fullständiga kontexten. Eftersom sårbarheten är relaterad till SMB och Linux-system, är den mest troliga leverantören Linux-relaterad. Angreppsvarianten är N (Network) och har en medelhög till hög risk (CVSS 8.3).</t>
-[...7 lines deleted...]
-      <c r="K94" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J94" s="4" t="inlineStr"/>
+      <c r="K94" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L94" s="4" t="inlineStr"/>
+      <c r="M94" s="4" t="inlineStr"/>
+      <c r="N94" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O94" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P94" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q94" s="4" t="inlineStr"/>
+      <c r="R94" s="4" t="inlineStr">
+        <is>
+          <t>CoreDNS</t>
+        </is>
+      </c>
+      <c r="S94" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-32936 är en sårbarhet i CoreDNS som tillåter 'Uncontrolled Resource Consumption' (okontrollerad resursförbrukning) via DoH GET-vägar. Detta kan leda till CPU- och minnesamplifikation, vilket i sin tur kan orsaka en Denial of Service (DoS) på systemet. Sårbarheten är allvarlig eftersom den kan utnyttjas med låg komplexitet (AC:H) och utan att kräva fysisk närvaro (AV:L).</t>
+        </is>
+      </c>
+      <c r="T94" s="4" t="inlineStr">
+        <is>
+          <t>Uppgradera till en version som åtgärdar sårbarheten. Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U94" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V94" s="4" t="inlineStr"/>
+      <c r="W94" s="4" t="inlineStr"/>
+      <c r="X94" s="4" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31704</t>
+          <t>CVE-2026-32161</t>
         </is>
       </c>
       <c r="B95" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: ksmbd u16 DACL storleksöverflöde (CVE-2026-31704)</t>
+          <t>Analys av CVE-2026-32161: WiFi Miniport Driver</t>
         </is>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E95" s="4" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D95" s="4" t="inlineStr"/>
+      <c r="E95" s="4" t="n"/>
+      <c r="F95" s="4" t="inlineStr"/>
+      <c r="G95" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H95" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F95" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I95" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31704 är en sårbarhet i ksmbd-komponenten (troligen en del av Samba/SMB-protokollet) som involverar ett u16 DACL storleksöverflöde. Detta är en allvarlig sårbarhet (CVSS 7.5) som kan utnyttjas via nätverket (AV:N) utan att kräva autentisering (PR:N). Den kan leda till hög konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H) påverkan. Eftersom sårbarheten finns i Linux-kärnan/systemkomponenter, är den kritisk för nätverksdelningstjänster. En patch är nödvändig för att åtgärda problemet.</t>
-[...7 lines deleted...]
-      <c r="K95" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J95" s="4" t="inlineStr"/>
+      <c r="K95" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L95" s="4" t="inlineStr"/>
+      <c r="M95" s="4" t="inlineStr"/>
+      <c r="N95" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O95" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P95" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q95" s="4" t="inlineStr"/>
+      <c r="R95" s="4" t="inlineStr">
+        <is>
+          <t>Windows Native WiFi Miniport Driver</t>
+        </is>
+      </c>
+      <c r="S95" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-32161 är en sårbarhet i Windows Native WiFi Miniport Driver. Den har ett högt CVSS-betyg på 7.5 och tillåter en angripare att utöva hög konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H) på ett lokalt nätverk (AV:A). Även om CVSS-värderingen indikerar att exploateringen är 'Less Likely' och att attackvektorn är 'Adjacent' (AV:A), vilket begränsar angriparen till samma nätverkssegment, är det kritiskt att patcha denna komponent för att förhindra potentiella attacker. Den primära rekommendationen är att applicera en patch.</t>
+        </is>
+      </c>
+      <c r="T95" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U95" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V95" s="4" t="inlineStr"/>
+      <c r="W95" s="4" t="inlineStr"/>
+      <c r="X95" s="4" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-37459</t>
+          <t>CVE-2026-43321</t>
         </is>
       </c>
       <c r="B96" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-37459: Svårhet i PgBouncer</t>
+          <t>Analys av CVE-2026-43321</t>
         </is>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D96" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E96" s="4" t="inlineStr">
+      <c r="D96" s="4" t="inlineStr"/>
+      <c r="E96" s="4" t="n"/>
+      <c r="F96" s="4" t="inlineStr"/>
+      <c r="G96" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H96" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F96" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I96" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">CVE-2026-37459 beskriver en sårbarhet i PgBouncer, en produkt som används för att hantera och optimera anslutningar till PostgreSQL-databaser. Sårbarheten är en 'Moderate' (Måttlig) svårighetsgrad med en CVSS v3.1-poäng på 6.9. Den utnyttjas via nätverksåtkomst (AV:N) och kräver ingen behörighet (PR:N). Den specifika sårbarheten är en 'Integer Overflow' (Heltalsöverflöde) som uppstår under hanteringen av nätverkspaket. Detta innebär att en angripare kan utnyttja sårbarheten genom att skicka specifikt formaterade nätverkspaket till en utsatt PgBouncer-instans, vilket kan leda till en Denial of Service (DoS) eller potentiellt till en mer allvarlig exekvering av kod beroende på kontexten. Eftersom den har en 'A:H' (High) för tillgänglighet, bör den prioriteras. </t>
-[...7 lines deleted...]
-      <c r="K96" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J96" s="4" t="inlineStr"/>
+      <c r="K96" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L96" s="4" t="inlineStr"/>
+      <c r="M96" s="4" t="inlineStr"/>
+      <c r="N96" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O96" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P96" s="4" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q96" s="4" t="inlineStr"/>
+      <c r="R96" s="4" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S96" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-43321 är en sårbarhet i Linux-kärnan (specifikt relaterad till 'bpf' funktionaliteten). Den har en medelhög till hög riskprofil (CVSS:3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:H/I:H/A:H) och kan utnyttjas på lokalt nätverk. Sårbarheten kan åtgärdas genom att uppgradera till de senaste CBL-Mariner-releaserna.</t>
+        </is>
+      </c>
+      <c r="T96" s="4" t="inlineStr">
+        <is>
+          <t>Uppgradera till de senaste CBL-Mariner-releaserna (t.ex. 2.0 eller senare).</t>
+        </is>
+      </c>
+      <c r="U96" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V96" s="4" t="inlineStr"/>
+      <c r="W96" s="4" t="inlineStr"/>
+      <c r="X96" s="4" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31715</t>
+          <t>CVE-2026-40406</t>
         </is>
       </c>
       <c r="B97" s="4" t="inlineStr">
         <is>
-          <t>Sårbarhet i f2fs filsystemet (CVE-2026-31715)</t>
+          <t>Analys av CVE-2026-40406 (Windows TCP/IP)</t>
         </is>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E97" s="4" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr"/>
+      <c r="E97" s="4" t="n"/>
+      <c r="F97" s="4" t="inlineStr"/>
+      <c r="G97" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H97" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F97" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I97" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-31715 är en Use-After-Free (UAF) sårbarhet som finns i f2fs filsystemet. Den upptäcks i funktionen `f2fs_write_end_io()`. Sårbarheten kan utnyttjas för att orsaka en Denial of Service (DoS) eller potentiellt leda till högre nivåer av kompromettering, beroende på utnyttjandet. En fix har tillhandahållits i Mariner Linux, vilket indikerar att det är en känd kärnsårbarhet.</t>
-[...7 lines deleted...]
-      <c r="K97" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J97" s="4" t="inlineStr"/>
+      <c r="K97" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L97" s="4" t="inlineStr"/>
+      <c r="M97" s="4" t="inlineStr"/>
+      <c r="N97" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O97" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P97" s="4" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q97" s="4" t="inlineStr"/>
+      <c r="R97" s="4" t="inlineStr">
+        <is>
+          <t>Windows TCP/IP</t>
+        </is>
+      </c>
+      <c r="S97" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-40406 är en sårbarhet i Windows TCP/IP-stacken som kan utnyttjas via nätverket (AV:N). Den tillåter en angripare att orsaka en hög grad av konfidentialitetsintrång (C:H) även om den inte direkt leder till en hög påverkan på tillgänglighet (A:N). Sårbarheten har en medelhög CVSS-poäng (7.5) och är klassad som 'Exploitation Less Likely'.</t>
+        </is>
+      </c>
+      <c r="T97" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch (Rekommenderas starkt).</t>
+        </is>
+      </c>
+      <c r="U97" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V97" s="4" t="inlineStr"/>
+      <c r="W97" s="4" t="inlineStr"/>
+      <c r="X97" s="4" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-33079</t>
+          <t>CVE-2026-43058</t>
         </is>
       </c>
       <c r="B98" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-33079: ReDoS i Markdown-titlar</t>
+          <t>Sårbarhet i CBL-Mariner Linux (CVE-2026-43058)</t>
         </is>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E98" s="4" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D98" s="4" t="inlineStr"/>
+      <c r="E98" s="4" t="n"/>
+      <c r="F98" s="4" t="inlineStr"/>
+      <c r="G98" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H98" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F98" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I98" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-33079 beskriver en Regular Expression Denial of Service (ReDoS) sårbarhet i funktionen som hanterar Markdown-titlar (LINK_TITLE_RE). En angripare kan utnyttja detta genom att skicka ett skräddarsytt Markdown-innehåll som orsakar att regex-motorn fastnar i en beräkningsmässigt tung loop, vilket leder till en Denial of Service (DoS) och därmed att tjänsten blir otillgänglig. Detta är en allvarlig sårbarhet eftersom den kan stänga ner tjänsten utan att kräva autentisering.</t>
-[...7 lines deleted...]
-      <c r="K98" s="4" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J98" s="4" t="inlineStr"/>
+      <c r="K98" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L98" s="4" t="inlineStr"/>
+      <c r="M98" s="4" t="inlineStr"/>
+      <c r="N98" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O98" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P98" s="4" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q98" s="4" t="inlineStr"/>
+      <c r="R98" s="4" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S98" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Denna sårbarhet, CVE-2026-43058, rör CBL-Mariner Linux och är relaterad till en fix för 'pass-by-value structs' som orsakar MSAN warnings. Det är en 'Important' sårbarhet med en medelhög riskprofil (CVSS:3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:H/A:H). Eftersom den är 'Important' och har en 'High' Impact på integritet (I:H) och tillgänglighet (A:H), bör den hanteras. Den senaste informationen indikerar att en patch har släppts eller att information om fixen är tillgänglig. För att mildra risken bör användare uppgradera till de senaste versionerna av CBL-Mariner. </t>
+        </is>
+      </c>
+      <c r="T98" s="4" t="inlineStr">
+        <is>
+          <t>Uppgradera till de senaste versionerna av CBL-Mariner Releases (se de senaste patcharna).</t>
+        </is>
+      </c>
+      <c r="U98" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V98" s="4" t="inlineStr"/>
+      <c r="W98" s="4" t="inlineStr"/>
+      <c r="X98" s="4" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" s="4" t="inlineStr">
         <is>
-          <t>CVE-2026-33846</t>
+          <t>CVE-2026-7598</t>
         </is>
       </c>
       <c r="B99" s="4" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-33846: Improper Handling of Length Parameter</t>
+          <t>Sårbarhetsanalys: CVE-2026-7598 (Integer Overflow)</t>
         </is>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr"/>
+      <c r="E99" s="4" t="n"/>
+      <c r="F99" s="4" t="inlineStr"/>
+      <c r="G99" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H99" s="4" t="inlineStr">
+        <is>
+          <t>PLANERAT (7 dagar)</t>
+        </is>
+      </c>
+      <c r="I99" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J99" s="4" t="inlineStr"/>
+      <c r="K99" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L99" s="4" t="inlineStr"/>
+      <c r="M99" s="4" t="inlineStr"/>
+      <c r="N99" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O99" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P99" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q99" s="4" t="inlineStr"/>
+      <c r="R99" s="4" t="inlineStr">
+        <is>
+          <t>libssh2</t>
+        </is>
+      </c>
+      <c r="S99" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-7598 är en sårbarhet av typen Integer Overflow/Wraparound som finns i biblioteket `libssh2` i funktionen `userauth_password`. Denna sårbarhet tillåter en angripare att potentiellt utnyttja en integer overflow under autentiseringsprocesser. Baserat på den tillgängliga informationen är sårbarheten klassad som 'Moderate' med en CVSS v3.1-poäng på 7.3, vilket indikerar en betydande men inte kritisk risk. Angreppet kan utföras på nätverksnivå (AV:N) utan användarinteraktion (UI:N).</t>
+        </is>
+      </c>
+      <c r="T99" s="4" t="inlineStr">
+        <is>
+          <t>Kontrollera de senaste versionerna av CBL-Mariner Releases för att se om en säkerhetsuppdatering har släppts. Eftersom informationen indikerar 'No Security Update' för vissa versioner, är det kritiskt att uppgradera till en version som specifikt adresserar denna sårbarhet. (Specifik patchinformation saknas i texten.)</t>
+        </is>
+      </c>
+      <c r="U99" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V99" s="4" t="inlineStr"/>
+      <c r="W99" s="4" t="inlineStr"/>
+      <c r="X99" s="4" t="inlineStr"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-43022</t>
+        </is>
+      </c>
+      <c r="B100" s="4" t="inlineStr">
+        <is>
+          <t>Analys av sårbarheten CVE-2026-43022</t>
+        </is>
+      </c>
+      <c r="C100" s="4" t="inlineStr">
+        <is>
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D100" s="4" t="inlineStr"/>
+      <c r="E100" s="4" t="n"/>
+      <c r="F100" s="4" t="inlineStr"/>
+      <c r="G100" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H100" s="4" t="inlineStr">
+        <is>
+          <t>PLANERAT (7 dagar)</t>
+        </is>
+      </c>
+      <c r="I100" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J100" s="4" t="inlineStr"/>
+      <c r="K100" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L100" s="4" t="inlineStr"/>
+      <c r="M100" s="4" t="inlineStr"/>
+      <c r="N100" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O100" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P100" s="4" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q100" s="4" t="inlineStr"/>
+      <c r="R100" s="4" t="inlineStr">
+        <is>
+          <t>Linux-kärnan (Bluetooth-stack)</t>
+        </is>
+      </c>
+      <c r="S100" s="4" t="inlineStr">
+        <is>
+          <t>Denna sårbarhet är kopplad till Linux-kärnan och berör specifikt Bluetooth-stacken (hci_sync: hci_cmd_sync_queue_once()). Den har en medelhög till hög riskprofil (beroende på den exakta CVSS-poängen som används, men den är listad i en kontext med andra allvarliga sårbarheter). Eftersom den är en kärnsårbarhet är den kritisk för alla system som använder den berörda Linux-kärnan. För att mildra risken måste en uppdatering av Linux-kärnan till en patchad version tillämpas.</t>
+        </is>
+      </c>
+      <c r="T100" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera Linux-kärnan till en version som fixar funktionen `hci_cmd_sync_queue_once()`.</t>
+        </is>
+      </c>
+      <c r="U100" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V100" s="4" t="inlineStr"/>
+      <c r="W100" s="4" t="inlineStr"/>
+      <c r="X100" s="4" t="inlineStr"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-41672</t>
+        </is>
+      </c>
+      <c r="B101" s="4" t="inlineStr">
+        <is>
+          <t>Analys av CVE-2026-41672: XML Injection</t>
+        </is>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr"/>
+      <c r="E101" s="4" t="n"/>
+      <c r="F101" s="4" t="inlineStr"/>
+      <c r="G101" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H101" s="4" t="inlineStr">
+        <is>
+          <t>PLANERAT (7 dagar)</t>
+        </is>
+      </c>
+      <c r="I101" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J101" s="4" t="inlineStr"/>
+      <c r="K101" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L101" s="4" t="inlineStr"/>
+      <c r="M101" s="4" t="inlineStr"/>
+      <c r="N101" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O101" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P101" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q101" s="4" t="inlineStr"/>
+      <c r="R101" s="4" t="inlineStr">
+        <is>
+          <t>GitHub_M</t>
+        </is>
+      </c>
+      <c r="S101" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-41672 är en XML Injection-sårbarhet som påverkar `xmldom` i GitHub. Den kan utnyttjas genom att skicka ovaliderad data som innehåller XML-konstruktioner, vilket kan leda till att angriparen exekverar godtycklig kod eller extraherar känslig information. Eftersom sårbarheten är av typen 'XML Injection' och påverkar en XML-parser, är det kritiskt att uppdatera biblioteket till en version som strikt validerar och sanerar all inkommande XML-data. Den mest effektiva åtgärden är att uppgradera till en patchad version. Om en omedelbar patch inte är tillgänglig, bör man överväga att stänga av eller begränsa funktionen som använder XML-parsing i den drabbade komponenten.</t>
+        </is>
+      </c>
+      <c r="T101" s="4" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U101" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V101" s="4" t="inlineStr"/>
+      <c r="W101" s="4" t="inlineStr"/>
+      <c r="X101" s="4" t="inlineStr"/>
+    </row>
+    <row r="102">
+      <c r="A102" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-31694</t>
+        </is>
+      </c>
+      <c r="B102" s="4" t="inlineStr">
+        <is>
+          <t>Sårbarhet i fuse: Oversized dirents i page cache</t>
+        </is>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr"/>
+      <c r="E102" s="4" t="n"/>
+      <c r="F102" s="4" t="inlineStr"/>
+      <c r="G102" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H102" s="4" t="inlineStr">
+        <is>
+          <t>PLANERAT (7 dagar)</t>
+        </is>
+      </c>
+      <c r="I102" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J102" s="4" t="inlineStr"/>
+      <c r="K102" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L102" s="4" t="inlineStr"/>
+      <c r="M102" s="4" t="inlineStr"/>
+      <c r="N102" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O102" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P102" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q102" s="4" t="inlineStr"/>
+      <c r="R102" s="4" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S102" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-31694 är en sårbarhet i filsystemet `fuse` som tillåter en angripare att skriva över minnesminne (heap overflow) genom att skicka överdimensionerade dirents (directory entries) till page cache. Detta kan leda till en högre nivå av konfidentialitets- (C:H) och tillgänglighetsförlust (A:H), och kan utnyttjas med låg ansträngning (AC:L) och låg behörighet (PR:L).</t>
+        </is>
+      </c>
+      <c r="T102" s="4" t="inlineStr">
+        <is>
+          <t>Ingen specifik workaround nämns i texten; uppdatering till en patchad version är nödvändig.</t>
+        </is>
+      </c>
+      <c r="U102" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V102" s="4" t="inlineStr"/>
+      <c r="W102" s="4" t="inlineStr"/>
+      <c r="X102" s="4" t="inlineStr"/>
+    </row>
+    <row r="103">
+      <c r="A103" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-42151</t>
+        </is>
+      </c>
+      <c r="B103" s="4" t="inlineStr">
+        <is>
+          <t>Analys av CVE-2026-42151: Exponering av känslig information i Prometheus</t>
+        </is>
+      </c>
+      <c r="C103" s="4" t="inlineStr">
+        <is>
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D103" s="4" t="inlineStr"/>
+      <c r="E103" s="4" t="n"/>
+      <c r="F103" s="4" t="inlineStr"/>
+      <c r="G103" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H103" s="4" t="inlineStr">
+        <is>
+          <t>PLANERAT (7 dagar)</t>
+        </is>
+      </c>
+      <c r="I103" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J103" s="4" t="inlineStr"/>
+      <c r="K103" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L103" s="4" t="inlineStr"/>
+      <c r="M103" s="4" t="inlineStr"/>
+      <c r="N103" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O103" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P103" s="4" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q103" s="4" t="inlineStr"/>
+      <c r="R103" s="4" t="inlineStr">
+        <is>
+          <t>Prometheus</t>
+        </is>
+      </c>
+      <c r="S103" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-42151 är en sårbarhet som innebär att känslig information kan exponeras för en oauktoriserad aktör. Sårbarheten finns i Prometheus och beror på att en konfigurations-API exponerar en OAuth client secret. Detta är en allvarlig sårbarhet eftersom en angripare som kan nå denna API-endpoint kan stjäla en kritisk hemlighet som kan användas för att kompromettera andra delar av systemet. Eftersom sårbarheten är av typen 'Exposure of Sensitive Information', bör omedelbara åtgärder vidtas för att begränsa åtkomsten till den berörda API:n.</t>
+        </is>
+      </c>
+      <c r="T103" s="4" t="inlineStr">
+        <is>
+          <t>Begränsa åtkomsten till konfigurations-API:n för att förhindra att OAuth client secret exponeras. Applicera den senaste versionen av Prometheus som adresserar denna sårbarhet.</t>
+        </is>
+      </c>
+      <c r="U103" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V103" s="4" t="inlineStr"/>
+      <c r="W103" s="4" t="inlineStr"/>
+      <c r="X103" s="4" t="inlineStr"/>
+    </row>
+    <row r="104">
+      <c r="A104" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-41673</t>
+        </is>
+      </c>
+      <c r="B104" s="4" t="inlineStr">
+        <is>
+          <t>Analys av CVE-2026-41673: XML-deserialiserings-DoS</t>
+        </is>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D99" s="4" t="n">
-[...2 lines deleted...]
-      <c r="E99" s="4" t="inlineStr">
+      <c r="D104" s="4" t="inlineStr"/>
+      <c r="E104" s="4" t="n"/>
+      <c r="F104" s="4" t="inlineStr"/>
+      <c r="G104" s="4" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H104" s="4" t="inlineStr">
         <is>
           <t>PLANERAT (7 dagar)</t>
         </is>
       </c>
-      <c r="F99" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G99" s="4" t="inlineStr">
+      <c r="I104" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J104" s="4" t="inlineStr"/>
+      <c r="K104" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L104" s="4" t="inlineStr"/>
+      <c r="M104" s="4" t="inlineStr"/>
+      <c r="N104" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O104" s="4" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P104" s="4" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H99" s="4" t="inlineStr">
-[...111 lines deleted...]
-      <c r="J101" t="inlineStr">
+      <c r="Q104" s="4" t="inlineStr"/>
+      <c r="R104" s="4" t="inlineStr">
+        <is>
+          <t>xmldom</t>
+        </is>
+      </c>
+      <c r="S104" s="4" t="inlineStr">
+        <is>
+          <t>CVE-2026-41673 är en sårbarhet i `xmldom` som tillåter en Denial of Service (DoS) genom okontrollerad rekursion vid XML-serialisering. Detta innebär att en angripare kan skicka en speciellt utformad XML-payload som får systemet att rekursivt bearbeta data tills det antingen kraschar eller blir extremt långsamt. Eftersom sårbarheten är kopplad till `xmldom` och beskrivs som 'Uncontrolled Recursion', är den troligen en allvarlig risk för applikationer som hanterar XML-data. CVSS-information saknas i utdraget, men sårbarheten är klassad som 'Important' (Viktigt), vilket indikerar att den bör åtgärdas snabbt. Att den är en DoS-sårbarhet innebär att målet är att störa tjänsten snarare än att stjäla data, men det kan ändå vara mycket allvarligt i kritiska system.</t>
+        </is>
+      </c>
+      <c r="T104" s="4" t="inlineStr">
         <is>
           <t>Applicera patch</t>
         </is>
       </c>
-      <c r="K101" t="inlineStr"/>
-[...152 lines deleted...]
-      <c r="K104" t="inlineStr"/>
+      <c r="U104" s="4" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V104" s="4" t="inlineStr"/>
+      <c r="W104" s="4" t="inlineStr"/>
+      <c r="X104" s="4" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>CVE-2026-32177</t>
+          <t>CVE-2026-42826</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-32177</t>
+          <t>Analys av CVE-2026-42826 (Azure DevOps)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D105" t="n">
-[...2 lines deleted...]
-      <c r="E105" t="inlineStr">
+      <c r="D105" t="inlineStr"/>
+      <c r="F105" t="inlineStr"/>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F105" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G105" t="inlineStr">
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr"/>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr"/>
+      <c r="M105" t="inlineStr"/>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O105" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P105" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H105" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J105" t="inlineStr">
+      <c r="Q105" t="inlineStr"/>
+      <c r="R105" t="inlineStr">
+        <is>
+          <t>Azure DevOps</t>
+        </is>
+      </c>
+      <c r="S105" t="inlineStr">
+        <is>
+          <t>CVE-2026-42826 är en allvarlig sårbarhet i Azure DevOps som tillåter en oauktoriserad angripare att avslöja information över ett nätverk. Enligt källmaterialet har Microsoft redan fullständigt mildrat denna sårbarhet, och det finns inga åtgärder som användare behöver vidta. Detta minskar omedelbart risken för användare som använder tjänsten.</t>
+        </is>
+      </c>
+      <c r="T105" t="inlineStr">
         <is>
           <t>Applicera patch</t>
         </is>
       </c>
-      <c r="K105" t="inlineStr"/>
+      <c r="U105" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V105" t="inlineStr"/>
+      <c r="W105" t="inlineStr"/>
+      <c r="X105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>CVE-2026-43195</t>
+          <t>CVE-2026-41089</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Sårbarhet i AMDGPU-drivrutin (CVE-2026-43195)</t>
+          <t>Analys av CVE-2026-41089: Netlogon RCE</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E106" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr"/>
+      <c r="F106" t="inlineStr"/>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F106" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>CVE-2026-43195 är en sårbarhet i hanteringen av användkönstorleksbegränsningar i AMDGPU-drivrutinen. Den klassificeras som 'Moderate' och har en CVSS v3.1-poäng på 7.1. Sårbarheten tillåter en angripare med låg fysisk tillgång (AV:L) och låg komplexitet (AC:L) att orsaka en Confidentiality (C:N), Integrity (I:H) och Availability (A:H) påverkan. Detta indikerar att en angripare kan manipulera systemets integritet och tillgänglighet, men inte nödvändigtvis konfidentialiteten. En patch rekommenderas starkt.</t>
-[...2 lines deleted...]
-      <c r="J106" t="inlineStr">
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr"/>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L106" t="inlineStr"/>
+      <c r="M106" t="inlineStr"/>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O106" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P106" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q106" t="inlineStr"/>
+      <c r="R106" t="inlineStr">
+        <is>
+          <t>Windows Netlogon</t>
+        </is>
+      </c>
+      <c r="S106" t="inlineStr">
+        <is>
+          <t>CVE-2026-41089 är en allvarlig sårbarhet i Windows Netlogon som tillåter en fjärrutförande av kod (RCE) via ett nätverk. En angripare behöver inte ha någon form av autentisering (AV:N) och kan utnyttja den över nätverket (UI:N). Med ett CVSS-betyg på 9.8 (Högsta) och en attackvektor som är 'N' (Network) är detta en mycket kritisk sårbarhet som bör prioriteras för patchning. Den påverkar Windows Netlogon-komponenten.</t>
+        </is>
+      </c>
+      <c r="T106" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K106" t="inlineStr"/>
+      <c r="U106" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V106" t="inlineStr"/>
+      <c r="W106" t="inlineStr"/>
+      <c r="X106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>CVE-2026-31707</t>
+          <t>CVE-2026-31718</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-31707 (ksmbd)</t>
+          <t>Analys av CVE-2026-31718: Use-After-Free i ksmbd</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D107" t="n">
-[...2 lines deleted...]
-      <c r="E107" t="inlineStr">
+      <c r="D107" t="inlineStr"/>
+      <c r="F107" t="inlineStr"/>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F107" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G107" t="inlineStr">
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr"/>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L107" t="inlineStr"/>
+      <c r="M107" t="inlineStr"/>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O107" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P107" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
-      <c r="H107" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K107" t="inlineStr"/>
+      <c r="Q107" t="inlineStr"/>
+      <c r="R107" t="inlineStr">
+        <is>
+          <t>ksmbd</t>
+        </is>
+      </c>
+      <c r="S107" t="inlineStr">
+        <is>
+          <t>CVE-2026-31718 är en allvarlig sårbarhet (CVSS 9.8) av typen Use-After-Free som påverkar ksmbd-komponenten. Denna sårbarhet kan potentiellt tillåta en fjärrutförande av kod (RCE) om en angripare kan utnyttja den i en nätverkskontext. Eftersom den har en hög CVSS-poäng och en avancerad attackvektor (AV:N), bör omedelbara åtgärder vidtas. Fixen är tillgänglig i de senaste versionerna av ksmbd.</t>
+        </is>
+      </c>
+      <c r="T107" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppgradera ksmbd till den senaste versionen som adresserar sårbarheten).</t>
+        </is>
+      </c>
+      <c r="U107" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V107" t="inlineStr"/>
+      <c r="W107" t="inlineStr"/>
+      <c r="X107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>CVE-2026-40401</t>
+          <t>CVE-2026-42833</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40401: Windows TCP/IP Denial of Service</t>
+          <t>Sårbarhetsanalys av CVE-2026-42833</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E108" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr"/>
+      <c r="F108" t="inlineStr"/>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F108" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G108" t="inlineStr">
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr"/>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L108" t="inlineStr"/>
+      <c r="M108" t="inlineStr"/>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O108" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P108" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H108" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J108" t="inlineStr">
+      <c r="Q108" t="inlineStr"/>
+      <c r="R108" t="inlineStr">
+        <is>
+          <t>Microsoft Dynamics 365 (on-premises)</t>
+        </is>
+      </c>
+      <c r="S108" t="inlineStr">
+        <is>
+          <t>CVE-2026-42833 är en allvarlig sårbarhet i Microsoft Dynamics 365 (on-premises). Den utnyttjar en deserialiseringsbrist i CRM-webgränssnittet. En framgångsrik exploatering kan leda till en omfattning (Scope)ändring (S:C), vilket indikerar att angriparen kan påverka systemkomponenter utanför det ursprungliga avgränsningsområdet. CVSS-poängen är 9.1 (Kritisk). Angreppet kräver ingen fysisk närvaro (AV:N) och en hög behörighet (PR:H). Även om CVSS-värderingen anger 'Exploitation Less Likely', är den höga poängen och den potentiella påverkan (C:H, I:H, A:H) mycket allvarlig. Den primära rekommendationen är att omedelbart patcha systemet.</t>
+        </is>
+      </c>
+      <c r="T108" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K108" t="inlineStr"/>
+      <c r="U108" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V108" t="inlineStr"/>
+      <c r="W108" t="inlineStr"/>
+      <c r="X108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>CVE-2026-43228</t>
+          <t>CVE-2026-33109</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Sårbarhet i hfs-filsystemet (CVE-2026-43228)</t>
+          <t>Analys av CVE-2026-33109: Azure Managed Instance for Apache Cassandra</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D109" t="n">
-[...2 lines deleted...]
-      <c r="E109" t="inlineStr">
+      <c r="D109" t="inlineStr"/>
+      <c r="F109" t="inlineStr"/>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F109" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>CVE-2026-43228 är en sårbarhet som rör hanteringen av CNID-räkningar i hfs-filsystemet. Den har en medelhög riskprofil (CVSS 7.1) med en attackvektor (AV:L) och en svårighetsgrad (AC:L). Den kan leda till hög integritetsförlust (I:H) och hög tillgänglighetsförlust (A:H), vilket indikerar att en angripare kan orsaka betydande systemstörningar och dataförlust. Sårbarheten är specifik för Mariner Linux-miljöer som använder hfs-filsystemet.</t>
-[...7 lines deleted...]
-      <c r="K109" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr"/>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L109" t="inlineStr"/>
+      <c r="M109" t="inlineStr"/>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O109" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P109" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q109" t="inlineStr"/>
+      <c r="R109" t="inlineStr">
+        <is>
+          <t>Azure Managed Instance for Apache Cassandra</t>
+        </is>
+      </c>
+      <c r="S109" t="inlineStr">
+        <is>
+          <t>CVE-2026-33109 är en allvarlig sårbarhet (CVSS 9.9) som påverkar Azure Managed Instance for Apache Cassandra. Den tillåter en auktoriserad angripare att exekvera kod över nätverket (RCE) med hög konfidentialitet, integritet och tillgänglighet. Eftersom sårbarheten är i en molntjänst som hanteras av Microsoft, har Microsoft redan mitigerat den, och det finns inga åtgärder som krävs från användaren.</t>
+        </is>
+      </c>
+      <c r="T109" t="inlineStr">
+        <is>
+          <t>Applicera patch (Sårbarheten är redan mitigerad av Microsoft. Inga åtgärder krävs från användaren.)</t>
+        </is>
+      </c>
+      <c r="U109" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V109" t="inlineStr"/>
+      <c r="W109" t="inlineStr"/>
+      <c r="X109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>CVE-2026-43219</t>
+          <t>CVE-2026-31705</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Sårbarhet i net: cpsw_new i Mariner Linux</t>
+          <t>Sårbarhet i ksmbd (SMB) på Mariner Linux</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E110" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr"/>
+      <c r="F110" t="inlineStr"/>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F110" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>CVE-2026-43219 beskriver en potentiell sårbarhet i net: cpsw_new i Mariner Linux, relaterad till felaktig avregistrering av ett nätverksgränssnitt (netdev). Detta är en 'Important' sårbarhet med en CVSS-poäng på 7.1. Den kan utnyttjas på en låg nivå (AV:L) och kräver ingen användarinteraktion (UI:N). Den potentiella konsekvensen är en hög konfidentialitetsförlust (C:H).</t>
-[...2 lines deleted...]
-      <c r="J110" t="inlineStr">
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr"/>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L110" t="inlineStr"/>
+      <c r="M110" t="inlineStr"/>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O110" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P110" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q110" t="inlineStr"/>
+      <c r="R110" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S110" t="inlineStr">
+        <is>
+          <t>CVE-2026-31705 är en kritisk sårbarhet i ksmbd (SMB-protokollet) på Mariner Linux. Den utnyttjar en buffertöverflödes- eller skrivfel (out-of-bounds write) i funktionen smb2_get_ea(), vilket tillåter en angripare att exekvera kod eller orsaka systemkrasch. Eftersom CVSS-poängen är 9.8 och angreppsvektorn är N (Network) och angreppkomplexiteten är L (Low), utgör detta ett mycket allvarligt hot som kan utnyttjas på distans utan autentisering. Det är kritiskt att uppdatera systemet omedelbart.</t>
+        </is>
+      </c>
+      <c r="T110" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K110" t="inlineStr"/>
+      <c r="U110" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V110" t="inlineStr"/>
+      <c r="W110" t="inlineStr"/>
+      <c r="X110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>CVE-2026-33839</t>
+          <t>CVE-2026-41096</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-33839 (Windows Win32K - GRFX)</t>
+          <t>Analys av CVE-2026-41096: DNS Remote Code Execution</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E111" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr"/>
+      <c r="F111" t="inlineStr"/>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F111" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G111" t="inlineStr">
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr"/>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L111" t="inlineStr"/>
+      <c r="M111" t="inlineStr"/>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O111" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P111" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H111" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K111" t="inlineStr"/>
+      <c r="Q111" t="inlineStr"/>
+      <c r="R111" t="inlineStr">
+        <is>
+          <t>Microsoft Windows DNS</t>
+        </is>
+      </c>
+      <c r="S111" t="inlineStr">
+        <is>
+          <t>CVE-2026-41096 är en allvarlig sårbarhet i Microsoft Windows DNS-tjänsten. Den tillåter en fjärrattackerare att exekvera kod över nätverket genom att skicka ett specialutformat DNS-svar till ett sårbart Windows-system. Med ett CVSS-betyg på 9.8 (AV:N, AC:L, PR:N, UI:N) indikerar detta en hög risk, då attacken kan utnyttjas utan autentisering, från nätverket och kräver minimala förutsättningar. Även om exploateringen bedöms som 'Unlikely' i källtexten, är den tekniska potentialen för en noll-dagsattack mycket hög.</t>
+        </is>
+      </c>
+      <c r="T111" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U111" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V111" t="inlineStr"/>
+      <c r="W111" t="inlineStr"/>
+      <c r="X111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>CVE-2026-34338</t>
+          <t>CVE-2026-42823</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-34338: Windows Telephony Service</t>
+          <t>Sårbarhet i Azure Logic Apps (CVE-2026-42823)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E112" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr"/>
+      <c r="F112" t="inlineStr"/>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F112" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G112" t="inlineStr">
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr"/>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L112" t="inlineStr"/>
+      <c r="M112" t="inlineStr"/>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O112" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P112" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H112" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K112" t="inlineStr"/>
+      <c r="Q112" t="inlineStr"/>
+      <c r="R112" t="inlineStr">
+        <is>
+          <t>Azure Logic Apps</t>
+        </is>
+      </c>
+      <c r="S112" t="inlineStr">
+        <is>
+          <t>Denna sårbarhet i Azure Logic Apps har ett högt CVSS-betyg (9.9) och representerar en allvarlig risk. Den kan utnyttjas på nätverksnivå (AV:N) utan autentisering (PR:L) och kräver ingen användarinteraktion (UI:N). Attacken påverkar konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H), vilket indikerar en fullständig kompromiss av systemet. Även om exploateringen bedöms vara 'Less Likely' i den tillhandahållna texten, är den höga riskprofilen (CVSS 9.9) och de allvarliga konsekvenserna (H/H/H) kritiska. Det rekommenderas att omedelbart tillämpa tillgängliga patchar.</t>
+        </is>
+      </c>
+      <c r="T112" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U112" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V112" t="inlineStr"/>
+      <c r="W112" t="inlineStr"/>
+      <c r="X112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>CVE-2026-43083</t>
+          <t>CVE-2026-35439</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43083 (ioam6)</t>
+          <t>Analys av CVE-2026-35439: SharePoint Remote Code Execution</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E113" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr"/>
+      <c r="F113" t="inlineStr"/>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F113" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>CVE-2026-43083 är en sårbarhet i kärnmodulen `ioam6` i Linux-kärnan. Den beskrivs som en 'OOB and missing lock' (Out-of-Bounds och saknat lås), vilket indikerar en potentiell race condition eller minneshanteringsfel. Detta kan leda till att en angripare kan utöva en Denial of Service (DoS) eller, beroende på kontexten, potentiellt exekvera godtyck kod (RCE). Sårbarheten är klassad som 'Moderate' med en CVSS v3.1-poäng på 7.0, vilket indikerar en betydande risk. Eftersom den påverkar kärnan är den allvarlig, men den höga komplexiteten (AC:H) och de låga kraven på privilegium (PR:L) gör att den kan utnyttjas av en lokal angripare. Patchen är tillgänglig i de nämnda versionerna av Linux-kärnan.</t>
-[...7 lines deleted...]
-      <c r="K113" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr"/>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L113" t="inlineStr"/>
+      <c r="M113" t="inlineStr"/>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O113" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P113" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q113" t="inlineStr"/>
+      <c r="R113" t="inlineStr">
+        <is>
+          <t>Microsoft Office SharePoint</t>
+        </is>
+      </c>
+      <c r="S113" t="inlineStr">
+        <is>
+          <t>CVE-2026-35439 är en allvarlig sårbarhet i Microsoft Office SharePoint som tillåter en angripare att exekvera godtycklig kod på SharePoint-servern. Angreppet kräver att angriparen är autentiserad som minst en Site Owner, men kan utnyttjas i ett nätverksbaserat angrepp. CVSS-poängen indikerar hög konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H).</t>
+        </is>
+      </c>
+      <c r="T113" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U113" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V113" t="inlineStr"/>
+      <c r="W113" t="inlineStr"/>
+      <c r="X113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>CVE-2026-41107</t>
+          <t>CVE-2026-40402</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Sårbarhet i Microsoft Edge (Chromium-based)</t>
+          <t>Analys av CVE-2026-40402 (Windows Hyper-V)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E114" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr"/>
+      <c r="F114" t="inlineStr"/>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F114" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G114" t="inlineStr">
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr"/>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L114" t="inlineStr"/>
+      <c r="M114" t="inlineStr"/>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O114" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P114" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H114" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K114" t="inlineStr"/>
+      <c r="Q114" t="inlineStr"/>
+      <c r="R114" t="inlineStr">
+        <is>
+          <t>Windows Hyper-V</t>
+        </is>
+      </c>
+      <c r="S114" t="inlineStr">
+        <is>
+          <t>CVE-2026-40402 är en allvarlig sårbarhet i Windows Hyper-V, med ett CVSS-betyg på 9.3. Denna sårbarhet tillåter en angripare att utnyttja en svaghet i Hyper-V-miljön, vilket kan leda till hög konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H) för en angripare som redan har en viss nivå av åtkomst (AV:L). Eftersom sårbarheten påverkar Hyper-V-miljön, är det kritiskt att uppdatera systemet omedelbart. Angreppet kan potentiellt leda till en omfattande kompromettering av värdmaskinen.</t>
+        </is>
+      </c>
+      <c r="T114" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U114" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V114" t="inlineStr"/>
+      <c r="W114" t="inlineStr"/>
+      <c r="X114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>CVE-2026-31697</t>
+          <t>CVE-2026-31717</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-31697</t>
+          <t>Sårbarhetsanalys av CVE-2026-31717 (ksmbd)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D115" t="n">
-[...2 lines deleted...]
-      <c r="E115" t="inlineStr">
+      <c r="D115" t="inlineStr"/>
+      <c r="F115" t="inlineStr"/>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F115" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>CVE-2026-31697 är en sårbarhet som rör hanteringen av kryptografiska certifikat (specifikt relaterat till PSP-kommandon) i Mariner Linux. Sårbarheten kan utnyttjas via nätverket (AV:N) och har en medelhög till hög konsekvens (CVSS 7.1). Den kräver ingen användarinteraktion (UI:N).</t>
-[...7 lines deleted...]
-      <c r="K115" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr"/>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr"/>
+      <c r="M115" t="inlineStr"/>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O115" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P115" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q115" t="inlineStr"/>
+      <c r="R115" t="inlineStr">
+        <is>
+          <t>ksmbd</t>
+        </is>
+      </c>
+      <c r="S115" t="inlineStr">
+        <is>
+          <t>CVE-2026-31717 är en sårbarhet i ksmbd, som tillåter en angripare att validera ägaren av en 'durable handle' vid återanslutning. Detta är en allvarlig sårbarhet (CVSS: 9.8) som kan utnyttjas på nätverksnivå (AV:N) utan användarinteraktion (UI:N), vilket innebär att den är mycket allvarlig. För att mildra risken måste systemet uppdateras till en patchad version.</t>
+        </is>
+      </c>
+      <c r="T115" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U115" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V115" t="inlineStr"/>
+      <c r="W115" t="inlineStr"/>
+      <c r="X115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>CVE-2026-43274</t>
+          <t>CVE-2026-34332</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-43274</t>
+          <t>Analys av CVE-2026-34332: Windows Kernel-Mode Drivers</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E116" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr"/>
+      <c r="F116" t="inlineStr"/>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F116" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>CVE-2026-43274 är en sårbarhet i mchp-ipc-sbi-komponenten i Linux-kärnan. Den kan utnyttjas via en buffertöverskridning (out-of-bounds access) i funktionen `mchp_ipc_get_cluster_aggr_irq()`. Sårbarheten har en måttlig svårighetsgrad (Moderate) och har en CVSS-poäng på 7.1, vilket indikerar en högre risk än vad som framgår av den initiala kategoriseringen. Attackvektorn är Låg (L) och den kräver ingen användarinteraktion (UI:N).</t>
-[...7 lines deleted...]
-      <c r="K116" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr"/>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L116" t="inlineStr"/>
+      <c r="M116" t="inlineStr"/>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O116" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P116" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q116" t="inlineStr"/>
+      <c r="R116" t="inlineStr">
+        <is>
+          <t>Windows Kernel-Mode Drivers</t>
+        </is>
+      </c>
+      <c r="S116" t="inlineStr">
+        <is>
+          <t>CVE-2026-34332 är en sårbarhet som påverkar Windows Kernel-Mode Drivers. Enligt CVSS-värderingarna har den en Attack Vector (AV) på 'N' (Network) och en User Interaction (UI) på 'R' (Required), vilket indikerar att den kan utnyttjas över nätverket men kräver viss interaktion. Den har en hög konfidentialitets (C:H), integritets (I:H) och tillgänglighets (A:H) påverkan. Även om CVSS-värderingen är hög (8.0), bedöms exploateringen som 'Unlikely' (Osannolik). Denna sårbarhet är kritisk eftersom den påverkar kärnmoderare och kan leda till full systemkontroll.</t>
+        </is>
+      </c>
+      <c r="T116" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U116" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V116" t="inlineStr"/>
+      <c r="W116" t="inlineStr"/>
+      <c r="X116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>CVE-2026-43199</t>
+          <t>CVE-2026-41094</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43199 (net/mlx5e)</t>
+          <t>Analys av CVE-2026-41094: Data Formulator RCE</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E117" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr"/>
+      <c r="F117" t="inlineStr"/>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F117" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>CVE-2026-43199 är en sårbarhet som påverkar net/mlx5e-modulen, specifikt relaterad till att fixa 'scheduling while atomic' i IPsec MAC address query. Detta är en kärnsårbarhet i Linux-kärnan som kan utnyttjas för att orsaka en krasch (denial of service) eller potentiellt högre skada beroende på kontexten. Sårbarheten har en medelhög CVSS-poäng (7.0) och kräver en låg fysisk vektor (AV:L) och hög komplexitet (AC:H), vilket indikerar att den kan vara svår att utnyttja men har en hög påverkan (C:H/I:H/A:H).</t>
-[...7 lines deleted...]
-      <c r="K117" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr"/>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr"/>
+      <c r="M117" t="inlineStr"/>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O117" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P117" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q117" t="inlineStr"/>
+      <c r="R117" t="inlineStr">
+        <is>
+          <t>Microsoft Data Formulator</t>
+        </is>
+      </c>
+      <c r="S117" t="inlineStr">
+        <is>
+          <t>CVE-2026-41094 är en allvarlig sårbarhet i Microsoft Data Formulator som tillåter en fjärrutförande av kod (RCE) via nätverket. Med en CVSS-poäng på 8.8 och en attackvektor (AV) på 'N' (Network) och en komplexitet (AC) på 'L' (Low), utgör detta ett betydande hot. Även om CVSS-värderingen indikerar att exploateringen är 'Less Likely', bör organisationer agera snabbt. Den primära rekommendationen är att omedelbart tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
+        </is>
+      </c>
+      <c r="T117" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U117" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V117" t="inlineStr"/>
+      <c r="W117" t="inlineStr"/>
+      <c r="X117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>CVE-2026-40410</t>
+          <t>CVE-2026-23918</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40410: SMB Client Privilege Escalation</t>
+          <t>Analys av CVE-2026-23918: Double Free i Apache HTTP Server</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D118" t="n">
-[...2 lines deleted...]
-      <c r="E118" t="inlineStr">
+      <c r="D118" t="inlineStr"/>
+      <c r="F118" t="inlineStr"/>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F118" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>CVE-2026-40410 är en sårbarhet i Windows SMB Client som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Local Privilege Escalation). CVSS-värdet (7.0) indikerar en betydande risk. Även om attackkomplexiteten är hög (AC:H) och exploateringen beskrivs som 'Less Likely', är det kritiskt att patcha systemet omedelbart. Sårbarheten påverkar Windows SMB Client och kräver att angriparen redan har någon form av auktorisering på systemet.</t>
-[...7 lines deleted...]
-      <c r="K118" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr"/>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L118" t="inlineStr"/>
+      <c r="M118" t="inlineStr"/>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O118" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P118" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q118" t="inlineStr"/>
+      <c r="R118" t="inlineStr">
+        <is>
+          <t>Apache HTTP Server</t>
+        </is>
+      </c>
+      <c r="S118" t="inlineStr">
+        <is>
+          <t>CVE-2026-23918 är en allvarlig sårbarhet i Apache HTTP Server:s http2-modul. Den utnyttjar en 'Double Free'-bugg, vilket kan leda till en potentiell Remote Code Execution (RCE). Sårbarheten har ett högt CVSS-betyg (8.8) och kan utnyttjas via nätverket (AV:N) utan användarinteraktion (UI:N).</t>
+        </is>
+      </c>
+      <c r="T118" t="inlineStr">
+        <is>
+          <t>Uppgradera till en patchad version av Apache HTTP Server. Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U118" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V118" t="inlineStr"/>
+      <c r="W118" t="inlineStr"/>
+      <c r="X118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>CVE-2026-43500</t>
+          <t>CVE-2026-40370</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Sårbarhet i rxrpc (CVE-2026-43500)</t>
+          <t>Analys av CVE-2026-40370 i SQL Server</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E119" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr"/>
+      <c r="F119" t="inlineStr"/>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F119" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>CVE-2026-43500 är en sårbarhet i rxrpc-komponenten som kan leda till att data/svars-paket inte delas upp korrekt när paged fragments är närvarande. Detta kan utnyttjas för att läcka data eller orsaka avbrott. Sårbarheten bedöms som 'Important' med en CVSS-poäng som indikerar hög konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H) vid användarinteraktion (UI:N) och utan behörighet (PR:L).</t>
-[...7 lines deleted...]
-      <c r="K119" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr"/>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L119" t="inlineStr"/>
+      <c r="M119" t="inlineStr"/>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O119" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P119" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q119" t="inlineStr"/>
+      <c r="R119" t="inlineStr">
+        <is>
+          <t>SQL Server</t>
+        </is>
+      </c>
+      <c r="S119" t="inlineStr">
+        <is>
+          <t>CVE-2026-40370 är en allvarlig sårbarhet i SQL Server med ett högt betyg på 8.8 (CVSS 3.1). Den kan utnyttjas på nätverksnivå (AV:N) och kräver låg komplexitet (AC:L). Sårbarheten tillåter en angripare att få hög konfidentialitet, integritet och tillgänglighet (C:H/I:H/A:H), vilket indikerar en potentiell fullständig kompromettering av databasen. Även om exploateringen bedöms vara 'Less Likely', är risken hög och omedelbar patchning rekommenderas.</t>
+        </is>
+      </c>
+      <c r="T119" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U119" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V119" t="inlineStr"/>
+      <c r="W119" t="inlineStr"/>
+      <c r="X119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>CVE-2026-43176</t>
+          <t>CVE-2026-40420</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys för CVE-2026-43176 (rtw89)</t>
+          <t>Analys av CVE-2026-40420 (Microsoft Office Click-To-Run)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D120" t="n">
-[...2 lines deleted...]
-      <c r="E120" t="inlineStr">
+      <c r="D120" t="inlineStr"/>
+      <c r="F120" t="inlineStr"/>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F120" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>CVE-2026-43176 är en sårbarhet som påverkar drivrutinen `rtw89` (wifi) i Mariner Linux. Den upptäcks i funktionen `pci: validate release report content before using for RTL8922DE`. Sårbarheten har en medelhög CVSS-poäng (7.0) och kan utnyttjas på lokalt nätverk (AV:L) utan användarinteraktion (UI:N). Den kan leda till Confidentiality (C:H), Integrity (I:H) och Availability (A:H) hot. För att mildra risken rekommenderas uppdatering av drivrutinen/operativsystemet.</t>
-[...7 lines deleted...]
-      <c r="K120" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr"/>
+      <c r="K120" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L120" t="inlineStr"/>
+      <c r="M120" t="inlineStr"/>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O120" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P120" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q120" t="inlineStr"/>
+      <c r="R120" t="inlineStr">
+        <is>
+          <t>Microsoft Office Click-To-Run</t>
+        </is>
+      </c>
+      <c r="S120" t="inlineStr">
+        <is>
+          <t>CVE-2026-40420 är en allvarlig sårbarhet i Microsoft Office Click-To-Run. Den har ett högt CVSS-betyg på 8.8 och kan utnyttjas med låga krav på angreppsvektor (AV:L), komplexitet (AC:L) och privilegier (PR:L). Den kan leda till en scope change (S:C), vilket indikerar att en framgångsrik exploatering kan leda till ett sandbox-escape. Detta innebär att angriparen kan uppnå en betydande nivå av systemkontroll. Även om CVSS-betyget indikerar att exploateringen är 'Less Likely', är det kritiskt att patcha omedelbart.</t>
+        </is>
+      </c>
+      <c r="T120" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U120" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V120" t="inlineStr"/>
+      <c r="W120" t="inlineStr"/>
+      <c r="X120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>CVE-2026-43331</t>
+          <t>CVE-2026-40415</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-43331</t>
+          <t>Analys av CVE-2026-40415: Windows TCP/IP sårbarhet</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E121" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr"/>
+      <c r="F121" t="inlineStr"/>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F121" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>CVE-2026-43331 är en kärnsårbarhet i Linux-kärnan som rör funktionen `x86/kexec: Disable KCOV instrumentation after load_segments()`. Denna sårbarhet har en hög CVSS-poäng (7.0) och kan utnyttjas med låga privilegier (PR:L) och kräver en lokal angripare (AV:L). Den påverkar system som använder Mariner Linux, vilket indikerar att det är en kärnrelaterad bugg. För att mitigera risken rekommenderas uppdatering till de senaste versionerna av Linux-kärnan.</t>
-[...7 lines deleted...]
-      <c r="K121" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr"/>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L121" t="inlineStr"/>
+      <c r="M121" t="inlineStr"/>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O121" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P121" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q121" t="inlineStr"/>
+      <c r="R121" t="inlineStr">
+        <is>
+          <t>Windows TCP/IP</t>
+        </is>
+      </c>
+      <c r="S121" t="inlineStr">
+        <is>
+          <t>CVE-2026-40415 är en allvarlig sårbarhet i Windows TCP/IP-stacken med ett högt CVSS-betyg (8.1). Den utgör en Remote Code Execution (RCE) risk, vilket innebär att en angripare kan exekvera godtycklig kod på ett drabbat system. Sårbarheten kan utnyttjas utan användarinteraktion (AV:N, UI:N) och kräver ingen privilegiering (PR:N). Den mest allvarliga aspekten är att den kräver en hög grad av systemkonfiguration (AC:H) för att utnyttjas, vilket gör den svårare att exploatera i praktiken. Det rekommenderas starkt att omedelbart patcha systemet.</t>
+        </is>
+      </c>
+      <c r="T121" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U121" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V121" t="inlineStr"/>
+      <c r="W121" t="inlineStr"/>
+      <c r="X121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>CVE-2026-35433</t>
+          <t>CVE-2026-32207</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-35433 i .NET</t>
+          <t>Analys av CVE-2026-32207 i Azure Machine Learning</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D122" t="n">
-[...2 lines deleted...]
-      <c r="E122" t="inlineStr">
+      <c r="D122" t="inlineStr"/>
+      <c r="F122" t="inlineStr"/>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F122" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G122" t="inlineStr">
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr"/>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L122" t="inlineStr"/>
+      <c r="M122" t="inlineStr"/>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O122" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P122" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H122" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K122" t="inlineStr"/>
+      <c r="Q122" t="inlineStr"/>
+      <c r="R122" t="inlineStr">
+        <is>
+          <t>Azure Machine Learning</t>
+        </is>
+      </c>
+      <c r="S122" t="inlineStr">
+        <is>
+          <t>CVE-2026-32207 är en sårbarhet i Azure Machine Learning som tillåter en oauktoriserad angripare att utföra spoofing över ett nätverk. Sårbarheten har en hög CVSS-poäng på 8.8 och utgör en betydande risk. Angreppet kräver ingen fysisk närvaro (AV:N) och kan utnyttjas när som helst (AC:L).</t>
+        </is>
+      </c>
+      <c r="T122" t="inlineStr">
+        <is>
+          <t>Ingen känd workaround nämns i texten, men den sista delen av texten indikerar att sårbarheten är fullständigt mitigerad av Microsoft, vilket är den bästa rekommendationen.</t>
+        </is>
+      </c>
+      <c r="U122" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V122" t="inlineStr"/>
+      <c r="W122" t="inlineStr"/>
+      <c r="X122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>CVE-2026-41101</t>
+          <t>CVE-2026-24072</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-41101 (Microsoft Office Word)</t>
+          <t>Analys av CVE-2026-24072: Privilege Escalation i Apache mod_rewrite</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E123" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr"/>
+      <c r="F123" t="inlineStr"/>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F123" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>CVE-2026-41101 är en sårbarhet i Microsoft Office Word. Baserat på CVSS-värdet (7.1) och de angreppsparametrar som listas (AV:L, AC:L, PR:L, UI:N, S:U, C:H, I:H, A:N), innebär det att sårbarheten kan utnyttjas lokalt (Local), kräver låga privilegier (Low) och att en användare inte behöver interagera med den (UI:N). Den tillåter en angripare att få hög konfidentialitet (C:H) och hög integritet (I:H), men ingen tillgänglighet (A:N).</t>
-[...2 lines deleted...]
-      <c r="J123" t="inlineStr">
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr"/>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L123" t="inlineStr"/>
+      <c r="M123" t="inlineStr"/>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O123" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P123" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q123" t="inlineStr"/>
+      <c r="R123" t="inlineStr">
+        <is>
+          <t>Apache HTTP Server (mod_rewrite)</t>
+        </is>
+      </c>
+      <c r="S123" t="inlineStr">
+        <is>
+          <t>CVE-2026-24072 är en sårbarhet i Apache HTTP Server:s mod_rewrite-modul. Den tillåter en höjning av privilegier (elevation of privileges) genom ett problem med felaktig hantering av behörigheter (Improper Privilege Management). En angripare kan utnyttja detta för att få högre behörigheter än vad som ursprungligen var avsett, vilket kan leda till allvarlig kompromettering av systemet. Sårbarheten har en hög CVSS-poäng (8.8) och indikerar att den är allvarlig.</t>
+        </is>
+      </c>
+      <c r="T123" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K123" t="inlineStr"/>
+      <c r="U123" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V123" t="inlineStr"/>
+      <c r="W123" t="inlineStr"/>
+      <c r="X123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>CVE-2026-43213</t>
+          <t>CVE-2026-34329</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys för CVE-2026-43213</t>
+          <t>Analys av CVE-2026-34329 (Windows Message Queuing)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D124" t="n">
-[...2 lines deleted...]
-      <c r="E124" t="inlineStr">
+      <c r="D124" t="inlineStr"/>
+      <c r="F124" t="inlineStr"/>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F124" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>CVE-2026-43213 är en sårbarhet som påverkar nätverksstacken (wifi: rtw89: pci) i CBL-Mariner Linux. Den har en medelhög svårighetsgrad (Moderate) med en CVSS v3.1-poäng på 7.0. Sårbarheten kan utnyttjas på en lokal nivå (AV:L) och kräver ingen användarinteraktion (UI:N). Den tillåter en hög konfidentialitets- (C:H) och integritetsförlust (I:H) samt en hög tillgänglighetsförlust (A:H).</t>
-[...7 lines deleted...]
-      <c r="K124" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr"/>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L124" t="inlineStr"/>
+      <c r="M124" t="inlineStr"/>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O124" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P124" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q124" t="inlineStr"/>
+      <c r="R124" t="inlineStr">
+        <is>
+          <t>Windows Message Queuing</t>
+        </is>
+      </c>
+      <c r="S124" t="inlineStr">
+        <is>
+          <t>CVE-2026-34329 är en sårbarhet i Windows Message Queuing (MSMQ) som leder till minneskorruption. Den kan utnyttjas för att köra godtycklig kod på ett drabbat system. CVSS-poängen indikerar att attackvektorn är 'Adjacent' (AV:A), vilket innebär att angriparen måste ha åtkomst till samma nätverkssegment som målsystemet. Även om CVSS-poängen är måttlig (8.8), är den allvarlig eftersom den tillåter hög konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H) för en lokal angripare. Det finns en patch tillgänglig.</t>
+        </is>
+      </c>
+      <c r="T124" t="inlineStr">
+        <is>
+          <t>Applicera den officiella patchen från Microsoft.</t>
+        </is>
+      </c>
+      <c r="U124" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V124" t="inlineStr"/>
+      <c r="W124" t="inlineStr"/>
+      <c r="X124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>CVE-2026-43267</t>
+          <t>CVE-2026-33110</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-43267 (rtw89)</t>
+          <t>Analys av CVE-2026-33110 i Microsoft SharePoint</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E125" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr"/>
+      <c r="F125" t="inlineStr"/>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F125" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>CVE-2026-43267 är en sårbarhet i drivrutinen `rtw89` (Wi-Fi-relaterad) i Mariner Linux. Den beskrivs som en fix för en potentiell noll-beacon-intervall i beacon-spårning. Sårbarheten bedöms som 'Important' med en CVSS v3.1-poäng på 7.0. Den har en hög komplexitet (AC:H) och påverkar konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H), vilket indikerar en allvarlig potentiell påverkan. Attackvektorn är Låg (AV:L), vilket innebär att en angripare behöver få låga privilegier för att utnyttja den. Eftersom den är en drivrutinsfix är det mest troliga att en patch är nödvändig.</t>
-[...7 lines deleted...]
-      <c r="K125" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr"/>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L125" t="inlineStr"/>
+      <c r="M125" t="inlineStr"/>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O125" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P125" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q125" t="inlineStr"/>
+      <c r="R125" t="inlineStr">
+        <is>
+          <t>Microsoft Office SharePoint</t>
+        </is>
+      </c>
+      <c r="S125" t="inlineStr">
+        <is>
+          <t>CVE-2026-33110 är en allvarlig sårbarhet i Microsoft Office SharePoint. Med ett CVSS-betyg på 8.8 och en hög påverkan på konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H) är den en kritisk risk. Attackvektorn (AV:N) indikerar att den kan utnyttjas över nätverket (fjärr), och låg komplexitet (AC:L) gör den relativt enkel att exploatera. Detta kräver omedelbar uppdatering.</t>
+        </is>
+      </c>
+      <c r="T125" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U125" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V125" t="inlineStr"/>
+      <c r="W125" t="inlineStr"/>
+      <c r="X125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>CVE-2026-43344</t>
+          <t>CVE-2026-35435</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys för CVE-2026-43344</t>
+          <t>Analys av CVE-2026-35435</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D126" t="n">
-[...2 lines deleted...]
-      <c r="E126" t="inlineStr">
+      <c r="D126" t="inlineStr"/>
+      <c r="F126" t="inlineStr"/>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F126" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>CVE-2026-43344 är en sårbarhet som rör funktionen `perf/x86/intel/uncore` i Linux-kärnan. Den har identifierats som en bugg i hanteringen av ID-initialisering och uppslagning. Sårbarheten har en medelhög CVSS-poäng (7.0) och kan utnyttjas lokalt (AV:L, PR:L). Den påverkar system som använder Mariner Linux. För att mildra risken rekommenderas uppdatering till de senaste patcharna.</t>
-[...7 lines deleted...]
-      <c r="K126" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr"/>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L126" t="inlineStr"/>
+      <c r="M126" t="inlineStr"/>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O126" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P126" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q126" t="inlineStr"/>
+      <c r="R126" t="inlineStr">
+        <is>
+          <t>Azure AI Foundry M365 published agents</t>
+        </is>
+      </c>
+      <c r="S126" t="inlineStr">
+        <is>
+          <t>CVE-2026-35435 är en sårbarhet som påverkar Azure AI Foundry M365 published agents. En angripare kan utnyttja denna sårbarhet för att få hög konfidentialitet (C:H) och hög integritet (I:N) på en begränsad yta (S:C). CVSS-poängen är 8.6, vilket indikerar ett högt riskvärde. Angreppet kan ske på nätverksnivå (AV:N) och kräver låg komplexitet (AC:L). Eftersom 'Exploitation More Likely' anges, bör omedelbara åtgärder vidtas. Texten indikerar dock att sårbarheten är fullständigt mitigerad av Microsoft och att inga åtgärder krävs från användarens sida.</t>
+        </is>
+      </c>
+      <c r="T126" t="inlineStr">
+        <is>
+          <t>Applicera patch (Sårbarheten är fullständigt mitigerad av Microsoft, inga åtgärder krävs).</t>
+        </is>
+      </c>
+      <c r="U126" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V126" t="inlineStr"/>
+      <c r="W126" t="inlineStr"/>
+      <c r="X126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>CVE-2026-40418</t>
+          <t>CVE-2026-43284</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40418: Privilege Escalation i Microsoft Office Click-To-Run</t>
+          <t>Analys av CVE-2026-43284 (xfrm: esp)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D127" t="n">
-[...2 lines deleted...]
-      <c r="E127" t="inlineStr">
+      <c r="D127" t="inlineStr"/>
+      <c r="F127" t="inlineStr"/>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F127" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>CVE-2026-40418 är en sårbarhet i Microsoft Office Click-To-Run som tillåter en auktoriserad angripare att höja sina lokala privilegier (Elevation of Privilege). Sårbarheten utnyttjar ett 'Use after free'-fel. Enligt CVSS-värderingen (CVSS:3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:H/I:H/A:H/E:U/RL:O/RC:C) är den tillgänglig lokalt (AV:L) och kräver låga privilegier (PR:L), vilket gör den potentiellt allvarlig. Det finns ingen information om en specifik workaround i texten, men den primära rekommendationen är att tillämpa en patch.</t>
-[...7 lines deleted...]
-      <c r="K127" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr"/>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L127" t="inlineStr"/>
+      <c r="M127" t="inlineStr"/>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O127" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P127" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q127" t="inlineStr"/>
+      <c r="R127" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S127" t="inlineStr">
+        <is>
+          <t>CVE-2026-43284 är en sårbarhet i xfrm: esp-modulen, som rör hanteringen av in-place dekryptering av delade skb-fragment. Denna sårbarhet har en medelhög till hög riskprofil (CVSS: 7.4, AV:L, AC:H, PR:L, UI:N, S:C, C:H, I:H, A:H). Den kan utnyttjas på en konfidentialitets-, integritets- och tillgänglighetsnivå (C:H, I:H, A:H) och kräver en låg fysisk åtkomst (AV:L) men en hög komplexitet (AC:H). Den påverkar system som använder Mariner Linux och är kopplad till VPN/kryptering-funktionalitet. En patch är nödvändig för att förhindra utnyttjande.</t>
+        </is>
+      </c>
+      <c r="T127" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppgradera till en version som hanterar 'avoid in-place decrypt on shared skb frags').</t>
+        </is>
+      </c>
+      <c r="U127" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V127" t="inlineStr"/>
+      <c r="W127" t="inlineStr"/>
+      <c r="X127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>CVE-2026-40369</t>
+          <t>CVE-2026-40413</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40369: Windows Kernel Privilege Escalation</t>
+          <t>Analys av CVE-2026-40413: Windows TCP/IP sårbarhet</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E128" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr"/>
+      <c r="F128" t="inlineStr"/>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F128" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G128" t="inlineStr">
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr"/>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L128" t="inlineStr"/>
+      <c r="M128" t="inlineStr"/>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O128" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P128" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H128" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K128" t="inlineStr"/>
+      <c r="Q128" t="inlineStr"/>
+      <c r="R128" t="inlineStr">
+        <is>
+          <t>Windows TCP/IP</t>
+        </is>
+      </c>
+      <c r="S128" t="inlineStr">
+        <is>
+          <t>CVE-2026-40413 är en sårbarhet i Windows TCP/IP-stacken. Den har en medelhög riskprofil (CVSS 7.4) och kan utnyttjas via nätverket (AV:A) utan att kräva autentisering (PR:N). Även om den för närvarande bedöms som 'Exploitation Less Likely', indikerar dess attackvektor att en angripare kan utnyttja den över nätverket. Det rekommenderas starkt att tillämpa de senaste säkerhetsuppdateringarna från Microsoft för att mitigera risken.</t>
+        </is>
+      </c>
+      <c r="T128" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U128" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V128" t="inlineStr"/>
+      <c r="W128" t="inlineStr"/>
+      <c r="X128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>CVE-2026-32170</t>
+          <t>CVE-2026-42893</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Sårbarhet i Windows Rich Text Edit Control (CVE-2026-32170)</t>
+          <t>Sårbarhetsanalys av CVE-2026-42893</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D129" t="n">
-[...2 lines deleted...]
-      <c r="E129" t="inlineStr">
+      <c r="D129" t="inlineStr"/>
+      <c r="F129" t="inlineStr"/>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F129" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G129" t="inlineStr">
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr"/>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L129" t="inlineStr"/>
+      <c r="M129" t="inlineStr"/>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O129" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P129" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H129" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K129" t="inlineStr"/>
+      <c r="Q129" t="inlineStr"/>
+      <c r="R129" t="inlineStr">
+        <is>
+          <t>M365 Copilot</t>
+        </is>
+      </c>
+      <c r="S129" t="inlineStr">
+        <is>
+          <t>CVE-2026-42893 är en sårbarhet som påverkar M365 Copilot. Den har ett medelhögt CVSS-betyg (7.4) och kan utnyttjas via nätverksåtkomst (AV:N). Även om CVSS-värderingen indikerar att exploateringen är 'Less Likely', är det kritiskt att uppdatera till den senaste versionen för att mildra risken. Det finns ingen omedelbar workaround specificerad i texten, men patchning är den rekommenderade åtgärden.</t>
+        </is>
+      </c>
+      <c r="T129" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U129" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V129" t="inlineStr"/>
+      <c r="W129" t="inlineStr"/>
+      <c r="X129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>CVE-2026-40374</t>
+          <t>CVE-2026-43869</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40374 i Power Automate</t>
+          <t>CVE-2026-43869: Felaktig validering av certifikat med värdmissmatchning</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D130" t="n">
-[...2 lines deleted...]
-      <c r="E130" t="inlineStr">
+      <c r="D130" t="inlineStr"/>
+      <c r="F130" t="inlineStr"/>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F130" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>CVE-2026-40374 är en sårbarhet i Power Automate som tillåter en auktoriserad angripare att läcka känslig information. Enligt CVSS-poängen (6.5) har sårbarheten en Attack Vector (AV) på Network (N), vilket innebär att den kan utnyttjas över nätverket, och en Confidentiality (C) på High (H). Detta indikerar en allvarlig risk för dataläckage för användare som har åtkomst till flöden med känsliga variabler. Det finns ingen omedelbar workaround specificerad i texten, men patchning är nödvändig.</t>
-[...7 lines deleted...]
-      <c r="K130" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr"/>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L130" t="inlineStr"/>
+      <c r="M130" t="inlineStr"/>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O130" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P130" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q130" t="inlineStr"/>
+      <c r="R130" t="inlineStr">
+        <is>
+          <t>Apache Thrift</t>
+        </is>
+      </c>
+      <c r="S130" t="inlineStr">
+        <is>
+          <t>Denna sårbarhet i Apache Thrift tillåter en angripare att utnyttja en felaktig validering av certifikat vid hostname-verifiering. Detta kan potentiellt leda till att en angripare etablerar en osäker TLS-anslutning, vilket kan kompromettera konfidentialiteten och integriteten i kommunikationen. Sårbarheten har ett 'Important' betyg (CVSS 7.3) och kan utnyttjas på nätverksnivå (AV:N) utan användarinteraktion (UI:N).</t>
+        </is>
+      </c>
+      <c r="T130" t="inlineStr">
+        <is>
+          <t>Uppgradera till en version som korrekt validerar certifikat mot hostname. Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U130" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V130" t="inlineStr"/>
+      <c r="W130" t="inlineStr"/>
+      <c r="X130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>CVE-2026-35422</t>
+          <t>CVE-2026-32177</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: Windows TCP/IP (CVE-2026-35422)</t>
+          <t>Analys av CVE-2026-32177</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E131" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr"/>
+      <c r="F131" t="inlineStr"/>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F131" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G131" t="inlineStr">
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr"/>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L131" t="inlineStr"/>
+      <c r="M131" t="inlineStr"/>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O131" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P131" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H131" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K131" t="inlineStr"/>
+      <c r="Q131" t="inlineStr"/>
+      <c r="R131" t="inlineStr">
+        <is>
+          <t>.NET</t>
+        </is>
+      </c>
+      <c r="S131" t="inlineStr">
+        <is>
+          <t>CVE-2026-32177 är en sårbarhet i .NET-ramverket. Den har en medelhög till allvarlig risk (CVSS 7.3) och tillåter en angripare att utnyttja den med låg fysisk tillgänglighet (AV:L) och låg komplexitet (AC:L), men kräver användarinteraktion (UI:R). Exploateringen kan leda till hög konfidentialitetsförlust (C:H) och hög integritetsförlust (I:H), vilket indikerar att en angripare kan exfiltrera känsliga data och manipulera systemet. Eftersom den kräver användarinteraktion är risken något lägre än en sårbarhet som kan utnyttjas på distans, men den allvarliga potentiella skadan är betydande. Det rekommenderas att omedelbart tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
+        </is>
+      </c>
+      <c r="T131" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U131" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V131" t="inlineStr"/>
+      <c r="W131" t="inlineStr"/>
+      <c r="X131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>CVE-2026-39825</t>
+          <t>CVE-2026-29168</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-39825: ReverseProxy Query Parameter Överflöd</t>
+          <t>Analys av CVE-2026-29168: Resursallokering utan gränser</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E132" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr"/>
+      <c r="F132" t="inlineStr"/>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F132" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G132" t="inlineStr">
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr"/>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L132" t="inlineStr"/>
+      <c r="M132" t="inlineStr"/>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O132" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P132" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H132" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K132" t="inlineStr"/>
+      <c r="Q132" t="inlineStr"/>
+      <c r="R132" t="inlineStr">
+        <is>
+          <t>Apache HTTP Server</t>
+        </is>
+      </c>
+      <c r="S132" t="inlineStr">
+        <is>
+          <t>CVE-2026-29168 är en sårbarhet i Apache HTTP Server relaterad till 'Allocation of Resources Without Limits or Throttling'. Den tillåter en angripare att allokera resurser utan begränsningar, vilket kan leda till en Denial of Service (DoS) attack. Sårbarheten har en medelhög CVSS-poäng (7.3) och kan utnyttjas via nätverksåtkomst (AV:N) och låg komplexitet (AC:L).</t>
+        </is>
+      </c>
+      <c r="T132" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U132" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V132" t="inlineStr"/>
+      <c r="W132" t="inlineStr"/>
+      <c r="X132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>CVE-2026-8015</t>
+          <t>CVE-2026-43195</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-8015</t>
+          <t>Sårbarhet i AMDGPU-drivrutin (CVE-2026-43195)</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D133" t="n">
-[...2 lines deleted...]
-      <c r="E133" t="inlineStr">
+      <c r="D133" t="inlineStr"/>
+      <c r="F133" t="inlineStr"/>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F133" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>CVE-2026-8015 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har identifierats och en patch finns tillgänglig. Användare bör uppdatera sina webbläsare omedelbart för att mitigera risken. Attackvektorn är troligen via webbinnehåll som exekveras i webbläsaren.</t>
-[...7 lines deleted...]
-      <c r="K133" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr"/>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L133" t="inlineStr"/>
+      <c r="M133" t="inlineStr"/>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O133" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P133" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q133" t="inlineStr"/>
+      <c r="R133" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S133" t="inlineStr">
+        <is>
+          <t>CVE-2026-43195 är en sårbarhet i hanteringen av användkönstorleksbegränsningar i AMDGPU-drivrutinen. Den klassificeras som 'Moderate' och har en CVSS v3.1-poäng på 7.1. Sårbarheten tillåter en angripare med låg fysisk tillgång (AV:L) och låg komplexitet (AC:L) att orsaka en Confidentiality (C:N), Integrity (I:H) och Availability (A:H) påverkan. Detta indikerar att en angripare kan manipulera systemets integritet och tillgänglighet, men inte nödvändigtvis konfidentialiteten. En patch rekommenderas starkt.</t>
+        </is>
+      </c>
+      <c r="T133" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U133" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V133" t="inlineStr"/>
+      <c r="W133" t="inlineStr"/>
+      <c r="X133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>CVE-2026-7936</t>
+          <t>CVE-2026-31707</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7936</t>
+          <t>Analys av CVE-2026-31707 (ksmbd)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E134" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr"/>
+      <c r="F134" t="inlineStr"/>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F134" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>CVE-2026-7936 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd workaround (patch). Den påverkar användare av dessa webbläsare. För att mildra risken måste användarna uppdatera sina webbläsare till den senaste versionen.</t>
-[...7 lines deleted...]
-      <c r="K134" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr"/>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L134" t="inlineStr"/>
+      <c r="M134" t="inlineStr"/>
+      <c r="N134" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O134" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P134" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q134" t="inlineStr"/>
+      <c r="R134" t="inlineStr">
+        <is>
+          <t>Linux (via ksmbd-tjänsten)</t>
+        </is>
+      </c>
+      <c r="S134" t="inlineStr">
+        <is>
+          <t>CVE-2026-31707 är en sårbarhet i tjänsten `ksmbd` som involverar validering av svarstorlekar i funktionen `ipc_validate_msg()`. Detta är en typ av sårbarhet som kan utnyttjas för att orsaka en Denial of Service (DoS) eller potentiellt leda till högre konfidentialitetsintrång (C:H) om den inte åtgärdas. Sårbarheten är klassad som Medium (CVSS 7.1) och kan utnyttjas på lokalt nätverk (AV:L) utan användarinteraktion (UI:N).</t>
+        </is>
+      </c>
+      <c r="T134" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera `ksmbd` till en version som adresserar sårbarheten.</t>
+        </is>
+      </c>
+      <c r="U134" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V134" t="inlineStr"/>
+      <c r="W134" t="inlineStr"/>
+      <c r="X134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>CVE-2026-43101</t>
+          <t>CVE-2026-40401</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43101 i Mariner Linux</t>
+          <t>Analys av CVE-2026-40401: Windows TCP/IP Denial of Service</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E135" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr"/>
+      <c r="F135" t="inlineStr"/>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F135" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>CVE-2026-43101 är en sårbarhet i kärnmodulen `ipv6: ioam: fix potential NULL dereferences in __ioam6_fill_trace_data()`. Den har en måttlig svårighetsgrad (Moderate) med en CVSS-poäng på 7.0 (baserat på 6.4 i texten, men 7.0 anges i fältet). Sårbarheten påverkar Mariner Linux och rör hanteringen av IPv6-spårningsdata (trace data). En patch har släppts för att åtgärda potentiella NULL dereferenser. För att mildra risken bör användare uppgradera till de senaste versionerna av CBL-Mariner Releases.</t>
-[...7 lines deleted...]
-      <c r="K135" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr"/>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L135" t="inlineStr"/>
+      <c r="M135" t="inlineStr"/>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O135" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P135" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q135" t="inlineStr"/>
+      <c r="R135" t="inlineStr">
+        <is>
+          <t>Windows TCP/IP</t>
+        </is>
+      </c>
+      <c r="S135" t="inlineStr">
+        <is>
+          <t>CVE-2026-40401 är en sårbarhet i Windows TCP/IP-stacken som tillåter en oauktoriserad angripare att orsaka en Denial of Service (DoS) lokalt. Sårbarheten utnyttjar en null pointer dereference. En framgångsrik exploatering kan leda till ett scope change (S:C), vilket indikerar att angriparen kan påverka en annan del av systemet än den ursprungliga komponenten. CVSS-poängen är 7.1, vilket klassificeras som 'Medium' till 'High' risk beroende på kontext, men den höga påverkan på tillgänglighet (A:H) gör den allvarlig. Eftersom den kräver lokalt utförande (AV:L) och inte är en nyligen känd sårbarhet (Exploitation Unlikely), är omedelbar patchning nödvändig.</t>
+        </is>
+      </c>
+      <c r="T135" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U135" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V135" t="inlineStr"/>
+      <c r="W135" t="inlineStr"/>
+      <c r="X135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>CVE-2026-7935</t>
+          <t>CVE-2026-43228</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7935</t>
+          <t>Sårbarhet i hfs-filsystemet (CVE-2026-43228)</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D136" t="n">
-[...2 lines deleted...]
-      <c r="E136" t="inlineStr">
+      <c r="D136" t="inlineStr"/>
+      <c r="F136" t="inlineStr"/>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F136" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>CVE-2026-7935 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har en känd workaround (patch) och påverkar användare som använder dessa webbläsare. Det rekommenderas starkt att uppdatera till den senaste versionen för att mitigera risken.</t>
-[...7 lines deleted...]
-      <c r="K136" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr"/>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L136" t="inlineStr"/>
+      <c r="M136" t="inlineStr"/>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O136" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P136" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q136" t="inlineStr"/>
+      <c r="R136" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S136" t="inlineStr">
+        <is>
+          <t>CVE-2026-43228 är en sårbarhet som rör hanteringen av CNID-räkningar i hfs-filsystemet. Den har en medelhög riskprofil (CVSS 7.1) med en attackvektor (AV:L) och en svårighetsgrad (AC:L). Den kan leda till hög integritetsförlust (I:H) och hög tillgänglighetsförlust (A:H), vilket indikerar att en angripare kan orsaka betydande systemstörningar och dataförlust. Sårbarheten är specifik för Mariner Linux-miljöer som använder hfs-filsystemet.</t>
+        </is>
+      </c>
+      <c r="T136" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U136" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V136" t="inlineStr"/>
+      <c r="W136" t="inlineStr"/>
+      <c r="X136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>CVE-2026-7975</t>
+          <t>CVE-2026-43219</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7975</t>
+          <t>Sårbarhet i net: cpsw_new i Mariner Linux</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D137" t="n">
-[...2 lines deleted...]
-      <c r="E137" t="inlineStr">
+      <c r="D137" t="inlineStr"/>
+      <c r="F137" t="inlineStr"/>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F137" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>CVE-2026-7975 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. Det rekommenderas att omedelbart uppdatera båda webbläsarna för att eliminera risken. Eftersom det inte finns någon information om en specifik attackvektor eller om sårbarheten är utnyttjad i vild tid, är den initiala riskbedömningen måttlig, men uppdatering är kritisk.</t>
-[...7 lines deleted...]
-      <c r="K137" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr"/>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L137" t="inlineStr"/>
+      <c r="M137" t="inlineStr"/>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O137" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P137" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q137" t="inlineStr"/>
+      <c r="R137" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S137" t="inlineStr">
+        <is>
+          <t>CVE-2026-43219 beskriver en potentiell sårbarhet i net: cpsw_new i Mariner Linux, relaterad till felaktig avregistrering av ett nätverksgränssnitt (netdev). Detta är en 'Important' sårbarhet med en CVSS-poäng på 7.1. Den kan utnyttjas på en låg nivå (AV:L) och kräver ingen användarinteraktion (UI:N). Den potentiella konsekvensen är en hög konfidentialitetsförlust (C:H).</t>
+        </is>
+      </c>
+      <c r="T137" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U137" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V137" t="inlineStr"/>
+      <c r="W137" t="inlineStr"/>
+      <c r="X137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>CVE-2026-34032</t>
+          <t>CVE-2026-35415</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-34032: Heap Buffer Over-Read i mod_proxy_ajp</t>
+          <t>Analys av CVE-2026-35415: Privilege Escalation i Windows Storage Spaces Controller</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D138" t="n">
-[...2 lines deleted...]
-      <c r="E138" t="inlineStr">
+      <c r="D138" t="inlineStr"/>
+      <c r="F138" t="inlineStr"/>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F138" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>CVE-2026-34032 är en sårbarhet i Apache HTTP Server:s mod_proxy_ajp-modul. Sårbarheten beror på en brist i kontroll av nollterminering (Null Termination Check) i funktionen `ajp_msg_get_string`. Detta kan leda till en Heap Buffer Over-Read, vilket innebär att en angripare kan läsa minnesdata som inte avsågs läsas. Detta är en medelhög risk (CVSS 5.3) som kan utnyttjas på nätverksnivå (AV:N) och kräver låg komplexitet (AC:L).</t>
-[...7 lines deleted...]
-      <c r="K138" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr"/>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L138" t="inlineStr"/>
+      <c r="M138" t="inlineStr"/>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O138" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P138" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q138" t="inlineStr"/>
+      <c r="R138" t="inlineStr">
+        <is>
+          <t>Windows Storage Spaces Controller</t>
+        </is>
+      </c>
+      <c r="S138" t="inlineStr">
+        <is>
+          <t>CVE-2026-35415 är en sårbarhet i Windows Storage Spaces Controller som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Sårbarheten beror på ett integer overflow eller wraparound i komponenten. Eftersom den kräver att angriparen redan är auktoriserad (PR:L) och utnyttjas lokalt (AV:L), är risken begränsad till nätverksinfrastruktur där angriparen redan har fått fotfäste. Den mest effektiva åtgärden är att tillämpa en patch från Microsoft.</t>
+        </is>
+      </c>
+      <c r="T138" t="inlineStr">
+        <is>
+          <t>Applicera den senaste säkerhetsuppdateringen/patchen från Microsoft.</t>
+        </is>
+      </c>
+      <c r="U138" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V138" t="inlineStr"/>
+      <c r="W138" t="inlineStr"/>
+      <c r="X138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>CVE-2026-40379</t>
+          <t>CVE-2026-43500</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40379 (Azure Entra ID)</t>
+          <t>Sårbarhet i rxrpc (CVE-2026-43500)</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D139" t="n">
-[...2 lines deleted...]
-      <c r="E139" t="inlineStr">
+      <c r="D139" t="inlineStr"/>
+      <c r="F139" t="inlineStr"/>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F139" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>CVE-2026-40379 är en allvarlig sårbarhet i Azure Entra ID med ett CVSS-betyg på 9.3. Den tillåter en oauktoriserad angripare att utföra spoofing över ett nätverk. Eftersom Microsoft har bekräftat att sårbarheten redan är fullständigt mitigerad, krävs inga åtgärder från användarnas sida.</t>
-[...7 lines deleted...]
-      <c r="K139" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr"/>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L139" t="inlineStr"/>
+      <c r="M139" t="inlineStr"/>
+      <c r="N139" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O139" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P139" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q139" t="inlineStr"/>
+      <c r="R139" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="S139" t="inlineStr">
+        <is>
+          <t>CVE-2026-43500 är en sårbarhet i rxrpc-komponenten som kan leda till att data/svars-paket inte delas upp korrekt när paged fragments är närvarande. Detta kan utnyttjas för att läcka data eller orsaka avbrott. Sårbarheten bedöms som 'Important' med en CVSS-poäng som indikerar hög konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H) vid användarinteraktion (UI:N) och utan behörighet (PR:L).</t>
+        </is>
+      </c>
+      <c r="T139" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U139" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V139" t="inlineStr"/>
+      <c r="W139" t="inlineStr"/>
+      <c r="X139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>CVE-2026-43868</t>
+          <t>CVE-2026-43176</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Sårbarhet i Apache Thrift: Memory Allocation med överdimensionerat värde</t>
+          <t>Sårbarhetsanalys för CVE-2026-43176 (rtw89)</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D140" t="n">
-[...2 lines deleted...]
-      <c r="E140" t="inlineStr">
+      <c r="D140" t="inlineStr"/>
+      <c r="F140" t="inlineStr"/>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F140" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>CVE-2026-43868 är en sårbarhet i Apache Thrift som beror på hanteringen av minnesallokering med ett överdimensionerat värde. Denna sårbarhet har en 'Moderate' svårighetsgrad (CVSS 5.3) och kan utnyttjas via nätverket (AV:N) utan autentisering (PR:N). Den påverkar både Node.js- och Rust-implementeringar av Apache Thrift. För att mildra risken rekommenderas uppdatering av biblioteket.</t>
-[...7 lines deleted...]
-      <c r="K140" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr"/>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L140" t="inlineStr"/>
+      <c r="M140" t="inlineStr"/>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O140" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P140" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q140" t="inlineStr"/>
+      <c r="R140" t="inlineStr">
+        <is>
+          <t>Mariner Linux, rtw89</t>
+        </is>
+      </c>
+      <c r="S140" t="inlineStr">
+        <is>
+          <t>CVE-2026-43176 är en sårbarhet som påverkar drivrutinen `rtw89` (wifi) i Mariner Linux. Den upptäcks i funktionen `pci: validate release report content before using for RTL8922DE`. Sårbarheten har en medelhög CVSS-poäng (7.0) och kan utnyttjas på lokalt nätverk (AV:L) utan användarinteraktion (UI:N). Den kan leda till Confidentiality (C:H), Integrity (I:H) och Availability (A:H) hot. För att mildra risken rekommenderas uppdatering av drivrutinen/operativsystemet.</t>
+        </is>
+      </c>
+      <c r="T140" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera till den senaste versionen av Mariner Linux/drivrutinen).</t>
+        </is>
+      </c>
+      <c r="U140" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V140" t="inlineStr"/>
+      <c r="W140" t="inlineStr"/>
+      <c r="X140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>CVE-2026-7953</t>
+          <t>CVE-2026-43331</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7953</t>
+          <t>Sårbarhetsanalys av CVE-2026-43331</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D141" t="n">
-[...2 lines deleted...]
-      <c r="E141" t="inlineStr">
+      <c r="D141" t="inlineStr"/>
+      <c r="F141" t="inlineStr"/>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F141" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>CVE-2026-7953 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna informationen är sårbarheten känd och har en känd patch. Den påverkar användare av dessa webbläsare. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Eftersom det inte finns någon information om en aktiv exploit eller en specifik workaround utöver uppdatering, är den rekommenderade åtgärden att applicera patch.</t>
-[...7 lines deleted...]
-      <c r="K141" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr"/>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L141" t="inlineStr"/>
+      <c r="M141" t="inlineStr"/>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O141" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P141" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q141" t="inlineStr"/>
+      <c r="R141" t="inlineStr">
+        <is>
+          <t>Linux-kärnan, Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S141" t="inlineStr">
+        <is>
+          <t>CVE-2026-43331 är en kärnsårbarhet i Linux-kärnan som rör funktionen `x86/kexec: Disable KCOV instrumentation after load_segments()`. Denna sårbarhet har en hög CVSS-poäng (7.0) och kan utnyttjas med låga privilegier (PR:L) och kräver en lokal angripare (AV:L). Den påverkar system som använder Mariner Linux, vilket indikerar att det är en kärnrelaterad bugg. För att mitigera risken rekommenderas uppdatering till de senaste versionerna av Linux-kärnan.</t>
+        </is>
+      </c>
+      <c r="T141" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppgradera till de senaste versionerna av Linux-kärnan, specifikt de versioner som nämns i texten: 21308-17084 och 21332-17084).</t>
+        </is>
+      </c>
+      <c r="U141" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V141" t="inlineStr"/>
+      <c r="W141" t="inlineStr"/>
+      <c r="X141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>CVE-2026-43318</t>
+          <t>CVE-2026-35433</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Sårbarhet i drm/amdgpu i Linux-kärnan</t>
+          <t>Analys av CVE-2026-35433 i .NET</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D142" t="n">
-[...2 lines deleted...]
-      <c r="E142" t="inlineStr">
+      <c r="D142" t="inlineStr"/>
+      <c r="F142" t="inlineStr"/>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F142" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>CVE-2026-43318 är en sårbarhet i drivrutinen `drm/amdgpu` i Linux-kärnan. Den kan utnyttjas för att orsaka en Denial of Service (DoS) genom att korrigera synkroniseringshanteringen i `amdgpu_dma_buf_move_notify`. Detta är en medelhög risk sårbarhet (CVSS 5.5) som kan utnyttjas på lokalt nätverk (AV:L) och kräver ingen användarinteraktion (UI:N).</t>
-[...7 lines deleted...]
-      <c r="K142" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr"/>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L142" t="inlineStr"/>
+      <c r="M142" t="inlineStr"/>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O142" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P142" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q142" t="inlineStr"/>
+      <c r="R142" t="inlineStr">
+        <is>
+          <t>.NET</t>
+        </is>
+      </c>
+      <c r="S142" t="inlineStr">
+        <is>
+          <t>CVE-2026-35433 är en sårbarhet i .NET-ramverket. Den har ett CVSS-betyg på 7.3, vilket indikerar en medelhög till allvarlig risk. Sårbarheten tillåter en angripare att utnyttja den med en lägre anropnivå (AV:L) och en lägre komplexitet (AC:L). Utnyttjandet kräver att användaren interagerar med sårbarheten (UI:R), vilket minskar risken. Angreppet kan leda till allvarlig förlust av konfidentialitet (C:H) och integritet (I:H), men endast en mindre förlust av tillgänglighet (A:L). Eftersom sårbarheten är i ett ramverk (vilket är en bred produktkategori) och kräver användarinteraktion, är den inte omedelbart kritisk, men patchning är starkt rekommenderad.</t>
+        </is>
+      </c>
+      <c r="T142" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U142" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V142" t="inlineStr"/>
+      <c r="W142" t="inlineStr"/>
+      <c r="X142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>CVE-2026-35423</t>
+          <t>CVE-2026-40417</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Sårbarhet i Telnet Client (CVE-2026-35423)</t>
+          <t>Analys av CVE-2026-40417: Privilege Escalation i Dynamics Business Central</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E143" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr"/>
+      <c r="F143" t="inlineStr"/>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F143" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G143" t="inlineStr">
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr"/>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L143" t="inlineStr"/>
+      <c r="M143" t="inlineStr"/>
+      <c r="N143" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O143" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P143" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H143" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K143" t="inlineStr"/>
+      <c r="Q143" t="inlineStr"/>
+      <c r="R143" t="inlineStr">
+        <is>
+          <t>Dynamics Business Central</t>
+        </is>
+      </c>
+      <c r="S143" t="inlineStr">
+        <is>
+          <t>CVE-2026-40417 är en sårbarhet i Dynamics Business Central som tillåter en auktoriserad angripare att höja sina lokala privilegier (Elevation of Privilege). Enligt CVSS-värderingen (7.8) har sårbarheten en Attack Vector (AV) på Low (L), Attack Complexity (AC) på Low (L), och Privilege Requirement (PR) på Low (L). Detta innebär att angriparen behöver vara inloggad och ha viss åtkomst, men inte nödvändigtvis vara en administratör. Sårbarheten leder till Confidentiality (C:H), Integrity (I:H), och Availability (A:H) påverkan, vilket indikerar en allvarlig risk. Eftersom sårbarheten kräver att angriparen redan är autentiserad (PR:L), är den mest effektiva mitigeringen att omedelbart tillämpa de patchar som tillhandahålls av leverantören. Det är viktigt att notera att texten inte specificerar en känd workaround, men patchning är det primära skyddet.</t>
+        </is>
+      </c>
+      <c r="T143" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U143" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V143" t="inlineStr"/>
+      <c r="W143" t="inlineStr"/>
+      <c r="X143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>CVE-2026-43258</t>
+          <t>CVE-2026-43298</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43258 (Memory Corruption)</t>
+          <t>Analys av CVE-2026-43298 (drm/amdgpu)</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D144" t="n">
-[...2 lines deleted...]
-      <c r="E144" t="inlineStr">
+      <c r="D144" t="inlineStr"/>
+      <c r="F144" t="inlineStr"/>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F144" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G144" t="inlineStr">
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr"/>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L144" t="inlineStr"/>
+      <c r="M144" t="inlineStr"/>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O144" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P144" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
-      <c r="H144" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K144" t="inlineStr"/>
+      <c r="Q144" t="inlineStr"/>
+      <c r="R144" t="inlineStr">
+        <is>
+          <t>drm/amdgpu</t>
+        </is>
+      </c>
+      <c r="S144" t="inlineStr">
+        <is>
+          <t>CVE-2026-43298 är en sårbarhet i drivrutinen `drm/amdgpu` som kan utnyttjas för att orsaka en höggradig konfidentialitets-, integritets- och tillgänglighetsförlust (CVSS: 7.8). Sårbarheten beskrivs som 'Skip vcn poison irq release on VF'. Detta indikerar ett problem med hanteringen av IRQ-resurser i Virtual Function (VF) konfigurationer, vilket kan leda till en Denial of Service (DoS) eller potentiellt en högre nivå av exekveringskontroll beroende på hur den utnyttjas. Eftersom CVSS-värdet är högt (7.8) och påverkar konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H), bör detta behandlas som en allvarlig sårbarhet. Patchningen är nödvändig.</t>
+        </is>
+      </c>
+      <c r="T144" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U144" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V144" t="inlineStr"/>
+      <c r="W144" t="inlineStr"/>
+      <c r="X144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>CVE-2026-7989</t>
+          <t>CVE-2026-33838</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7989</t>
+          <t>Analys av CVE-2026-33838: Privilege Escalation i Windows Message Queuing</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E145" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr"/>
+      <c r="F145" t="inlineStr"/>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F145" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>CVE-2026-7989 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har en känd patch (Yes) och påverkar användare som använder dessa webbläsare. För att mitigera risken rekommenderas att uppdatera till den senaste versionen av webbläsaren. Den exakta attackvektorn och detaljer om exploatering är inte specificerade i källtexten, men det är en känd sårbarhet som kräver uppdatering.</t>
-[...7 lines deleted...]
-      <c r="K145" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr"/>
+      <c r="K145" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L145" t="inlineStr"/>
+      <c r="M145" t="inlineStr"/>
+      <c r="N145" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O145" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P145" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q145" t="inlineStr"/>
+      <c r="R145" t="inlineStr">
+        <is>
+          <t>Windows Message Queuing (MSMQ), Windows</t>
+        </is>
+      </c>
+      <c r="S145" t="inlineStr">
+        <is>
+          <t>CVE-2026-33838 är en sårbarhet i Windows Message Queuing (MSMQ) som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Sårbarheten beror på en 'Double free' i MSMQ-komponenten. Detta innebär att en angripare som redan har viss åtkomst kan utnyttja detta för att få systemrättigheter eller högre behörigheter än vad som ursprungligen var tänkt. Även om CVSS-poängen är hög (7.8) och angreppsvarianten är Låg (AV:L), är den kritiska aspekten att den kräver att angriparen redan är auktoriserad (PR:L).</t>
+        </is>
+      </c>
+      <c r="T145" t="inlineStr">
+        <is>
+          <t>Applicera patch (uppdatera Windows Message Queuing).</t>
+        </is>
+      </c>
+      <c r="U145" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V145" t="inlineStr"/>
+      <c r="W145" t="inlineStr"/>
+      <c r="X145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>CVE-2026-8003</t>
+          <t>CVE-2026-35417</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-8003 i Chromium-baserade webbläsare</t>
+          <t>Analys av CVE-2026-35417: Win32K Elevation of Privilege</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D146" t="n">
-[...2 lines deleted...]
-      <c r="E146" t="inlineStr">
+      <c r="D146" t="inlineStr"/>
+      <c r="F146" t="inlineStr"/>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F146" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>CVE-2026-8003 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mitigera risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Denna sårbarhet utnyttjas troligen via webbinnehåll (web-based content).</t>
-[...7 lines deleted...]
-      <c r="K146" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr"/>
+      <c r="K146" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L146" t="inlineStr"/>
+      <c r="M146" t="inlineStr"/>
+      <c r="N146" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O146" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P146" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q146" t="inlineStr"/>
+      <c r="R146" t="inlineStr">
+        <is>
+          <t>Windows Win32K - ICOMP</t>
+        </is>
+      </c>
+      <c r="S146" t="inlineStr">
+        <is>
+          <t>CVE-2026-35417 är en sårbarhet i Windows Win32K - ICOMP, som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Sårbarheten utnyttjar en typkonflikt (type confusion) vid åtkomst till resurser med inkompatibla typer. Eftersom den kräver att angriparen redan är auktoriserad (PR:L) och är lokal (AV:L), är risken begränsad till nätverksinfrastruktur som redan har komprometterats eller till användare med åtkomst till systemet. Det rekommenderas starkt att tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
+        </is>
+      </c>
+      <c r="T146" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U146" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V146" t="inlineStr"/>
+      <c r="W146" t="inlineStr"/>
+      <c r="X146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>CVE-2026-34339</t>
+          <t>CVE-2026-35421</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-34339: Windows LDAP DoS</t>
+          <t>Sårbarhet i Windows GDI (CVE-2026-35421)</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D147" t="n">
-[...2 lines deleted...]
-      <c r="E147" t="inlineStr">
+      <c r="D147" t="inlineStr"/>
+      <c r="F147" t="inlineStr"/>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F147" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G147" t="inlineStr">
+      <c r="I147" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr"/>
+      <c r="K147" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L147" t="inlineStr"/>
+      <c r="M147" t="inlineStr"/>
+      <c r="N147" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O147" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P147" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H147" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J147" t="inlineStr">
+      <c r="Q147" t="inlineStr"/>
+      <c r="R147" t="inlineStr">
+        <is>
+          <t>Windows GDI</t>
+        </is>
+      </c>
+      <c r="S147" t="inlineStr">
+        <is>
+          <t>CVE-2026-35421 är en sårbarhet i Windows GDI (Graphics Device Interface). Den har ett högt CVSS-betyg på 7.8. Sårbarheten tillåter en angripare att utnyttja en svaghet i GDI för att uppnå Confidentiality (C:H), Integrity (I:H) och Availability (A:H) på en lokalt exekverad nivå. Angreppet kräver dock att användaren interagerar med systemet (UI:R), vilket gör det mindre kritiskt för fjärrattacker. Det är viktigt att uppdatera systemet för att mitigera risken.</t>
+        </is>
+      </c>
+      <c r="T147" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K147" t="inlineStr"/>
+      <c r="U147" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V147" t="inlineStr"/>
+      <c r="W147" t="inlineStr"/>
+      <c r="X147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>CVE-2026-42838</t>
+          <t>CVE-2026-41101</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-42838 i Microsoft Edge</t>
+          <t>Analys av CVE-2026-41101 (Microsoft Office Word)</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D148" t="n">
-[...2 lines deleted...]
-      <c r="E148" t="inlineStr">
+      <c r="D148" t="inlineStr"/>
+      <c r="F148" t="inlineStr"/>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F148" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G148" t="inlineStr">
+      <c r="I148" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J148" t="inlineStr"/>
+      <c r="K148" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L148" t="inlineStr"/>
+      <c r="M148" t="inlineStr"/>
+      <c r="N148" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O148" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P148" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H148" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K148" t="inlineStr"/>
+      <c r="Q148" t="inlineStr"/>
+      <c r="R148" t="inlineStr">
+        <is>
+          <t>Microsoft Office Word</t>
+        </is>
+      </c>
+      <c r="S148" t="inlineStr">
+        <is>
+          <t>CVE-2026-41101 är en sårbarhet i Microsoft Office Word. Baserat på CVSS-värdet (7.1) och de angreppsparametrar som listas (AV:L, AC:L, PR:L, UI:N, S:U, C:H, I:H, A:N), innebär det att sårbarheten kan utnyttjas lokalt (Local), kräver låga privilegier (Low) och att en användare inte behöver interagera med den (UI:N). Den tillåter en angripare att få hög konfidentialitet (C:H) och hög integritet (I:H), men ingen tillgänglighet (A:N).</t>
+        </is>
+      </c>
+      <c r="T148" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U148" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V148" t="inlineStr"/>
+      <c r="W148" t="inlineStr"/>
+      <c r="X148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>CVE-2026-7948</t>
+          <t>CVE-2026-43213</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7948 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys för CVE-2026-43213</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D149" t="n">
-[...2 lines deleted...]
-      <c r="E149" t="inlineStr">
+      <c r="D149" t="inlineStr"/>
+      <c r="F149" t="inlineStr"/>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F149" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>CVE-2026-7948 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd för båda dessa plattformar. Eftersom det inte finns någon specifik detaljerad teknisk beskrivning av sårbarheten i texten, kan vi inte fastställa en exakt attackvektor eller ett specifikt workaround utöver att rekommendera uppdatering. Den rekommenderade åtgärden är att uppdatera till den senaste versionen av webbläsaren.</t>
-[...7 lines deleted...]
-      <c r="K149" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr"/>
+      <c r="K149" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L149" t="inlineStr"/>
+      <c r="M149" t="inlineStr"/>
+      <c r="N149" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O149" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P149" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q149" t="inlineStr"/>
+      <c r="R149" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S149" t="inlineStr">
+        <is>
+          <t>CVE-2026-43213 är en sårbarhet som påverkar nätverksstacken (wifi: rtw89: pci) i CBL-Mariner Linux. Den har en medelhög svårighetsgrad (Moderate) med en CVSS v3.1-poäng på 7.0. Sårbarheten kan utnyttjas på en lokal nivå (AV:L) och kräver ingen användarinteraktion (UI:N). Den tillåter en hög konfidentialitets- (C:H) och integritetsförlust (I:H) samt en hög tillgänglighetsförlust (A:H).</t>
+        </is>
+      </c>
+      <c r="T149" t="inlineStr">
+        <is>
+          <t>Uppgradera till en version som adresserar sårbarheten (specifik patchinformation saknas i texten, men en uppgradering är nödvändig).</t>
+        </is>
+      </c>
+      <c r="U149" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V149" t="inlineStr"/>
+      <c r="W149" t="inlineStr"/>
+      <c r="X149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>CVE-2026-7978</t>
+          <t>CVE-2026-43267</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7978 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys: CVE-2026-43267 (rtw89)</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D150" t="n">
-[...2 lines deleted...]
-      <c r="E150" t="inlineStr">
+      <c r="D150" t="inlineStr"/>
+      <c r="F150" t="inlineStr"/>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F150" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>CVE-2026-7978 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd patchningsstatus ('Yes'). Attackvektorn är sannolikt en webbsida eller webbapplikation som utnyttjar en bugg i Chromium-motorn. För att mitigera risken rekommenderas att uppdatera webbläsaren till den senaste versionen.</t>
-[...7 lines deleted...]
-      <c r="K150" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J150" t="inlineStr"/>
+      <c r="K150" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L150" t="inlineStr"/>
+      <c r="M150" t="inlineStr"/>
+      <c r="N150" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O150" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P150" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q150" t="inlineStr"/>
+      <c r="R150" t="inlineStr">
+        <is>
+          <t>Mariner Linux, rtw89</t>
+        </is>
+      </c>
+      <c r="S150" t="inlineStr">
+        <is>
+          <t>CVE-2026-43267 är en sårbarhet i drivrutinen `rtw89` (Wi-Fi-relaterad) i Mariner Linux. Den beskrivs som en fix för en potentiell noll-beacon-intervall i beacon-spårning. Sårbarheten bedöms som 'Important' med en CVSS v3.1-poäng på 7.0. Den har en hög komplexitet (AC:H) och påverkar konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H), vilket indikerar en allvarlig potentiell påverkan. Attackvektorn är Låg (AV:L), vilket innebär att en angripare behöver få låga privilegier för att utnyttja den. Eftersom den är en drivrutinsfix är det mest troliga att en patch är nödvändig.</t>
+        </is>
+      </c>
+      <c r="T150" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppgradera till en version som fixar sårbarheten).</t>
+        </is>
+      </c>
+      <c r="U150" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V150" t="inlineStr"/>
+      <c r="W150" t="inlineStr"/>
+      <c r="X150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>CVE-2026-7959</t>
+          <t>CVE-2026-43344</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7959 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys för CVE-2026-43344</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D151" t="n">
-[...2 lines deleted...]
-      <c r="E151" t="inlineStr">
+      <c r="D151" t="inlineStr"/>
+      <c r="F151" t="inlineStr"/>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F151" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>CVE-2026-7959 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd patch (markerat som 'Yes' i tabellen). Attackvektorn är troligen en webbsida eller webbapplikation som utnyttjar en bugg i Chromium-motorn. För att mildra risken rekommenderas att omedelbart uppdatera webbläsaren till den senaste versionen.</t>
-[...7 lines deleted...]
-      <c r="K151" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr"/>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L151" t="inlineStr"/>
+      <c r="M151" t="inlineStr"/>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O151" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P151" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q151" t="inlineStr"/>
+      <c r="R151" t="inlineStr">
+        <is>
+          <t>Linux-kärnan (specifikt `perf/x86/intel/uncore`)</t>
+        </is>
+      </c>
+      <c r="S151" t="inlineStr">
+        <is>
+          <t>CVE-2026-43344 är en sårbarhet som rör funktionen `perf/x86/intel/uncore` i Linux-kärnan. Den har identifierats som en bugg i hanteringen av ID-initialisering och uppslagning. Sårbarheten har en medelhög CVSS-poäng (7.0) och kan utnyttjas lokalt (AV:L, PR:L). Den påverkar system som använder Mariner Linux. För att mildra risken rekommenderas uppdatering till de senaste patcharna.</t>
+        </is>
+      </c>
+      <c r="T151" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera till den senaste versionen av Linux-kärnan som innehåller fixen för `perf/x86/intel/uncore`.</t>
+        </is>
+      </c>
+      <c r="U151" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V151" t="inlineStr"/>
+      <c r="W151" t="inlineStr"/>
+      <c r="X151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>CVE-2026-7963</t>
+          <t>CVE-2026-40418</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7963 i Chromium-baserade webbläsare</t>
+          <t>Analys av CVE-2026-40418: Privilege Escalation i Microsoft Office Click-To-Run</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D152" t="n">
-[...2 lines deleted...]
-      <c r="E152" t="inlineStr">
+      <c r="D152" t="inlineStr"/>
+      <c r="F152" t="inlineStr"/>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F152" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>CVE-2026-7963 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd patch. Det rekommenderas att omedelbart uppdatera båda webbläsarna för att eliminera risken. Attackvektorn är troligen via webbinnehåll (web-based) och påverkar användaren som använder webbläsaren.</t>
-[...7 lines deleted...]
-      <c r="K152" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr"/>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L152" t="inlineStr"/>
+      <c r="M152" t="inlineStr"/>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O152" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P152" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q152" t="inlineStr"/>
+      <c r="R152" t="inlineStr">
+        <is>
+          <t>Microsoft Office Click-To-Run</t>
+        </is>
+      </c>
+      <c r="S152" t="inlineStr">
+        <is>
+          <t>CVE-2026-40418 är en sårbarhet i Microsoft Office Click-To-Run som tillåter en auktoriserad angripare att höja sina lokala privilegier (Elevation of Privilege). Sårbarheten utnyttjar ett 'Use after free'-fel. Enligt CVSS-värderingen (CVSS:3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:H/I:H/A:H/E:U/RL:O/RC:C) är den tillgänglig lokalt (AV:L) och kräver låga privilegier (PR:L), vilket gör den potentiellt allvarlig. Det finns ingen information om en specifik workaround i texten, men den primära rekommendationen är att tillämpa en patch.</t>
+        </is>
+      </c>
+      <c r="T152" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U152" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V152" t="inlineStr"/>
+      <c r="W152" t="inlineStr"/>
+      <c r="X152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>CVE-2026-8000</t>
+          <t>CVE-2026-40414</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-8000</t>
+          <t>Analys av CVE-2026-40414 (Windows TCP/IP)</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E153" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr"/>
+      <c r="F153" t="inlineStr"/>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F153" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>CVE-2026-8000 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en tillgänglig patch. För att mildra risken bör användare uppdatera sina webbläsare till den senaste versionen. Det är viktigt att notera att informationen i källtexten är fragmentarisk och saknar detaljerad teknisk beskrivning av sårbarheten, men den indikerar att den är en känd, patchad sårbarhet.</t>
-[...7 lines deleted...]
-      <c r="K153" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr"/>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L153" t="inlineStr"/>
+      <c r="M153" t="inlineStr"/>
+      <c r="N153" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O153" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P153" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q153" t="inlineStr"/>
+      <c r="R153" t="inlineStr">
+        <is>
+          <t>Windows TCP/IP</t>
+        </is>
+      </c>
+      <c r="S153" t="inlineStr">
+        <is>
+          <t>CVE-2026-40414 är en sårbarhet i Windows TCP/IP-stacken som tillåter en angripare att utnyttja den med en låg anfallsvektor (AV:A) och ingen behörighet (PR:N). Den leder till hög konfidentialitet (C:N), ingen integritetsförlust (I:N), men allvarlig tillgänglighetsförlust (A:H). Detta indikerar att sårbarheten primärt kan användas för att störa eller krascha systemet. Eftersom den är en nätverksbaserad sårbarhet (AV:A) och kan utnyttjas utan användarinteraktion (UI:N), utgör den en betydande risk för nätverksbaserade attacker. Det rekommenderas att omedelbart tillämpa de senaste säkerhetsuppdateringarna från Microsoft för att mitigera risken.</t>
+        </is>
+      </c>
+      <c r="T153" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U153" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V153" t="inlineStr"/>
+      <c r="W153" t="inlineStr"/>
+      <c r="X153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>CVE-2026-7943</t>
+          <t>CVE-2026-40369</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7943 i Chromium-baserade webbläsare</t>
+          <t>Analys av CVE-2026-40369: Windows Kernel Privilege Escalation</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D154" t="n">
-[...2 lines deleted...]
-      <c r="E154" t="inlineStr">
+      <c r="D154" t="inlineStr"/>
+      <c r="F154" t="inlineStr"/>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F154" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>CVE-2026-7943 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mitigera risken rekommenderas att omedelbart uppdatera webbläsaren till den senaste versionen. Denna sårbarhet utnyttjas troligen via webbinnehåll (web-based exploit).</t>
-[...7 lines deleted...]
-      <c r="K154" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr"/>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L154" t="inlineStr"/>
+      <c r="M154" t="inlineStr"/>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O154" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P154" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q154" t="inlineStr"/>
+      <c r="R154" t="inlineStr">
+        <is>
+          <t>Windows Kernel</t>
+        </is>
+      </c>
+      <c r="S154" t="inlineStr">
+        <is>
+          <t>CVE-2026-40369 är en sårbarhet i Windows Kernel som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Enligt CVSS-värderingen har den en Attack Vector (AV) på Låg (L) och en Privileges Required (PR) på Låg (L), men en hög Impact (C:H/I:H/A:H). Denna sårbarhet är allvarlig eftersom den påverkar kärnan i operativsystemet, men den kräver att angriparen redan har viss auktorisation och kan utnyttjas lokalt. Det är viktigt att uppdatera Windows Kernel omedelbart för att mildra risken.</t>
+        </is>
+      </c>
+      <c r="T154" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera Windows Kernel).</t>
+        </is>
+      </c>
+      <c r="U154" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V154" t="inlineStr"/>
+      <c r="W154" t="inlineStr"/>
+      <c r="X154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>CVE-2026-7896</t>
+          <t>CVE-2026-41088</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7896</t>
+          <t>Analys av CVE-2026-41088: WinSock Driver Privilege Escalation</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E155" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr"/>
+      <c r="F155" t="inlineStr"/>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F155" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G155" t="inlineStr">
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr"/>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L155" t="inlineStr"/>
+      <c r="M155" t="inlineStr"/>
+      <c r="N155" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O155" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P155" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H155" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K155" t="inlineStr"/>
+      <c r="Q155" t="inlineStr"/>
+      <c r="R155" t="inlineStr">
+        <is>
+          <t>Windows Ancillary Function Driver for WinSock</t>
+        </is>
+      </c>
+      <c r="S155" t="inlineStr">
+        <is>
+          <t>CVE-2026-41088 är en sårbarhet i Windows Ancillary Function Driver for WinSock. Den tillåter en auktoriserad angripare att höja sina privilegier lokalt genom att utöva extern kontroll över filnamn eller sökvägar i drivrutinen. Detta är en klassisk Privilege Escalation-sårbarhet. CVSS-poängen (7.8) indikerar en medelhög till allvarlig risk. Eftersom den kräver att angriparen redan är auktoriserad (Privilege Level: Low, Attack Vector: Local), är den inte en omedelbar noll-dagsattack mot oskyddade system, men den är mycket allvarlig i ett komprometterat nätverk.</t>
+        </is>
+      </c>
+      <c r="T155" t="inlineStr">
+        <is>
+          <t>Applicera de senaste säkerhetsuppdateringarna från Microsoft som adresserar denna sårbarhet. Överväg att begränsa användarnas lokala administrativa rättigheter (Least Privilege Principle) för att minska attackytan.</t>
+        </is>
+      </c>
+      <c r="U155" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V155" t="inlineStr"/>
+      <c r="W155" t="inlineStr"/>
+      <c r="X155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>CVE-2026-43129</t>
+          <t>CVE-2026-35418</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Sårbarhet i IMA-verifiering (CVE-2026-43129)</t>
+          <t>Analys av CVE-2026-35418: Privilege Escalation i Windows Cloud Files Mini Filter Driver</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E156" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr"/>
+      <c r="F156" t="inlineStr"/>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F156" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>CVE-2026-43129 är en sårbarhet som rör verifieringen av föregående kärnans IMA-buffert i adressbar RAM. Den klassificeras som 'Moderate' och har en CVSS v3.1-poäng på 5.5. Sårbarheten påverkar specifika versioner av Linux-kärnan (21308-17084 och 21332-17084). Eftersom sårbarheten är av typen 'Information published' och beskriver en kärnfunktion, är det troligt att en patch är tillgänglig. För att mildra risken bör användare uppdatera till de senaste, korrigerade kärnversionerna.</t>
-[...7 lines deleted...]
-      <c r="K156" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr"/>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L156" t="inlineStr"/>
+      <c r="M156" t="inlineStr"/>
+      <c r="N156" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O156" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P156" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q156" t="inlineStr"/>
+      <c r="R156" t="inlineStr">
+        <is>
+          <t>Windows Cloud Files Mini Filter Driver</t>
+        </is>
+      </c>
+      <c r="S156" t="inlineStr">
+        <is>
+          <t>CVE-2026-35418 är en sårbarhet i Windows Cloud Files Mini Filter Driver som tillåter en auktoriserad angripare att utföra en 'Use after free'-attack. Detta kan leda till en lokalt utförd privilegiehöjning (Elevation of Privilege, EoP). Eftersom sårbarheten kräver att angriparen redan är auktoriserad (PR:L) och att attacken sker lokalt (S:U), är den inte en omedelbar, fjärrutförd attack, men den är allvarlig eftersom den kan leda till full systemkontroll.</t>
+        </is>
+      </c>
+      <c r="T156" t="inlineStr">
+        <is>
+          <t>Applicera patch. (Ingen specifik workaround nämns i texten, patchning är det primära skyddet.)</t>
+        </is>
+      </c>
+      <c r="U156" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V156" t="inlineStr"/>
+      <c r="W156" t="inlineStr"/>
+      <c r="X156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>CVE-2026-7940</t>
+          <t>CVE-2026-35420</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7940</t>
+          <t>Analys av CVE-2026-35420: Windows Kernel Privilege Escalation</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E157" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr"/>
+      <c r="F157" t="inlineStr"/>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F157" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>CVE-2026-7940 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mildra risken rekommenderas att omedelbart uppdatera webbläsaren till den senaste versionen. Denna sårbarhet utnyttjas troligen via webbinnehåll (web-baserad attackvektor).</t>
-[...7 lines deleted...]
-      <c r="K157" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr"/>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L157" t="inlineStr"/>
+      <c r="M157" t="inlineStr"/>
+      <c r="N157" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O157" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P157" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q157" t="inlineStr"/>
+      <c r="R157" t="inlineStr">
+        <is>
+          <t>Windows Kernel</t>
+        </is>
+      </c>
+      <c r="S157" t="inlineStr">
+        <is>
+          <t>CVE-2026-35420 är en sårbarhet i Windows Kernel som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Enligt CVSS-poängen (AV:L, AC:L, PR:L, UI:N, S:U, C:H, I:H, A:H) är den allvarlig, då den kräver låg åtkomstnivå (L) och kan utnyttjas lokalt (L), men den är inte beroende av användarinteraktion (N).</t>
+        </is>
+      </c>
+      <c r="T157" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U157" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V157" t="inlineStr"/>
+      <c r="W157" t="inlineStr"/>
+      <c r="X157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>CVE-2026-8007</t>
+          <t>CVE-2026-34351</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-8007</t>
+          <t>Analys av CVE-2026-34351: Windows TCP/IP Privilege Escalation</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E158" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr"/>
+      <c r="F158" t="inlineStr"/>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F158" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>CVE-2026-8007 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Denna sårbarhet utnyttjas troligen via webbinnehåll (web-baserad attackvektor).</t>
-[...7 lines deleted...]
-      <c r="K158" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr"/>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L158" t="inlineStr"/>
+      <c r="M158" t="inlineStr"/>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O158" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P158" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q158" t="inlineStr"/>
+      <c r="R158" t="inlineStr">
+        <is>
+          <t>Windows TCP/IP</t>
+        </is>
+      </c>
+      <c r="S158" t="inlineStr">
+        <is>
+          <t>CVE-2026-34351 är en sårbarhet i Windows TCP/IP-stacken som tillåter en auktoriserad angripare att höja sina privilegier lokalt. Sårbarheten beror på en 'race condition' vid samtidig exekvering av resurser med otillräcklig synkronisering. Detta innebär att en angripare som redan har viss åtkomst kan utnyttja detta för att få systemadministratörs- eller högre rättigheter. CVSS-poängen (7.8) indikerar en betydande risk, särskilt eftersom den kräver låga privilegier (PR:L) och kan utnyttjas lokalt (AV:L).</t>
+        </is>
+      </c>
+      <c r="T158" t="inlineStr">
+        <is>
+          <t>Applicera de senaste säkerhetsuppdateringarna från Microsoft som adresserar denna sårbarhet.</t>
+        </is>
+      </c>
+      <c r="U158" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V158" t="inlineStr"/>
+      <c r="W158" t="inlineStr"/>
+      <c r="X158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>CVE-2026-8013</t>
+          <t>CVE-2026-33839</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-8013 i Chromium-baserade webbläsare</t>
+          <t>Analys av CVE-2026-33839 (Windows Win32K - GRFX)</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D159" t="n">
-[...2 lines deleted...]
-      <c r="E159" t="inlineStr">
+      <c r="D159" t="inlineStr"/>
+      <c r="F159" t="inlineStr"/>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F159" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>CVE-2026-8013 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en patch (markerat som 'Yes' i tabellen). Den mest effektiva åtgärden är att uppdatera webbläsaren till den senaste versionen. Attackvektorn är sannolikt en webbsida eller ett webbinnehåll som utnyttjar sårbarheten via webbläsarens renderingmotor.</t>
-[...7 lines deleted...]
-      <c r="K159" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr"/>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L159" t="inlineStr"/>
+      <c r="M159" t="inlineStr"/>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O159" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P159" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q159" t="inlineStr"/>
+      <c r="R159" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="S159" t="inlineStr">
+        <is>
+          <t>CVE-2026-33839 är en sårbarhet i Windows Win32K-komponenten, specifikt relaterad till grafiska funktioner (GRFX). Den utnyttjar ett 'race condition' för att tillåta en auktoriserad angripare att höja sina privilegier lokalt. Enligt CVSS-mätvärdet är attackkomplexiteten hög (AC:H), vilket innebär att framgångsrik exploatering kräver att angriparen vinner ett race condition. Detta gör sårbarheten potentiellt svår att utnyttja, men den är ändå allvarlig eftersom den tillåter lokala privilegiehöjningar (LPE).</t>
+        </is>
+      </c>
+      <c r="T159" t="inlineStr">
+        <is>
+          <t>Applicera patch (uppdatera Windows Win32K-komponenten).</t>
+        </is>
+      </c>
+      <c r="U159" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V159" t="inlineStr"/>
+      <c r="W159" t="inlineStr"/>
+      <c r="X159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>CVE-2026-7927</t>
+          <t>CVE-2026-34338</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7927</t>
+          <t>Analys av CVE-2026-34338: Windows Telephony Service</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E160" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr"/>
+      <c r="F160" t="inlineStr"/>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F160" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>CVE-2026-7927 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har en känd exploaterbarhet (Yes) och påverkar användare som använder dessa webbläsare. För att mildra risken rekommenderas att uppdatera till den senaste versionen av webbläsaren. Den specifika leverantören är Microsoft (via Edge) och Google (via Chrome), men eftersom det är en Chromium-baserad sårbarhet är det bäst att fokusera på uppdatering.</t>
-[...7 lines deleted...]
-      <c r="K160" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr"/>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L160" t="inlineStr"/>
+      <c r="M160" t="inlineStr"/>
+      <c r="N160" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O160" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P160" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q160" t="inlineStr"/>
+      <c r="R160" t="inlineStr">
+        <is>
+          <t>Windows Telephony Service</t>
+        </is>
+      </c>
+      <c r="S160" t="inlineStr">
+        <is>
+          <t>CVE-2026-34338 är en sårbarhet i Windows Telephony Service som utnyttjar en 'Use after free'-bugg. Den tillåter en auktoriserad angripare att lokalt höja sina privilegier (Elevation of Privilege). Eftersom sårbarheten kräver att angriparen redan är auktoriserad (Privilege Level: Low, men effekten är högre) och att attacken sker lokalt (Attack Vector: Local), är risken begränsad till nätverksinfrastruktur där angriparen redan har någon form av åtkomst. Den mest effektiva åtgärden är att tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
+        </is>
+      </c>
+      <c r="T160" t="inlineStr">
+        <is>
+          <t>Applicera patch (Se Microsofts säkerhetsuppdateringar).</t>
+        </is>
+      </c>
+      <c r="U160" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V160" t="inlineStr"/>
+      <c r="W160" t="inlineStr"/>
+      <c r="X160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>CVE-2026-7988</t>
+          <t>CVE-2026-43083</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7988</t>
+          <t>Analys av CVE-2026-43083 (ioam6)</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D161" t="n">
-[...2 lines deleted...]
-      <c r="E161" t="inlineStr">
+      <c r="D161" t="inlineStr"/>
+      <c r="F161" t="inlineStr"/>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F161" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>CVE-2026-7988 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mitigera risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Denna sårbarhet utnyttjas troligen via webbinnehåll (web-based attack).</t>
-[...7 lines deleted...]
-      <c r="K161" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr"/>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L161" t="inlineStr"/>
+      <c r="M161" t="inlineStr"/>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O161" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P161" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q161" t="inlineStr"/>
+      <c r="R161" t="inlineStr">
+        <is>
+          <t>Linux Kernel (ioam6)</t>
+        </is>
+      </c>
+      <c r="S161" t="inlineStr">
+        <is>
+          <t>CVE-2026-43083 är en sårbarhet i kärnmodulen `ioam6` i Linux-kärnan. Den beskrivs som en 'OOB and missing lock' (Out-of-Bounds och saknat lås), vilket indikerar en potentiell race condition eller minneshanteringsfel. Detta kan leda till att en angripare kan utöva en Denial of Service (DoS) eller, beroende på kontexten, potentiellt exekvera godtyck kod (RCE). Sårbarheten är klassad som 'Moderate' med en CVSS v3.1-poäng på 7.0, vilket indikerar en betydande risk. Eftersom den påverkar kärnan är den allvarlig, men den höga komplexiteten (AC:H) och de låga kraven på privilegium (PR:L) gör att den kan utnyttjas av en lokal angripare. Patchen är tillgänglig i de nämnda versionerna av Linux-kärnan.</t>
+        </is>
+      </c>
+      <c r="T161" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppgradera till de versioner som fixar sårbarheten (t.ex. 21308-17084 eller 21332-17084).</t>
+        </is>
+      </c>
+      <c r="U161" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V161" t="inlineStr"/>
+      <c r="W161" t="inlineStr"/>
+      <c r="X161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>CVE-2026-8010</t>
+          <t>CVE-2026-34336</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-8010</t>
+          <t>Informationsläckage i Windows DWM Core Library (CVE-2026-34336)</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E162" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr"/>
+      <c r="F162" t="inlineStr"/>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F162" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>CVE-2026-8010 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en tillgänglig patch. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Den exakta attackvektorn och detaljer om exploatering är inte specificerade i källtexten, men det är en känd sårbarhet som kräver omedelbar uppdatering.</t>
-[...7 lines deleted...]
-      <c r="K162" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr"/>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L162" t="inlineStr"/>
+      <c r="M162" t="inlineStr"/>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O162" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P162" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q162" t="inlineStr"/>
+      <c r="R162" t="inlineStr">
+        <is>
+          <t>Windows DWM Core Library</t>
+        </is>
+      </c>
+      <c r="S162" t="inlineStr">
+        <is>
+          <t>CVE-2026-34336 är en informationsläckage-sårbarhet (Information Disclosure) som finns i Windows DWM Core Library. Den tillåter en auktoriserad angripare att läcka information lokalt genom en buffertöverläsning (Buffer over-read). Även om sårbarheten är allvarlig (CVSS: 7.8) och kan leda till hög konfidentialitet (C:H), är den initialt begränsad till auktoriserade användare (PR:L) och kräver ingen användarinteraktion (UI:N). Det rekommenderas starkt att tillämpa de senaste säkerhetsuppdateringarna från Microsoft för att åtgärda denna sårbarhet.</t>
+        </is>
+      </c>
+      <c r="T162" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U162" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V162" t="inlineStr"/>
+      <c r="W162" t="inlineStr"/>
+      <c r="X162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>CVE-2026-42825</t>
+          <t>CVE-2026-41107</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-42825 (Windows Telephony Service)</t>
+          <t>Sårbarhet i Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D163" t="n">
-[...2 lines deleted...]
-      <c r="E163" t="inlineStr">
+      <c r="D163" t="inlineStr"/>
+      <c r="F163" t="inlineStr"/>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F163" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G163" t="inlineStr">
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr"/>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L163" t="inlineStr"/>
+      <c r="M163" t="inlineStr"/>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O163" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P163" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H163" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K163" t="inlineStr"/>
+      <c r="Q163" t="inlineStr"/>
+      <c r="R163" t="inlineStr">
+        <is>
+          <t>Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S163" t="inlineStr">
+        <is>
+          <t>CVE-2026-41107 är en sårbarhet i Microsoft Edge (Chromium-based) som kan utnyttjas via en webbläsare. Enligt CVSS-värdet (AV:N, AC:L, PR:N, UI:R, S:C, C:H) indikerar detta att sårbarheten kan utnyttjas på nätverksnivå (AV:N) utan autentisering (PR:N), men kräver användarinteraktion (UI:R). Den kan leda till en scope change (S:C), vilket tyder på en potentiell sandbox escape. Detta är en allvarlig sårbarhet som kräver omedelbar uppdatering.</t>
+        </is>
+      </c>
+      <c r="T163" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U163" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V163" t="inlineStr"/>
+      <c r="W163" t="inlineStr"/>
+      <c r="X163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>CVE-2026-7981</t>
+          <t>CVE-2026-31697</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7981</t>
+          <t>Analys av CVE-2026-31697</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E164" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr"/>
+      <c r="F164" t="inlineStr"/>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F164" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G164" t="inlineStr">
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr"/>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L164" t="inlineStr"/>
+      <c r="M164" t="inlineStr"/>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O164" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P164" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H164" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K164" t="inlineStr"/>
+      <c r="Q164" t="inlineStr"/>
+      <c r="R164" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S164" t="inlineStr">
+        <is>
+          <t>CVE-2026-31697 är en sårbarhet som rör hanteringen av kryptografiska certifikat (specifikt relaterat till PSP-kommandon) i Mariner Linux. Sårbarheten kan utnyttjas via nätverket (AV:N) och har en medelhög till hög konsekvens (CVSS 7.1). Den kräver ingen användarinteraktion (UI:N).</t>
+        </is>
+      </c>
+      <c r="T164" t="inlineStr">
+        <is>
+          <t>Se till att uppdatera till den senaste versionen av CBL-Mariner Releases. Specifika patchar rekommenderas för att hantera certifikatkopiering till användarutrymmet om PSP-kommandon misslyckas.</t>
+        </is>
+      </c>
+      <c r="U164" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V164" t="inlineStr"/>
+      <c r="W164" t="inlineStr"/>
+      <c r="X164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>CVE-2026-8014</t>
+          <t>CVE-2026-40397</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-8014 i Chromium-baserade webbläsare</t>
+          <t>Analys av CVE-2026-40397: Privilege Escalation i Windows Common Log File System Driver</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E165" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr"/>
+      <c r="F165" t="inlineStr"/>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F165" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G165" t="inlineStr">
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr"/>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L165" t="inlineStr"/>
+      <c r="M165" t="inlineStr"/>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O165" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P165" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H165" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K165" t="inlineStr"/>
+      <c r="Q165" t="inlineStr"/>
+      <c r="R165" t="inlineStr">
+        <is>
+          <t>Windows Common Log File System Driver</t>
+        </is>
+      </c>
+      <c r="S165" t="inlineStr">
+        <is>
+          <t>CVE-2026-40397 är en sårbarhet i Windows Common Log File System Driver som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Sårbarheten beror på ett integer underflow (wrap or wraparound) i drivrutinen. Eftersom den kräver att angriparen redan är auktoriserad (Privilege Level: Low, AV:L) och att attacken sker lokalt (Scope: U), är risken betydande för interna nätverk, men den är inte en noll-dagars sårbarhet i den meningen att en patch sannolikt finns tillgänglig.</t>
+        </is>
+      </c>
+      <c r="T165" t="inlineStr">
+        <is>
+          <t>Applicera omedelbart de senaste säkerhetsuppdateringarna från Microsoft som adresserar denna sårbarhet. Om en patch inte är tillgänglig, begränsa användarens behörigheter och överväg att implementera striktare åtkomstkontroller (ACL) på de berörda systemen.</t>
+        </is>
+      </c>
+      <c r="U165" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V165" t="inlineStr"/>
+      <c r="W165" t="inlineStr"/>
+      <c r="X165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>CVE-2026-8016</t>
+          <t>CVE-2026-43037</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-8016</t>
+          <t>Sårbarhet i ip6_tunnel i Mariner Linux</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E166" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr"/>
+      <c r="F166" t="inlineStr"/>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F166" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>CVE-2026-8016 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna informationen är sårbarheten känd och har en känd patchningsstatus ('Yes'). Den påverkar användare som använder dessa webbläsare. För att mildra risken rekommenderas att uppdatera till den senaste versionen av webbläsaren. Den exakta attackvektorn och detaljer om exploatering är inte specificerade i källtexten, men det är en känd sårbarhet som kräver omedelbar uppdatering.</t>
-[...7 lines deleted...]
-      <c r="K166" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr"/>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L166" t="inlineStr"/>
+      <c r="M166" t="inlineStr"/>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O166" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P166" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q166" t="inlineStr"/>
+      <c r="R166" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S166" t="inlineStr">
+        <is>
+          <t>CVE-2026-43037 beskriver en sårbarhet i funktionen `ip6_tunnel` i Linux-kärnan, som kan utnyttjas via en nätverksstack-funktion. Den har ett högt CVSS-betyg (7.5) och kan utnyttjas på nätverksnivå (AV:N) utan användarinteraktion (UI:N). Detta indikerar en allvarlig risk för system som använder denna kärnfunktionalitet.</t>
+        </is>
+      </c>
+      <c r="T166" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U166" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V166" t="inlineStr"/>
+      <c r="W166" t="inlineStr"/>
+      <c r="X166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>CVE-2026-7930</t>
+          <t>CVE-2026-34331</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7930 i Chromium-baserade webbläsare</t>
+          <t>Analys av CVE-2026-34331 (Win32K - GRFX)</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E167" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr"/>
+      <c r="F167" t="inlineStr"/>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F167" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>CVE-2026-7930 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd patch. Den mest effektiva åtgärden är att uppdatera webbläsaren till den senaste versionen. Attackvektorn är troligen en webbsida eller ett webbinnehåll som utnyttjar sårbarheten i Chromium-motorn.</t>
-[...7 lines deleted...]
-      <c r="K167" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr"/>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L167" t="inlineStr"/>
+      <c r="M167" t="inlineStr"/>
+      <c r="N167" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O167" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P167" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q167" t="inlineStr"/>
+      <c r="R167" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="S167" t="inlineStr">
+        <is>
+          <t>CVE-2026-34331 är en sårbarhet i Windows Win32K-grafikkomponenterna (GRFX). Den tillåter en auktoriserad angripare att höja sina privilegier lokalt genom att utnyttja ett race condition. Enligt CVSS-mätvärdena är attackkomplexiteten hög (AC:H), vilket indikerar att exploateringen är svår och kräver specifika förhållanden (som att vinna ett race condition). Angreppet kräver att angriparen redan har någon form av auktorisering (PR:L - Low Privileges) och att de är lokalt närvarande (AV:L - Local).</t>
+        </is>
+      </c>
+      <c r="T167" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U167" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V167" t="inlineStr"/>
+      <c r="W167" t="inlineStr"/>
+      <c r="X167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>CVE-2026-43244</t>
+          <t>CVE-2026-43274</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43244 (Mariner Linux)</t>
+          <t>Sårbarhetsanalys av CVE-2026-43274</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D168" t="n">
-[...2 lines deleted...]
-      <c r="E168" t="inlineStr">
+      <c r="D168" t="inlineStr"/>
+      <c r="F168" t="inlineStr"/>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F168" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G168" t="inlineStr">
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr"/>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L168" t="inlineStr"/>
+      <c r="M168" t="inlineStr"/>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O168" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P168" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
-      <c r="H168" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K168" t="inlineStr"/>
+      <c r="Q168" t="inlineStr"/>
+      <c r="R168" t="inlineStr">
+        <is>
+          <t>Linux-kärnan (mchp-ipc-sbi)</t>
+        </is>
+      </c>
+      <c r="S168" t="inlineStr">
+        <is>
+          <t>CVE-2026-43274 är en sårbarhet i mchp-ipc-sbi-komponenten i Linux-kärnan. Den kan utnyttjas via en buffertöverskridning (out-of-bounds access) i funktionen `mchp_ipc_get_cluster_aggr_irq()`. Sårbarheten har en måttlig svårighetsgrad (Moderate) och har en CVSS-poäng på 7.1, vilket indikerar en högre risk än vad som framgår av den initiala kategoriseringen. Attackvektorn är Låg (L) och den kräver ingen användarinteraktion (UI:N).</t>
+        </is>
+      </c>
+      <c r="T168" t="inlineStr">
+        <is>
+          <t>Uppdatera till en patchad version av Linux-kärnan. Specifika patchar är tillgängliga i CBL-Mariner Releases.</t>
+        </is>
+      </c>
+      <c r="U168" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V168" t="inlineStr"/>
+      <c r="W168" t="inlineStr"/>
+      <c r="X168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>CVE-2026-7946</t>
+          <t>CVE-2026-34334</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7946 i Chromium-baserade webbläsare</t>
+          <t>Analys av CVE-2026-34334: Windows TCP/IP Privilege Escalation</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E169" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr"/>
+      <c r="F169" t="inlineStr"/>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F169" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G169" t="inlineStr">
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr"/>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr"/>
+      <c r="M169" t="inlineStr"/>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O169" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P169" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H169" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K169" t="inlineStr"/>
+      <c r="Q169" t="inlineStr"/>
+      <c r="R169" t="inlineStr">
+        <is>
+          <t>Windows TCP/IP</t>
+        </is>
+      </c>
+      <c r="S169" t="inlineStr">
+        <is>
+          <t>CVE-2026-34334 är en sårbarhet i Windows TCP/IP-stacken som tillåter en auktoriserad angripare att höja sina privilegier lokalt. Sårbarheten beror på en 'race condition' vid samtidig exekvering av resurser med otillräcklig synkronisering. Detta innebär att en angripare som redan har viss åtkomst på systemet kan utnyttja denna sårbarhet för att få administratörs- eller systemrättigheter. Även om CVSS-poängen indikerar att utnyttjandet är 'Unlikely' (Osannolikt), är risken hög eftersom den kräver lokal åtkomst (AV:L, PR:L) och kan leda till full systemkontroll (C:H, I:H, A:H).</t>
+        </is>
+      </c>
+      <c r="T169" t="inlineStr">
+        <is>
+          <t>Applicera de senaste säkerhetsuppdateringarna från Microsoft för att åtgärda sårbarheten.</t>
+        </is>
+      </c>
+      <c r="U169" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V169" t="inlineStr"/>
+      <c r="W169" t="inlineStr"/>
+      <c r="X169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>CVE-2026-45130</t>
+          <t>CVE-2026-43125</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Sårbarhet i Vim: Heap-based Buffer Overflow (CVE-2026-45130)</t>
+          <t>Sårbarhet i dlm_search_rsb_tree (CVE-2026-43125)</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D170" t="n">
-[...2 lines deleted...]
-      <c r="E170" t="inlineStr">
+      <c r="D170" t="inlineStr"/>
+      <c r="F170" t="inlineStr"/>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F170" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>CVE-2026-45130 är en heap-baserad buffertöverskridning (Heap-based Buffer Overflow) som finns i Vim. Den uppstår specifikt vid laddning av spell-filer. Detta är en medelhög (Moderate) sårbarhet som kan utnyttjas när användaren interagerar med funktionen. För att mildra risken rekommenderas uppdatering av Vim till en patchad version.</t>
-[...7 lines deleted...]
-      <c r="K170" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr"/>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr"/>
+      <c r="M170" t="inlineStr"/>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O170" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P170" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q170" t="inlineStr"/>
+      <c r="R170" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S170" t="inlineStr">
+        <is>
+          <t>CVE-2026-43125 är en allvarlig sårbarhet som påverkar funktionen `dlm_search_rsb_tree` i Mariner Linux. Sårbarheten tillåter en angripare att utnyttja en buffertöverflöde (eller liknande minneshanteringsfel) genom att validera längden i funktionen. Enligt CVSS-poängen (7.8) är den allvarlig, med hög påverkan på konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H). Angreppet kan utföras på låg behörighetsnivå (PR:L) och kräver ingen användarinteraktion (UI:N).</t>
+        </is>
+      </c>
+      <c r="T170" t="inlineStr">
+        <is>
+          <t>Applicera patch (uppdatera till en version som åtgärdar sårbarheten).</t>
+        </is>
+      </c>
+      <c r="U170" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V170" t="inlineStr"/>
+      <c r="W170" t="inlineStr"/>
+      <c r="X170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>CVE-2026-7912</t>
+          <t>CVE-2026-40359</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7912</t>
+          <t>Analys av CVE-2026-40359 i Microsoft Office Excel</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D171" t="n">
-[...2 lines deleted...]
-      <c r="E171" t="inlineStr">
+      <c r="D171" t="inlineStr"/>
+      <c r="F171" t="inlineStr"/>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F171" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>CVE-2026-7912 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd och har en patch tillgänglig. Det rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Eftersom information om en specifik attackvektor saknas, antas det att en patch är den primära åtgärden.</t>
-[...7 lines deleted...]
-      <c r="K171" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr"/>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L171" t="inlineStr"/>
+      <c r="M171" t="inlineStr"/>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O171" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P171" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q171" t="inlineStr"/>
+      <c r="R171" t="inlineStr">
+        <is>
+          <t>Microsoft Office Excel</t>
+        </is>
+      </c>
+      <c r="S171" t="inlineStr">
+        <is>
+          <t>CVE-2026-40359 är en sårbarhet i Microsoft Office Excel. Baserat på CVSS-värdet (7.8) och sårbarhetsinformationen indikerar den en medelhög till allvarlig risk. Attackvektorn (AV:L) är Låg (Local), vilket innebär att angriparen måste ha någon form av åtkomst till systemet. Den kräver också användarinteraktion (UI:R), vilket innebär att användaren måste utföra en handling (t.ex. öppna filen) för att sårbarheten ska utnyttjas. Den potentiella påverkan är hög (C:H/I:H/A:H), vilket innebär att en lyckad exploatering kan leda till omfattande datastöld, systemmanipulation och systemkrasch. För att mildra risken rekommenderas att omedelbart tillämpa de senaste säkerhetsuppdateringarna från Microsoft. Eftersom informationen inte specificerar en känd workaround, är den primära rekommendationen att patcha.</t>
+        </is>
+      </c>
+      <c r="T171" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U171" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V171" t="inlineStr"/>
+      <c r="W171" t="inlineStr"/>
+      <c r="X171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>CVE-2026-7983</t>
+          <t>CVE-2026-43199</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7983</t>
+          <t>Analys av CVE-2026-43199 (net/mlx5e)</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D172" t="n">
-[...2 lines deleted...]
-      <c r="E172" t="inlineStr">
+      <c r="D172" t="inlineStr"/>
+      <c r="F172" t="inlineStr"/>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F172" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>CVE-2026-7983 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har identifierats och en patch finns tillgänglig. För att mitigera risken rekommenderas att uppdatera till den senaste versionen av de berörda webbläsarna. Eftersom information om en specifik attackvektor saknas, antas det att en uppdatering är den primära åtgärden.</t>
-[...7 lines deleted...]
-      <c r="K172" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr"/>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L172" t="inlineStr"/>
+      <c r="M172" t="inlineStr"/>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O172" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P172" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q172" t="inlineStr"/>
+      <c r="R172" t="inlineStr">
+        <is>
+          <t>Linux-kärnan (net/mlx5e)</t>
+        </is>
+      </c>
+      <c r="S172" t="inlineStr">
+        <is>
+          <t>CVE-2026-43199 är en sårbarhet som påverkar net/mlx5e-modulen, specifikt relaterad till att fixa 'scheduling while atomic' i IPsec MAC address query. Detta är en kärnsårbarhet i Linux-kärnan som kan utnyttjas för att orsaka en krasch (denial of service) eller potentiellt högre skada beroende på kontexten. Sårbarheten har en medelhög CVSS-poäng (7.0) och kräver en låg fysisk vektor (AV:L) och hög komplexitet (AC:H), vilket indikerar att den kan vara svår att utnyttja men har en hög påverkan (C:H/I:H/A:H).</t>
+        </is>
+      </c>
+      <c r="T172" t="inlineStr">
+        <is>
+          <t>Applicera patch (uppdatera till de versioner som fixar 'scheduling while atomic' i IPsec MAC address query).</t>
+        </is>
+      </c>
+      <c r="U172" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V172" t="inlineStr"/>
+      <c r="W172" t="inlineStr"/>
+      <c r="X172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>CVE-2026-43185</t>
+          <t>CVE-2026-40360</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Sårbarhet i ksmbd (CVE-2026-43185)</t>
+          <t>Analys av CVE-2026-40360 i Microsoft Office Excel</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E173" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr"/>
+      <c r="F173" t="inlineStr"/>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F173" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>CVE-2026-43185 är en sårbarhet i ksmbd, som rör en 'signededness bug' i funktionen smb_direct_prepare_negotiation(). Detta är en medelhög (Moderate) sårbarhet som kan utnyttjas via SMB-protokollet. För att mildra risken rekommenderas uppdatering till de senaste versionerna av ksmbd. CVSS-poängen indikerar att den är svår att utnyttja (AV:L, AC:L, PR:L), men en patch är nödvändig för att säkerställa integriteten.</t>
-[...2 lines deleted...]
-      <c r="J173" t="inlineStr">
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr"/>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L173" t="inlineStr"/>
+      <c r="M173" t="inlineStr"/>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O173" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P173" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q173" t="inlineStr"/>
+      <c r="R173" t="inlineStr">
+        <is>
+          <t>Microsoft Office Excel</t>
+        </is>
+      </c>
+      <c r="S173" t="inlineStr">
+        <is>
+          <t>CVE-2026-40360 är en sårbarhet i Microsoft Office Excel. Den har ett CVSS-betyg på 7.8, vilket indikerar en hög risk. Sårbarheten kräver användarinteraktion (UI:R), vilket innebär att en angripare måste få användaren att öppna ett skadligt dokument. Angreppet leder till läsning av små delar av heap-minnet, vilket kan användas för informationsläckage. För att mildra risken rekommenderas att tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
+        </is>
+      </c>
+      <c r="T173" t="inlineStr">
         <is>
           <t>Applicera patch</t>
         </is>
       </c>
-      <c r="K173" t="inlineStr"/>
+      <c r="U173" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V173" t="inlineStr"/>
+      <c r="W173" t="inlineStr"/>
+      <c r="X173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>CVE-2026-6666</t>
+          <t>CVE-2026-40410</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-6666: NULL Pointer Dereference i PgBouncer</t>
+          <t>Analys av CVE-2026-40410: SMB Client Privilege Escalation</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E174" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr"/>
+      <c r="F174" t="inlineStr"/>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F174" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>CVE-2026-6666 beskriver en NULL Pointer Dereference-sårbarhet i PgBouncer. Denna sårbarhet kan utnyttjas via `kill_pool_logins_server_error` och har en medelhög CVSS-poäng (5.9). Eftersom sårbarheten har en Attack Vector (AV) på Network (N) och en Attack Complexity (AC) på High (H), är den inte trivialt exploaterbar, men den kan leda till en Denial of Service (DoS) genom att orsaka en krasch i tjänsten. För att mildra risken rekommenderas uppgradering av PgBouncer till en patchad version. Om omedelbar patchning inte är möjlig, bör man överväga att begränsa åtkomsten till de angripna funktionerna eller nätverkssegmenten.</t>
-[...7 lines deleted...]
-      <c r="K174" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr"/>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L174" t="inlineStr"/>
+      <c r="M174" t="inlineStr"/>
+      <c r="N174" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O174" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P174" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q174" t="inlineStr"/>
+      <c r="R174" t="inlineStr">
+        <is>
+          <t>Windows SMB Client</t>
+        </is>
+      </c>
+      <c r="S174" t="inlineStr">
+        <is>
+          <t>CVE-2026-40410 är en sårbarhet i Windows SMB Client som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Local Privilege Escalation). CVSS-värdet (7.0) indikerar en betydande risk. Även om attackkomplexiteten är hög (AC:H) och exploateringen beskrivs som 'Less Likely', är det kritiskt att patcha systemet omedelbart. Sårbarheten påverkar Windows SMB Client och kräver att angriparen redan har någon form av auktorisering på systemet.</t>
+        </is>
+      </c>
+      <c r="T174" t="inlineStr">
+        <is>
+          <t>Applicera den senaste säkerhetsuppdateringen för Windows SMB Client. Överväg att begränsa nätverksåtkomsten till SMB-protokollet om det inte är strikt nödvändigt.</t>
+        </is>
+      </c>
+      <c r="U174" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V174" t="inlineStr"/>
+      <c r="W174" t="inlineStr"/>
+      <c r="X174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>CVE-2026-40380</t>
+          <t>CVE-2026-43353</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40380: Windows Volume Manager Extension Driver</t>
+          <t>Sårbarhet i i3c: mipi-i3c-hci</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D175" t="n">
-[...2 lines deleted...]
-      <c r="E175" t="inlineStr">
+      <c r="D175" t="inlineStr"/>
+      <c r="F175" t="inlineStr"/>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F175" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>CVE-2026-40380 är en sårbarhet i Windows Volume Manager Extension Driver. Den har ett medelhögt CVSS-betyg (6.2) och kräver en hög privilegienivå (PR:H) för utnyttjande. Detta innebär att en angripare måste ha en betydande nivå av åtkomst till systemet för att lyckas med attacken. Sårbarheten tillåter en angripare med tillräckliga rättigheter att orsaka hög konfidentialitet (C:H), hög integritet (I:H) och hög tillgänglighet (A:H) skada. Eftersom den kräver höga privilegier är den inte en omedelbar, bred hotbild, men den representerar en allvarlig risk för system som redan har komprometterats eller där angriparen kan få höga rättigheter.</t>
-[...7 lines deleted...]
-      <c r="K175" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr"/>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L175" t="inlineStr"/>
+      <c r="M175" t="inlineStr"/>
+      <c r="N175" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O175" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P175" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q175" t="inlineStr"/>
+      <c r="R175" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S175" t="inlineStr">
+        <is>
+          <t>CVE-2026-43353 är en sårbarhet som rör en race condition i drivrutinen `i3c: mipi-i3c-hci`. Denna sårbarhet kan utnyttjas för att orsaka hög konfidentialitet (C:H), hög integritet (I:H) och hög tillgänglighet (A:H) om den inte åtgärdas. Enligt CVSS-poängen (7.8) är den klassad som 'Important' och har en attackvektor (AV:L) och en attackkomplexitet (AC:L), vilket indikerar att den kan utnyttjas lokalt med låg ansträngning. Åtgärden är att uppdatera drivrutinen.</t>
+        </is>
+      </c>
+      <c r="T175" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera drivrutinen i i3c: mipi-i3c-hci).</t>
+        </is>
+      </c>
+      <c r="U175" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V175" t="inlineStr"/>
+      <c r="W175" t="inlineStr"/>
+      <c r="X175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>CVE-2026-7931</t>
+          <t>CVE-2026-32170</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7931</t>
+          <t>Sårbarhet i Windows Rich Text Edit Control (CVE-2026-32170)</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D176" t="n">
-[...2 lines deleted...]
-      <c r="E176" t="inlineStr">
+      <c r="D176" t="inlineStr"/>
+      <c r="F176" t="inlineStr"/>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F176" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>CVE-2026-7931 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har identifierats av Microsoft och har en känd patch. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Attackvektorn är troligen en webbsida eller ett dokument som utnyttjar sårbarheten via webbläsarens renderingmotor.</t>
-[...7 lines deleted...]
-      <c r="K176" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr"/>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L176" t="inlineStr"/>
+      <c r="M176" t="inlineStr"/>
+      <c r="N176" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O176" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P176" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q176" t="inlineStr"/>
+      <c r="R176" t="inlineStr">
+        <is>
+          <t>Windows Rich Text Edit Control</t>
+        </is>
+      </c>
+      <c r="S176" t="inlineStr">
+        <is>
+          <t>CVE-2026-32170 är en sårbarhet som påverkar Windows Rich Text Edit Control. En angripare behöver få en användare att interagera med en skadlig fil (User Interaction Required, UI:R) och behöver endast låga behörigheter (Privileges Required, PR:L) för att utnyttja den. Detta innebär att en auktoriserad angripare måste skicka en skadlig fil till ett offer och övertyga offret att öppna den. CVSS-poängen är 6.7, vilket indikerar en medelhög risk. Den primära rekommendationen är att tillämpa en patch.</t>
+        </is>
+      </c>
+      <c r="T176" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U176" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V176" t="inlineStr"/>
+      <c r="W176" t="inlineStr"/>
+      <c r="X176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>CVE-2026-7933</t>
+          <t>CVE-2026-40374</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7933</t>
+          <t>Analys av CVE-2026-40374 i Power Automate</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D177" t="n">
-[...2 lines deleted...]
-      <c r="E177" t="inlineStr">
+      <c r="D177" t="inlineStr"/>
+      <c r="F177" t="inlineStr"/>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F177" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>CVE-2026-7933 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna informationen är sårbarheten känd och har en tillgänglig patch. Den påverkar användare som använder dessa webbläsare och rekommenderas att uppdatera till den senaste versionen för att mitigera risken.</t>
-[...7 lines deleted...]
-      <c r="K177" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr"/>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L177" t="inlineStr"/>
+      <c r="M177" t="inlineStr"/>
+      <c r="N177" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O177" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P177" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q177" t="inlineStr"/>
+      <c r="R177" t="inlineStr">
+        <is>
+          <t>Power Automate</t>
+        </is>
+      </c>
+      <c r="S177" t="inlineStr">
+        <is>
+          <t>CVE-2026-40374 är en sårbarhet i Power Automate som tillåter en auktoriserad angripare att läcka känslig information. Enligt CVSS-poängen (6.5) har sårbarheten en Attack Vector (AV) på Network (N), vilket innebär att den kan utnyttjas över nätverket, och en Confidentiality (C) på High (H). Detta indikerar en allvarlig risk för dataläckage för användare som har åtkomst till flöden med känsliga variabler. Det finns ingen omedelbar workaround specificerad i texten, men patchning är nödvändig.</t>
+        </is>
+      </c>
+      <c r="T177" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U177" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V177" t="inlineStr"/>
+      <c r="W177" t="inlineStr"/>
+      <c r="X177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>CVE-2026-7992</t>
+          <t>CVE-2026-35422</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7992</t>
+          <t>Sårbarhetsanalys: Windows TCP/IP (CVE-2026-35422)</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E178" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr"/>
+      <c r="F178" t="inlineStr"/>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F178" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G178" t="inlineStr">
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr"/>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L178" t="inlineStr"/>
+      <c r="M178" t="inlineStr"/>
+      <c r="N178" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O178" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P178" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H178" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K178" t="inlineStr"/>
+      <c r="Q178" t="inlineStr"/>
+      <c r="R178" t="inlineStr">
+        <is>
+          <t>Windows TCP/IP</t>
+        </is>
+      </c>
+      <c r="S178" t="inlineStr">
+        <is>
+          <t>CVE-2026-35422 är en sårbarhet i Windows TCP/IP-stacken. Den tillåter en auktoriserad angripare att utnyttja en specifik säkerhetsfunktion, troligen IPsec-policyhänställning, över nätverket. En framgångsrik exploatering kan kringgå IPsec-policykontroller, vilket kan leda till oavsiktlig åtkomst eller dataexfiltrering. CVSS-poängen är 6.5, med en attackvektor (AV) på Nätverk (N) och en komplexitetsfaktor (AC) på Låg (L). Detta indikerar att sårbarheten kan utnyttjas på distans utan att fysisk åtkomst krävs, men att angriparen måste vara autentiserad (PR:L).</t>
+        </is>
+      </c>
+      <c r="T178" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U178" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V178" t="inlineStr"/>
+      <c r="W178" t="inlineStr"/>
+      <c r="X178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>CVE-2026-43245</t>
+          <t>CVE-2026-39825</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43245 (ntfs: -&gt;d_compare())</t>
+          <t>Analys av CVE-2026-39825: ReverseProxy Query Parameter Överflöd</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D179" t="n">
-[...2 lines deleted...]
-      <c r="E179" t="inlineStr">
+      <c r="D179" t="inlineStr"/>
+      <c r="F179" t="inlineStr"/>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F179" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>CVE-2026-43245 är en sårbarhet som rör funktionen `d_compare()` i NTFS-filsystemet. Den har en medelhög svårighetsgrad (Moderate) och kan utnyttjas via en låg anropvektor (AV:L) och låg komplexitet (AC:L). Sårbarheten kan leda till en högre konfidentialitetsrisk (C:H) men har ingen påverkan på integritet (I:N) eller tillgänglighet (A:H). Detta tyder på att en angripare kan läsa känslig data men inte skriva över eller störa systemet. Patchning är nödvändig för att åtgärda sårbarheten.</t>
-[...7 lines deleted...]
-      <c r="K179" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr"/>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L179" t="inlineStr"/>
+      <c r="M179" t="inlineStr"/>
+      <c r="N179" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O179" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P179" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q179" t="inlineStr"/>
+      <c r="R179" t="inlineStr">
+        <is>
+          <t>Go (net/http/httputil)</t>
+        </is>
+      </c>
+      <c r="S179" t="inlineStr">
+        <is>
+          <t>CVE-2026-39825 är en sårbarhet i Go-standardbibliotekets `net/http/httputil` paket, specifikt i funktionen `ReverseProxy`. Sårbarheten tillåter en angripare att skicka för många parametrar till en URL, vilket kan leda till att funktionen hanterar dessa frågor på ett felaktigt sätt. Detta är en medelhög risk sårbarhet (CVSS 5.3) som påverkar applikationer som använder `ReverseProxy` för att dirigera trafik. Eftersom sårbarheten har en Attack Vector (AV) på N (Network) och en Attack Complexity (AC) på L (Low), är den potentiellt utnyttjbar över nätverket, men den kräver att angriparen vet exakt hur man utnyttjar överflödet av parametrar. En patch rekommenderas starkt.</t>
+        </is>
+      </c>
+      <c r="T179" t="inlineStr">
+        <is>
+          <t>Uppgradera Go-biblioteket till en version som har åtgärdat sårbarheten. Eftersom det är ett standardbibliotek, bör man överväga att uppgradera hela Go-miljön.</t>
+        </is>
+      </c>
+      <c r="U179" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V179" t="inlineStr"/>
+      <c r="W179" t="inlineStr"/>
+      <c r="X179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>CVE-2025-71272</t>
+          <t>CVE-2026-8015</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Sårbarhet i most_register_interface (CVE-2025-71272)</t>
+          <t>Sårbarhetsanalys: CVE-2026-8015</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D180" t="n">
-[...2 lines deleted...]
-      <c r="E180" t="inlineStr">
+      <c r="D180" t="inlineStr"/>
+      <c r="F180" t="inlineStr"/>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F180" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Denna sårbarhet, CVE-2025-71272, är en resursläckage (resource leak) som finns i funktionen `most_register_interface` i Linux-kärnan. En angripare kan utnyttja detta för att orsaka en Denial of Service (DoS) genom att läcka systemresurser. Eftersom CVSS-värdet är lågt (Moderate) och kraven för utnyttjande är låga (AV:L/AC:L/PR:L/UI:N), är risken måttlig, men det kräver ändå att angriparen har viss åtkomst och att sårbarheten utnyttjas korrekt.</t>
-[...7 lines deleted...]
-      <c r="K180" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr"/>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L180" t="inlineStr"/>
+      <c r="M180" t="inlineStr"/>
+      <c r="N180" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O180" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P180" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q180" t="inlineStr"/>
+      <c r="R180" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S180" t="inlineStr">
+        <is>
+          <t>CVE-2026-8015 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har identifierats och en patch finns tillgänglig. Användare bör uppdatera sina webbläsare omedelbart för att mitigera risken. Attackvektorn är troligen via webbinnehåll som exekveras i webbläsaren.</t>
+        </is>
+      </c>
+      <c r="T180" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U180" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V180" t="inlineStr"/>
+      <c r="W180" t="inlineStr"/>
+      <c r="X180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>CVE-2026-7901</t>
+          <t>CVE-2026-7936</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7901</t>
+          <t>Sårbarhetsanalys: CVE-2026-7936</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D181" t="n">
-[...2 lines deleted...]
-      <c r="E181" t="inlineStr">
+      <c r="D181" t="inlineStr"/>
+      <c r="F181" t="inlineStr"/>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F181" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G181" t="inlineStr">
+      <c r="I181" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr"/>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L181" t="inlineStr"/>
+      <c r="M181" t="inlineStr"/>
+      <c r="N181" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O181" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P181" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H181" t="inlineStr">
+      <c r="Q181" t="inlineStr"/>
+      <c r="R181" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I181" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K181" t="inlineStr"/>
+      <c r="S181" t="inlineStr">
+        <is>
+          <t>CVE-2026-7936 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd workaround (patch). Den påverkar användare av dessa webbläsare. För att mildra risken måste användarna uppdatera sina webbläsare till den senaste versionen.</t>
+        </is>
+      </c>
+      <c r="T181" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U181" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V181" t="inlineStr"/>
+      <c r="W181" t="inlineStr"/>
+      <c r="X181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>CVE-2026-43053</t>
+          <t>CVE-2026-43101</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43053: XFS close crash window</t>
+          <t>Analys av CVE-2026-43101 i Mariner Linux</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D182" t="n">
-[...2 lines deleted...]
-      <c r="E182" t="inlineStr">
+      <c r="D182" t="inlineStr"/>
+      <c r="F182" t="inlineStr"/>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F182" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>CVE-2026-43053 är en sårbarhet i filsystemet XFS som kan orsaka ett kraschfönster (crash window) vid stängning av attribut (attr dabtree inactivation). Detta är en medelhög (Moderate) sårbarhet som påverkar flera versioner av XFS på Linux. Attackvektorn är lokal (AV:L) och kräver ingen användarinteraktion (UI:N), men kan leda till hög konfidentialitet, integritet och tillgänglighet (C:N/I:N/A:H). Det rekommenderas att uppdatera till en av de angivna patchnivåerna för att mitigera risken.</t>
-[...7 lines deleted...]
-      <c r="K182" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr"/>
+      <c r="K182" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L182" t="inlineStr"/>
+      <c r="M182" t="inlineStr"/>
+      <c r="N182" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O182" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P182" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q182" t="inlineStr"/>
+      <c r="R182" t="inlineStr">
+        <is>
+          <t>Mariner Linux, CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S182" t="inlineStr">
+        <is>
+          <t>CVE-2026-43101 är en sårbarhet i kärnmodulen `ipv6: ioam: fix potential NULL dereferences in __ioam6_fill_trace_data()`. Den har en måttlig svårighetsgrad (Moderate) med en CVSS-poäng på 7.0 (baserat på 6.4 i texten, men 7.0 anges i fältet). Sårbarheten påverkar Mariner Linux och rör hanteringen av IPv6-spårningsdata (trace data). En patch har släppts för att åtgärda potentiella NULL dereferenser. För att mildra risken bör användare uppgradera till de senaste versionerna av CBL-Mariner Releases.</t>
+        </is>
+      </c>
+      <c r="T182" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppgradera till de senaste versionerna av CBL-Mariner Releases.</t>
+        </is>
+      </c>
+      <c r="U182" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V182" t="inlineStr"/>
+      <c r="W182" t="inlineStr"/>
+      <c r="X182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>CVE-2026-43107</t>
+          <t>CVE-2026-7935</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Sårbarhet i Mariner Linux: xfrm size-beräkning</t>
+          <t>Sårbarhetsanalys: CVE-2026-7935</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D183" t="n">
-[...2 lines deleted...]
-      <c r="E183" t="inlineStr">
+      <c r="D183" t="inlineStr"/>
+      <c r="F183" t="inlineStr"/>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F183" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>CVE-2026-43107 är en medelhög sårbarhet i Mariner Linux som beror på felaktig storleksberäkning av xfrm-konton. Detta kan potentiellt leda till en Denial of Service (DoS) genom att manipulera nätverksresurser. Sårbarheten är svår att utnyttja (AV:L, AC:L, PR:L) och påverkar specifika versioner av Mariner Linux. Det rekommenderas att uppdatera till en patchad version för att eliminera risken.</t>
-[...7 lines deleted...]
-      <c r="K183" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr"/>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L183" t="inlineStr"/>
+      <c r="M183" t="inlineStr"/>
+      <c r="N183" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O183" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P183" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q183" t="inlineStr"/>
+      <c r="R183" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S183" t="inlineStr">
+        <is>
+          <t>CVE-2026-7935 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har en känd workaround (patch) och påverkar användare som använder dessa webbläsare. Det rekommenderas starkt att uppdatera till den senaste versionen för att mitigera risken.</t>
+        </is>
+      </c>
+      <c r="T183" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U183" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V183" t="inlineStr"/>
+      <c r="W183" t="inlineStr"/>
+      <c r="X183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>CVE-2026-32209</t>
+          <t>CVE-2026-7975</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-32209 (Windows Filtering Platform)</t>
+          <t>Sårbarhetsanalys: CVE-2026-7975</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D184" t="n">
-[...2 lines deleted...]
-      <c r="E184" t="inlineStr">
+      <c r="D184" t="inlineStr"/>
+      <c r="F184" t="inlineStr"/>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F184" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>CVE-2026-32209 är en sårbarhet i Windows Filtering Platform (WFP). En lyckad exploatering kan leda till en låg påverkan på konfidentialitet (C:L) och integritet (I:L), men ingen påverkan på tillgänglighet (A:N). Detta indikerar att attacken kan leda till begränsad manipulering av säkerhetskonfigurationen. CVSS-poängen är 4.4, med en attackvektor (AV:L) och komplexitet (AC:L), vilket gör den relativt låg i svårighetsgrad. Det är dock viktigt att patcha för att förhindra potentiell manipulering av systemets säkerhetsinställningar.</t>
-[...7 lines deleted...]
-      <c r="K184" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J184" t="inlineStr"/>
+      <c r="K184" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L184" t="inlineStr"/>
+      <c r="M184" t="inlineStr"/>
+      <c r="N184" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O184" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P184" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q184" t="inlineStr"/>
+      <c r="R184" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S184" t="inlineStr">
+        <is>
+          <t>CVE-2026-7975 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. Det rekommenderas att omedelbart uppdatera båda webbläsarna för att eliminera risken. Eftersom det inte finns någon information om en specifik attackvektor eller om sårbarheten är utnyttjad i vild tid, är den initiala riskbedömningen måttlig, men uppdatering är kritisk.</t>
+        </is>
+      </c>
+      <c r="T184" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera Chrome och Microsoft Edge till de senaste versionerna).</t>
+        </is>
+      </c>
+      <c r="U184" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V184" t="inlineStr"/>
+      <c r="W184" t="inlineStr"/>
+      <c r="X184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>CVE-2026-7938</t>
+          <t>CVE-2026-34032</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7938 i Chromium-baserade webbläsare</t>
+          <t>Analys av CVE-2026-34032: Heap Buffer Over-Read i mod_proxy_ajp</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E185" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr"/>
+      <c r="F185" t="inlineStr"/>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F185" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G185" t="inlineStr">
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr"/>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L185" t="inlineStr"/>
+      <c r="M185" t="inlineStr"/>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O185" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P185" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H185" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K185" t="inlineStr"/>
+      <c r="Q185" t="inlineStr"/>
+      <c r="R185" t="inlineStr">
+        <is>
+          <t>Apache HTTP Server</t>
+        </is>
+      </c>
+      <c r="S185" t="inlineStr">
+        <is>
+          <t>CVE-2026-34032 är en sårbarhet i Apache HTTP Server:s mod_proxy_ajp-modul. Sårbarheten beror på en brist i kontroll av nollterminering (Null Termination Check) i funktionen `ajp_msg_get_string`. Detta kan leda till en Heap Buffer Over-Read, vilket innebär att en angripare kan läsa minnesdata som inte avsågs läsas. Detta är en medelhög risk (CVSS 5.3) som kan utnyttjas på nätverksnivå (AV:N) och kräver låg komplexitet (AC:L).</t>
+        </is>
+      </c>
+      <c r="T185" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U185" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V185" t="inlineStr"/>
+      <c r="W185" t="inlineStr"/>
+      <c r="X185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>CVE-2026-7998</t>
+          <t>CVE-2026-40379</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7998</t>
+          <t>Analys av CVE-2026-40379 (Azure Entra ID)</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D186" t="n">
-[...2 lines deleted...]
-      <c r="E186" t="inlineStr">
+      <c r="D186" t="inlineStr"/>
+      <c r="F186" t="inlineStr"/>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F186" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>CVE-2026-7998 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. Det rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Den exakta attackvektorn och detaljerad teknisk beskrivning saknas i källtexten, men dess förekomst i en lista över kända sårbarheter indikerar att den är en allvarlig webbläsarbugg.</t>
-[...7 lines deleted...]
-      <c r="K186" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr"/>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L186" t="inlineStr"/>
+      <c r="M186" t="inlineStr"/>
+      <c r="N186" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O186" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P186" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q186" t="inlineStr"/>
+      <c r="R186" t="inlineStr">
+        <is>
+          <t>Azure Entra ID</t>
+        </is>
+      </c>
+      <c r="S186" t="inlineStr">
+        <is>
+          <t>CVE-2026-40379 är en allvarlig sårbarhet i Azure Entra ID med ett CVSS-betyg på 9.3. Den tillåter en oauktoriserad angripare att utföra spoofing över ett nätverk. Eftersom Microsoft har bekräftat att sårbarheten redan är fullständigt mitigerad, krävs inga åtgärder från användarnas sida.</t>
+        </is>
+      </c>
+      <c r="T186" t="inlineStr">
+        <is>
+          <t>Applicera patch (Sårbarheten är redan mitigerad av Microsoft. Inga åtgärder krävs).</t>
+        </is>
+      </c>
+      <c r="U186" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V186" t="inlineStr"/>
+      <c r="W186" t="inlineStr"/>
+      <c r="X186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>CVE-2026-7972</t>
+          <t>CVE-2026-43868</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7972</t>
+          <t>Sårbarhet i Apache Thrift: Memory Allocation med överdimensionerat värde</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D187" t="n">
-[...2 lines deleted...]
-      <c r="E187" t="inlineStr">
+      <c r="D187" t="inlineStr"/>
+      <c r="F187" t="inlineStr"/>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F187" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G187" t="inlineStr">
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr"/>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L187" t="inlineStr"/>
+      <c r="M187" t="inlineStr"/>
+      <c r="N187" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O187" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P187" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H187" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K187" t="inlineStr"/>
+      <c r="Q187" t="inlineStr"/>
+      <c r="R187" t="inlineStr">
+        <is>
+          <t>Apache Thrift</t>
+        </is>
+      </c>
+      <c r="S187" t="inlineStr">
+        <is>
+          <t>CVE-2026-43868 är en sårbarhet i Apache Thrift som beror på hanteringen av minnesallokering med ett överdimensionerat värde. Denna sårbarhet har en 'Moderate' svårighetsgrad (CVSS 5.3) och kan utnyttjas via nätverket (AV:N) utan autentisering (PR:N). Den påverkar både Node.js- och Rust-implementeringar av Apache Thrift. För att mildra risken rekommenderas uppdatering av biblioteket.</t>
+        </is>
+      </c>
+      <c r="T187" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppgradera Apache Thrift till en version som åtgärdar sårbarheten).</t>
+        </is>
+      </c>
+      <c r="U187" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V187" t="inlineStr"/>
+      <c r="W187" t="inlineStr"/>
+      <c r="X187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>CVE-2026-7966</t>
+          <t>CVE-2026-7953</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7966 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys av CVE-2026-7953</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D188" t="n">
-[...2 lines deleted...]
-      <c r="E188" t="inlineStr">
+      <c r="D188" t="inlineStr"/>
+      <c r="F188" t="inlineStr"/>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F188" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G188" t="inlineStr">
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr"/>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L188" t="inlineStr"/>
+      <c r="M188" t="inlineStr"/>
+      <c r="N188" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O188" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P188" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H188" t="inlineStr">
+      <c r="Q188" t="inlineStr"/>
+      <c r="R188" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I188" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K188" t="inlineStr"/>
+      <c r="S188" t="inlineStr">
+        <is>
+          <t>CVE-2026-7953 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna informationen är sårbarheten känd och har en känd patch. Den påverkar användare av dessa webbläsare. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Eftersom det inte finns någon information om en aktiv exploit eller en specifik workaround utöver uppdatering, är den rekommenderade åtgärden att applicera patch.</t>
+        </is>
+      </c>
+      <c r="T188" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren)</t>
+        </is>
+      </c>
+      <c r="U188" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V188" t="inlineStr"/>
+      <c r="W188" t="inlineStr"/>
+      <c r="X188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>CVE-2026-41610</t>
+          <t>CVE-2026-43318</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-41610 i Visual Studio Code</t>
+          <t>Sårbarhet i drm/amdgpu i Linux-kärnan</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D189" t="n">
-[...2 lines deleted...]
-      <c r="E189" t="inlineStr">
+      <c r="D189" t="inlineStr"/>
+      <c r="F189" t="inlineStr"/>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F189" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>CVE-2026-41610 är en sårbarhet i Visual Studio Code. Enligt CVSS-mätningen (CVSS:3.1/AV:L/AC:L/PR:N/UI:R/S:C/C:H/I:N/A:N/E:U/RL:O/RC:C) har den en tillgångsväg (AV:L) som kräver lokalt utnyttjande (Local) och ingen behörighet (PR:N). Den kräver dock användarinteraktion (UI:R), vilket minskar risken. Kritikaliteten är hög (C:H), men påverkan på integritet och tillgänglighet är låg (I:N, A:N).</t>
-[...7 lines deleted...]
-      <c r="K189" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr"/>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L189" t="inlineStr"/>
+      <c r="M189" t="inlineStr"/>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O189" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P189" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q189" t="inlineStr"/>
+      <c r="R189" t="inlineStr">
+        <is>
+          <t>Linux-kärnan, drm/amdgpu</t>
+        </is>
+      </c>
+      <c r="S189" t="inlineStr">
+        <is>
+          <t>CVE-2026-43318 är en sårbarhet i drivrutinen `drm/amdgpu` i Linux-kärnan. Den kan utnyttjas för att orsaka en Denial of Service (DoS) genom att korrigera synkroniseringshanteringen i `amdgpu_dma_buf_move_notify`. Detta är en medelhög risk sårbarhet (CVSS 5.5) som kan utnyttjas på lokalt nätverk (AV:L) och kräver ingen användarinteraktion (UI:N).</t>
+        </is>
+      </c>
+      <c r="T189" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U189" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V189" t="inlineStr"/>
+      <c r="W189" t="inlineStr"/>
+      <c r="X189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>CVE-2026-31696</t>
+          <t>CVE-2026-35423</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-31696 (rxrpc)</t>
+          <t>Sårbarhet i Telnet Client (CVE-2026-35423)</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D190" t="n">
-[...2 lines deleted...]
-      <c r="E190" t="inlineStr">
+      <c r="D190" t="inlineStr"/>
+      <c r="F190" t="inlineStr"/>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F190" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>CVE-2026-31696 är en sårbarhet i tjänsten `rxrpc` som rör bristande validering av längden på ett 'ticket' vid förberedelse av nycklar i icke-XDR-läge. Detta kan leda till en Denial of Service (DoS) eller potentiellt en högre klassificerad sårbarhet beroende på hur den utnyttjas. Sårbarheten har en 'Moderate' riskbedömning (CVSS 3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:N/A:H), vilket indikerar att den kräver en lokal vektor (AV:L) och att en användare inte behöver interagera (UI:N).</t>
-[...7 lines deleted...]
-      <c r="K190" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr"/>
+      <c r="K190" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L190" t="inlineStr"/>
+      <c r="M190" t="inlineStr"/>
+      <c r="N190" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O190" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P190" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q190" t="inlineStr"/>
+      <c r="R190" t="inlineStr">
+        <is>
+          <t>Telnet Client</t>
+        </is>
+      </c>
+      <c r="S190" t="inlineStr">
+        <is>
+          <t>CVE-2026-35423 är en sårbarhet i Telnet Client som tillåter en angripare att läsa känslig information som bearbetas av klienten under en aktiv anslutning. Sårbarheten har en medelhög CVSS-poäng (5.4) och kräver att användaren interagerar (UI:R) genom att initiera en Telnet-anslutning till en angripare kontrollerad server. Angreppet är relativt begränsat till läsning av data (Confidentiality: Low, Integrity: None, Availability: Low).</t>
+        </is>
+      </c>
+      <c r="T190" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U190" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V190" t="inlineStr"/>
+      <c r="W190" t="inlineStr"/>
+      <c r="X190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>CVE-2026-34350</t>
+          <t>CVE-2026-43258</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Sårbarhet i Windows Storport Miniport Driver (CVE-2026-34350)</t>
+          <t>Analys av CVE-2026-43258 (Memory Corruption)</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E191" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr"/>
+      <c r="F191" t="inlineStr"/>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F191" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>CVE-2026-34350 är en sårbarhet i Windows Storport Miniport Driver som tillåter en obehörig angripare att neka tjänst (Denial of Service, DoS) över ett nätverk. Sårbarheten utnyttjar en null pointer dereference. Enligt CVSS-mätvärdena krävs ingen användarinteraktion (UI:R), men texten antyder att användaren måste ansluta till servern och köra ett specifikt kommando. Detta är en medelhög risk sårbarhet som kräver nätverksåtkomst (AV:N).</t>
-[...7 lines deleted...]
-      <c r="K191" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J191" t="inlineStr"/>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L191" t="inlineStr"/>
+      <c r="M191" t="inlineStr"/>
+      <c r="N191" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O191" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P191" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q191" t="inlineStr"/>
+      <c r="R191" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S191" t="inlineStr">
+        <is>
+          <t>CVE-2026-43258 är en sårbarhet i Linux-kärnan (specifikt relaterad till 'alpha: fix user-space corruption during memory compaction' i CBL-Mariner Releases). Den klassificeras som 'Moderate' med en CVSS v3.1-poäng på 5.5. Sårbarheten tillåter en angripare att utnyttja en minneskorruption under minneskompaktering. Eftersom den kräver låg behörighet (AV:L) och låg komplexitet (AC:L), är den potentiellt allvarlig, men den höga komplexiteten (CVSS:3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:N/A:H) indikerar att den kan vara svår att utnyttja. Det finns ingen omedelbart tillgänglig workaround i texten, men uppdatering till den senaste versionen av CBL-Mariner Releases rekommenderas.</t>
+        </is>
+      </c>
+      <c r="T191" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppgradera till den senaste versionen av CBL-Mariner Releases).</t>
+        </is>
+      </c>
+      <c r="U191" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V191" t="inlineStr"/>
+      <c r="W191" t="inlineStr"/>
+      <c r="X191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>CVE-2026-7913</t>
+          <t>CVE-2026-7989</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7913 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys: CVE-2026-7989</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D192" t="n">
-[...2 lines deleted...]
-      <c r="E192" t="inlineStr">
+      <c r="D192" t="inlineStr"/>
+      <c r="F192" t="inlineStr"/>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F192" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G192" t="inlineStr">
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr"/>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L192" t="inlineStr"/>
+      <c r="M192" t="inlineStr"/>
+      <c r="N192" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O192" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P192" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H192" t="inlineStr">
+      <c r="Q192" t="inlineStr"/>
+      <c r="R192" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I192" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K192" t="inlineStr"/>
+      <c r="S192" t="inlineStr">
+        <is>
+          <t>CVE-2026-7989 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har en känd patch (Yes) och påverkar användare som använder dessa webbläsare. För att mitigera risken rekommenderas att uppdatera till den senaste versionen av webbläsaren. Den exakta attackvektorn och detaljer om exploatering är inte specificerade i källtexten, men det är en känd sårbarhet som kräver uppdatering.</t>
+        </is>
+      </c>
+      <c r="T192" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U192" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V192" t="inlineStr"/>
+      <c r="W192" t="inlineStr"/>
+      <c r="X192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>CVE-2026-43309</t>
+          <t>CVE-2026-8003</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Sårbarhet i md raid-modulen (CVE-2026-43309)</t>
+          <t>Analys av CVE-2026-8003 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D193" t="n">
-[...2 lines deleted...]
-      <c r="E193" t="inlineStr">
+      <c r="D193" t="inlineStr"/>
+      <c r="F193" t="inlineStr"/>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F193" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>CVE-2026-43309 är en medelhög sårbarhet (Moderate) som påverkar hanteringen av metadata i `md raid`-modulen. Sårbarheten uppstår när man försöker stoppa arrayer med metadata. Den kan utnyttjas via en låg angreppsnivå (AV:L) och låg komplexitet (AC:L), vilket indikerar att den kan vara relativt enkel att utnyttja. För att åtgärda sårbarheten måste användaren uppdatera till de versioner som nämns i patchinformationen.</t>
-[...7 lines deleted...]
-      <c r="K193" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr"/>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L193" t="inlineStr"/>
+      <c r="M193" t="inlineStr"/>
+      <c r="N193" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O193" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P193" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q193" t="inlineStr"/>
+      <c r="R193" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S193" t="inlineStr">
+        <is>
+          <t>CVE-2026-8003 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mitigera risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Denna sårbarhet utnyttjas troligen via webbinnehåll (web-based content).</t>
+        </is>
+      </c>
+      <c r="T193" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U193" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V193" t="inlineStr"/>
+      <c r="W193" t="inlineStr"/>
+      <c r="X193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>CVE-2026-41612</t>
+          <t>CVE-2026-34339</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-41612</t>
+          <t>Analys av CVE-2026-34339: Windows LDAP DoS</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E194" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr"/>
+      <c r="F194" t="inlineStr"/>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F194" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G194" t="inlineStr">
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr"/>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L194" t="inlineStr"/>
+      <c r="M194" t="inlineStr"/>
+      <c r="N194" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O194" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P194" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H194" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K194" t="inlineStr"/>
+      <c r="Q194" t="inlineStr"/>
+      <c r="R194" t="inlineStr">
+        <is>
+          <t>Windows LDAP - Lightweight Directory Access Protocol</t>
+        </is>
+      </c>
+      <c r="S194" t="inlineStr">
+        <is>
+          <t>CVE-2026-34339 är en sårbarhet i Windows Lightweight Directory Access Protocol (LDAP) som kan leda till en Denial of Service (DoS). Enligt CVSS-värdet (CVSS:3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:N/A:H/E:U/RL:O/RC:C) har sårbarheten en hög påverkan på tillgängligheten (Availability: High) men ingen konfidentialitet (Confidentiality) eller integritet (Integrity). Den kan utnyttjas på lågsta anfallsvektor (AV:L) och med lågsta komplexitet (AC:L), vilket gör den potentiellt allvarlig i nätverksmiljöer. Det rekommenderas att tillämpa en patch för att åtgärda sårbarheten.</t>
+        </is>
+      </c>
+      <c r="T194" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U194" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V194" t="inlineStr"/>
+      <c r="W194" t="inlineStr"/>
+      <c r="X194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>CVE-2026-7962</t>
+          <t>CVE-2026-42838</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7962 i Chromium-baserade webbläsare</t>
+          <t>Analys av CVE-2026-42838 i Microsoft Edge</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D195" t="n">
-[...2 lines deleted...]
-      <c r="E195" t="inlineStr">
+      <c r="D195" t="inlineStr"/>
+      <c r="F195" t="inlineStr"/>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F195" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>CVE-2026-7962 är en sårbarhet som påverkar webbläsare baserade på Chromium, inklusive Google Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en patch tillgänglig. Attackvektorn är troligen en webbsida eller ett webbinnehåll som utnyttjar en bugg i Chromium-motorn. För att mitigera risken rekommenderas att uppdatera webbläsaren till den senaste versionen.</t>
-[...7 lines deleted...]
-      <c r="K195" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J195" t="inlineStr"/>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L195" t="inlineStr"/>
+      <c r="M195" t="inlineStr"/>
+      <c r="N195" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O195" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P195" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q195" t="inlineStr"/>
+      <c r="R195" t="inlineStr">
+        <is>
+          <t>Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S195" t="inlineStr">
+        <is>
+          <t>CVE-2026-42838 är en sårbarhet i Microsoft Edge (Chromium-based). En angripare kan utnyttja denna sårbarhet med ett lågt krav på behörighet (PR:N) och närvarar på nätverket (AV:N), vilket gör den potentiellt allvarlig. CVSS-poängen indikerar att sårbarheten påverkar konfidentialitet (C:L) och integritet (I:L), men inte tillgänglighet (A:N). Eftersom den kräver användarinteraktion (UI:R) är exploateringen bedömd som 'Less Likely' (Mindre trolig), men patchning rekommenderas ändå.</t>
+        </is>
+      </c>
+      <c r="T195" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U195" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V195" t="inlineStr"/>
+      <c r="W195" t="inlineStr"/>
+      <c r="X195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>CVE-2026-40382</t>
+          <t>CVE-2026-7948</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40382: Windows Telephony Service</t>
+          <t>Analys av CVE-2026-7948 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E196" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr"/>
+      <c r="F196" t="inlineStr"/>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F196" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>CVE-2026-40382 är en sårbarhet i Windows Telephony Service som utnyttjar en 'Use after free'-bugg. Den tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Eftersom sårbarheten kräver att angriparen redan är auktoriserad (Privilege Level: Low, men effekten är högre) och är lokal (Attack Vector: Local), är risken begränsad till nätverksinfrastruktur där angriparen redan har någon form av åtkomst. Den mest effektiva mitigeringen är att tillämpa en patch från Microsoft.</t>
-[...7 lines deleted...]
-      <c r="K196" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr"/>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L196" t="inlineStr"/>
+      <c r="M196" t="inlineStr"/>
+      <c r="N196" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O196" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P196" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q196" t="inlineStr"/>
+      <c r="R196" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S196" t="inlineStr">
+        <is>
+          <t>CVE-2026-7948 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd för båda dessa plattformar. Eftersom det inte finns någon specifik detaljerad teknisk beskrivning av sårbarheten i texten, kan vi inte fastställa en exakt attackvektor eller ett specifikt workaround utöver att rekommendera uppdatering. Den rekommenderade åtgärden är att uppdatera till den senaste versionen av webbläsaren.</t>
+        </is>
+      </c>
+      <c r="T196" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera till den senaste versionen av webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U196" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V196" t="inlineStr"/>
+      <c r="W196" t="inlineStr"/>
+      <c r="X196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>CVE-2026-43165</t>
+          <t>CVE-2026-7978</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Sårbarhet i Linux-kärnan (CVE-2026-43165)</t>
+          <t>Analys av CVE-2026-7978 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D197" t="n">
-[...2 lines deleted...]
-      <c r="E197" t="inlineStr">
+      <c r="D197" t="inlineStr"/>
+      <c r="F197" t="inlineStr"/>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F197" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>CVE-2026-43165 är en sårbarhet som rör hanteringen av resurser i Linux-kärnan, specifikt i modulen `hwmon` (hardware monitoring). Den beskrivs som en 'resource leak' (resursläckage) i funktionen `nct7363_present_pwm_fanin`. Detta innebär att sårbarheten kan leda till att systemet gradvis förbrukar systemresurser, vilket kan destabilisera eller krascha systemet över tid. Eftersom den har en CVSS-poäng på 5.5 och påverkar tillgängligheten (A:H), är risken måttlig men kan vara allvarlig i långvariga driftsmiljöer. Den kräver låg fysisk tillgång (AV:L) och låg komplexitet (AC:L).</t>
-[...7 lines deleted...]
-      <c r="K197" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr"/>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L197" t="inlineStr"/>
+      <c r="M197" t="inlineStr"/>
+      <c r="N197" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O197" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P197" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q197" t="inlineStr"/>
+      <c r="R197" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S197" t="inlineStr">
+        <is>
+          <t>CVE-2026-7978 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd patchningsstatus ('Yes'). Attackvektorn är sannolikt en webbsida eller webbapplikation som utnyttjar en bugg i Chromium-motorn. För att mitigera risken rekommenderas att uppdatera webbläsaren till den senaste versionen.</t>
+        </is>
+      </c>
+      <c r="T197" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U197" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V197" t="inlineStr"/>
+      <c r="W197" t="inlineStr"/>
+      <c r="X197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>CVE-2026-42899</t>
+          <t>CVE-2026-7959</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-42899 i ASP.NET Core</t>
+          <t>Analys av CVE-2026-7959 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D198" t="n">
-[...2 lines deleted...]
-      <c r="E198" t="inlineStr">
+      <c r="D198" t="inlineStr"/>
+      <c r="F198" t="inlineStr"/>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F198" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>CVE-2026-42899 är en sårbarhet som påverkar ASP.NET Core. Enligt tillgänglig information har sårbarheten en medelhög CVSS-poäng (7.5) och har en Attack Vector (AV) på N (Network) och en Attack Complexity (AC) på L (Low). Detta indikerar att sårbarheten kan utnyttjas över nätverket utan att kräva komplexa förutsättningar. Även om CVSS-poängen är måttlig, är det viktigt att notera att den potentiella påverkan (A:H - High) är hög. Eftersom det inte finns någon känd workaround i den tillhandahållna texten, är den rekommenderade åtgärden att omedelbart tillämpa en patch från leverantören.</t>
-[...7 lines deleted...]
-      <c r="K198" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr"/>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L198" t="inlineStr"/>
+      <c r="M198" t="inlineStr"/>
+      <c r="N198" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O198" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P198" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q198" t="inlineStr"/>
+      <c r="R198" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S198" t="inlineStr">
+        <is>
+          <t>CVE-2026-7959 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd patch (markerat som 'Yes' i tabellen). Attackvektorn är troligen en webbsida eller webbapplikation som utnyttjar en bugg i Chromium-motorn. För att mildra risken rekommenderas att omedelbart uppdatera webbläsaren till den senaste versionen.</t>
+        </is>
+      </c>
+      <c r="T198" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U198" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V198" t="inlineStr"/>
+      <c r="W198" t="inlineStr"/>
+      <c r="X198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>CVE-2026-7909</t>
+          <t>CVE-2026-7963</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7909</t>
+          <t>Analys av CVE-2026-7963 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D199" t="n">
-[...2 lines deleted...]
-      <c r="E199" t="inlineStr">
+      <c r="D199" t="inlineStr"/>
+      <c r="F199" t="inlineStr"/>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F199" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G199" t="inlineStr">
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr"/>
+      <c r="K199" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L199" t="inlineStr"/>
+      <c r="M199" t="inlineStr"/>
+      <c r="N199" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O199" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P199" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H199" t="inlineStr">
+      <c r="Q199" t="inlineStr"/>
+      <c r="R199" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I199" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K199" t="inlineStr"/>
+      <c r="S199" t="inlineStr">
+        <is>
+          <t>CVE-2026-7963 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd patch. Det rekommenderas att omedelbart uppdatera båda webbläsarna för att eliminera risken. Attackvektorn är troligen via webbinnehåll (web-based) och påverkar användaren som använder webbläsaren.</t>
+        </is>
+      </c>
+      <c r="T199" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera Chrome och Microsoft Edge till de senaste versionerna.</t>
+        </is>
+      </c>
+      <c r="U199" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V199" t="inlineStr"/>
+      <c r="W199" t="inlineStr"/>
+      <c r="X199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>CVE-2026-7960</t>
+          <t>CVE-2026-8000</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7960</t>
+          <t>Analys av CVE-2026-8000</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D200" t="n">
-[...2 lines deleted...]
-      <c r="E200" t="inlineStr">
+      <c r="D200" t="inlineStr"/>
+      <c r="F200" t="inlineStr"/>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F200" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G200" t="inlineStr">
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr"/>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L200" t="inlineStr"/>
+      <c r="M200" t="inlineStr"/>
+      <c r="N200" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O200" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P200" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H200" t="inlineStr">
+      <c r="Q200" t="inlineStr"/>
+      <c r="R200" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I200" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K200" t="inlineStr"/>
+      <c r="S200" t="inlineStr">
+        <is>
+          <t>CVE-2026-8000 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en tillgänglig patch. För att mildra risken bör användare uppdatera sina webbläsare till den senaste versionen. Det är viktigt att notera att informationen i källtexten är fragmentarisk och saknar detaljerad teknisk beskrivning av sårbarheten, men den indikerar att den är en känd, patchad sårbarhet.</t>
+        </is>
+      </c>
+      <c r="T200" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U200" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V200" t="inlineStr"/>
+      <c r="W200" t="inlineStr"/>
+      <c r="X200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>CVE-2026-42499</t>
+          <t>CVE-2026-7943</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-42499: Quadratic string concatenation i net/mail</t>
+          <t>Analys av CVE-2026-7943 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D201" t="n">
-[...2 lines deleted...]
-      <c r="E201" t="inlineStr">
+      <c r="D201" t="inlineStr"/>
+      <c r="F201" t="inlineStr"/>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F201" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G201" t="inlineStr">
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr"/>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L201" t="inlineStr"/>
+      <c r="M201" t="inlineStr"/>
+      <c r="N201" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O201" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P201" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H201" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K201" t="inlineStr"/>
+      <c r="Q201" t="inlineStr"/>
+      <c r="R201" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S201" t="inlineStr">
+        <is>
+          <t>CVE-2026-7943 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mitigera risken rekommenderas att omedelbart uppdatera webbläsaren till den senaste versionen. Denna sårbarhet utnyttjas troligen via webbinnehåll (web-based exploit).</t>
+        </is>
+      </c>
+      <c r="T201" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U201" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V201" t="inlineStr"/>
+      <c r="W201" t="inlineStr"/>
+      <c r="X201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>CVE-2026-43352</t>
+          <t>CVE-2026-7896</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Sårbarhet i i3c-stacken (CVE-2026-43352)</t>
+          <t>Sårbarhetsanalys av CVE-2026-7896</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D202" t="n">
-[...2 lines deleted...]
-      <c r="E202" t="inlineStr">
+      <c r="D202" t="inlineStr"/>
+      <c r="F202" t="inlineStr"/>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F202" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>CVE-2026-43352 är en sårbarhet som rör hanteringen av RING_CTRL_ABORT i i3c-stacken. Den klassificeras som 'Moderate' och har en CVSS v3.1-poäng på 5.5. Sårbarheten tillåter en angripare att orsaka en Denial of Service (DoS) genom att utnyttja en felaktig hantering av DMA dequeue. Eftersom den har en Attack Vector (AV) på Low (L) och en User Interaction (UI) på None (N), är den relativt svår att utnyttja men kan leda till en hög Impact (A:H - High Availability Impact).</t>
-[...7 lines deleted...]
-      <c r="K202" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J202" t="inlineStr"/>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L202" t="inlineStr"/>
+      <c r="M202" t="inlineStr"/>
+      <c r="N202" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O202" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P202" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q202" t="inlineStr"/>
+      <c r="R202" t="inlineStr">
+        <is>
+          <t>Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S202" t="inlineStr">
+        <is>
+          <t>CVE-2026-7896 är en sårbarhet som påverkar Microsoft Edge (Chromium-based). Enligt källmaterialet finns det en känd workaround, men ingen specifik patch eller mitigation nämns. Användare bör vara medvetna om att sårbarheten är känd och att en workaround finns tillgänglig. Det rekommenderas att hålla programvaran uppdaterad.</t>
+        </is>
+      </c>
+      <c r="T202" t="inlineStr">
+        <is>
+          <t>En workaround finns tillgänglig (detaljer saknas i källmaterialet, men det indikeras att det finns en).</t>
+        </is>
+      </c>
+      <c r="U202" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V202" t="inlineStr"/>
+      <c r="W202" t="inlineStr"/>
+      <c r="X202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>CVE-2026-43045</t>
+          <t>CVE-2026-43129</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43045</t>
+          <t>Sårbarhet i IMA-verifiering (CVE-2026-43129)</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E203" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr"/>
+      <c r="F203" t="inlineStr"/>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F203" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G203" t="inlineStr">
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J203" t="inlineStr"/>
+      <c r="K203" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L203" t="inlineStr"/>
+      <c r="M203" t="inlineStr"/>
+      <c r="N203" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O203" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P203" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
-      <c r="H203" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K203" t="inlineStr"/>
+      <c r="Q203" t="inlineStr"/>
+      <c r="R203" t="inlineStr">
+        <is>
+          <t>Linux-kärnan</t>
+        </is>
+      </c>
+      <c r="S203" t="inlineStr">
+        <is>
+          <t>CVE-2026-43129 är en sårbarhet som rör verifieringen av föregående kärnans IMA-buffert i adressbar RAM. Den klassificeras som 'Moderate' och har en CVSS v3.1-poäng på 5.5. Sårbarheten påverkar specifika versioner av Linux-kärnan (21308-17084 och 21332-17084). Eftersom sårbarheten är av typen 'Information published' och beskriver en kärnfunktion, är det troligt att en patch är tillgänglig. För att mildra risken bör användare uppdatera till de senaste, korrigerade kärnversionerna.</t>
+        </is>
+      </c>
+      <c r="T203" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera till den senaste, korrigerade kärnversionen).</t>
+        </is>
+      </c>
+      <c r="U203" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V203" t="inlineStr"/>
+      <c r="W203" t="inlineStr"/>
+      <c r="X203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>CVE-2026-7934</t>
+          <t>CVE-2026-7940</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7934</t>
+          <t>Sårbarhetsanalys av CVE-2026-7940</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D204" t="n">
-[...2 lines deleted...]
-      <c r="E204" t="inlineStr">
+      <c r="D204" t="inlineStr"/>
+      <c r="F204" t="inlineStr"/>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F204" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G204" t="inlineStr">
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr"/>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L204" t="inlineStr"/>
+      <c r="M204" t="inlineStr"/>
+      <c r="N204" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O204" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P204" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H204" t="inlineStr">
+      <c r="Q204" t="inlineStr"/>
+      <c r="R204" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I204" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K204" t="inlineStr"/>
+      <c r="S204" t="inlineStr">
+        <is>
+          <t>CVE-2026-7940 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mildra risken rekommenderas att omedelbart uppdatera webbläsaren till den senaste versionen. Denna sårbarhet utnyttjas troligen via webbinnehåll (web-baserad attackvektor).</t>
+        </is>
+      </c>
+      <c r="T204" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U204" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V204" t="inlineStr"/>
+      <c r="W204" t="inlineStr"/>
+      <c r="X204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>CVE-2026-7950</t>
+          <t>CVE-2026-8007</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7950</t>
+          <t>Sårbarhetsanalys av CVE-2026-8007</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D205" t="n">
-[...2 lines deleted...]
-      <c r="E205" t="inlineStr">
+      <c r="D205" t="inlineStr"/>
+      <c r="F205" t="inlineStr"/>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F205" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G205" t="inlineStr">
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr"/>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L205" t="inlineStr"/>
+      <c r="M205" t="inlineStr"/>
+      <c r="N205" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O205" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P205" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H205" t="inlineStr">
+      <c r="Q205" t="inlineStr"/>
+      <c r="R205" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I205" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J205" t="inlineStr">
+      <c r="S205" t="inlineStr">
+        <is>
+          <t>CVE-2026-8007 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Denna sårbarhet utnyttjas troligen via webbinnehåll (web-baserad attackvektor).</t>
+        </is>
+      </c>
+      <c r="T205" t="inlineStr">
         <is>
           <t>Applicera patch (Uppdatera webbläsaren).</t>
         </is>
       </c>
-      <c r="K205" t="inlineStr"/>
+      <c r="U205" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V205" t="inlineStr"/>
+      <c r="W205" t="inlineStr"/>
+      <c r="X205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>CVE-2026-7958</t>
+          <t>CVE-2026-8013</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7958</t>
+          <t>Analys av CVE-2026-8013 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D206" t="n">
-[...2 lines deleted...]
-      <c r="E206" t="inlineStr">
+      <c r="D206" t="inlineStr"/>
+      <c r="F206" t="inlineStr"/>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F206" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G206" t="inlineStr">
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr"/>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L206" t="inlineStr"/>
+      <c r="M206" t="inlineStr"/>
+      <c r="N206" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O206" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P206" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H206" t="inlineStr">
+      <c r="Q206" t="inlineStr"/>
+      <c r="R206" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I206" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K206" t="inlineStr"/>
+      <c r="S206" t="inlineStr">
+        <is>
+          <t>CVE-2026-8013 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en patch (markerat som 'Yes' i tabellen). Den mest effektiva åtgärden är att uppdatera webbläsaren till den senaste versionen. Attackvektorn är sannolikt en webbsida eller ett webbinnehåll som utnyttjar sårbarheten via webbläsarens renderingmotor.</t>
+        </is>
+      </c>
+      <c r="T206" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U206" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V206" t="inlineStr"/>
+      <c r="W206" t="inlineStr"/>
+      <c r="X206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>CVE-2026-8002</t>
+          <t>CVE-2026-7927</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-8002 i Chromium-baserade webbläsare</t>
+          <t>Analys av CVE-2026-7927</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D207" t="n">
-[...2 lines deleted...]
-      <c r="E207" t="inlineStr">
+      <c r="D207" t="inlineStr"/>
+      <c r="F207" t="inlineStr"/>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F207" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G207" t="inlineStr">
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J207" t="inlineStr"/>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L207" t="inlineStr"/>
+      <c r="M207" t="inlineStr"/>
+      <c r="N207" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O207" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P207" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H207" t="inlineStr">
+      <c r="Q207" t="inlineStr"/>
+      <c r="R207" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I207" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K207" t="inlineStr"/>
+      <c r="S207" t="inlineStr">
+        <is>
+          <t>CVE-2026-7927 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har en känd exploaterbarhet (Yes) och påverkar användare som använder dessa webbläsare. För att mildra risken rekommenderas att uppdatera till den senaste versionen av webbläsaren. Den specifika leverantören är Microsoft (via Edge) och Google (via Chrome), men eftersom det är en Chromium-baserad sårbarhet är det bäst att fokusera på uppdatering.</t>
+        </is>
+      </c>
+      <c r="T207" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U207" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V207" t="inlineStr"/>
+      <c r="W207" t="inlineStr"/>
+      <c r="X207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>CVE-2026-34330</t>
+          <t>CVE-2026-7988</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-34330: Win32K Elevation of Privilege</t>
+          <t>Sårbarhetsanalys av CVE-2026-7988</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E208" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr"/>
+      <c r="F208" t="inlineStr"/>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F208" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>CVE-2026-34330 är en sårbarhet i Windows Win32K - GRFX som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Sårbarheten utnyttjar en bugg i grafikkodningen (GRFX) och har en medelhög CVSS-poäng (7.8). Attackvektorn är lokal (AV:L) och kräver att angriparen redan är inloggad (PR:L).</t>
-[...7 lines deleted...]
-      <c r="K208" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr"/>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L208" t="inlineStr"/>
+      <c r="M208" t="inlineStr"/>
+      <c r="N208" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O208" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P208" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q208" t="inlineStr"/>
+      <c r="R208" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S208" t="inlineStr">
+        <is>
+          <t>CVE-2026-7988 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mitigera risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Denna sårbarhet utnyttjas troligen via webbinnehåll (web-based attack).</t>
+        </is>
+      </c>
+      <c r="T208" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U208" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V208" t="inlineStr"/>
+      <c r="W208" t="inlineStr"/>
+      <c r="X208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>CVE-2026-7899</t>
+          <t>CVE-2026-8010</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7899</t>
+          <t>Sårbarhetsanalys: CVE-2026-8010</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D209" t="n">
-[...2 lines deleted...]
-      <c r="E209" t="inlineStr">
+      <c r="D209" t="inlineStr"/>
+      <c r="F209" t="inlineStr"/>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F209" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>CVE-2026-7899 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en känd exploaterbarhet (Yes). För att mitigera risken rekommenderas omedelbart uppdatering av webbläsaren. Den specifika leverantören är Microsoft (via Edge) och Google (via Chrome), men eftersom den listas i en sammanhang med Microsoft Edge (Chromium-based) är Microsoft den mest relevanta leverantören i detta sammanhang. Attackvektorn är troligen webguld-baserad, vilket kräver att användaren interagerar med en komprometterad webbsida.</t>
-[...7 lines deleted...]
-      <c r="K209" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr"/>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L209" t="inlineStr"/>
+      <c r="M209" t="inlineStr"/>
+      <c r="N209" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O209" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P209" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q209" t="inlineStr"/>
+      <c r="R209" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S209" t="inlineStr">
+        <is>
+          <t>CVE-2026-8010 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en tillgänglig patch. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Den exakta attackvektorn och detaljer om exploatering är inte specificerade i källtexten, men det är en känd sårbarhet som kräver omedelbar uppdatering.</t>
+        </is>
+      </c>
+      <c r="T209" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U209" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V209" t="inlineStr"/>
+      <c r="W209" t="inlineStr"/>
+      <c r="X209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>CVE-2026-8019</t>
+          <t>CVE-2026-42825</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-8019</t>
+          <t>Sårbarhetsanalys: CVE-2026-42825 (Windows Telephony Service)</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D210" t="n">
-[...2 lines deleted...]
-      <c r="E210" t="inlineStr">
+      <c r="D210" t="inlineStr"/>
+      <c r="F210" t="inlineStr"/>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F210" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>CVE-2026-8019 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en tillgänglig patch. Det rekommenderas att omedelbart uppdatera båda webbläsarna för att mitigera risken. Ingen specifik attackvektor eller workaround nämns i texten, men patchning är det primära skyddet.</t>
-[...7 lines deleted...]
-      <c r="K210" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr"/>
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L210" t="inlineStr"/>
+      <c r="M210" t="inlineStr"/>
+      <c r="N210" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O210" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P210" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q210" t="inlineStr"/>
+      <c r="R210" t="inlineStr">
+        <is>
+          <t>Windows Telephony Service</t>
+        </is>
+      </c>
+      <c r="S210" t="inlineStr">
+        <is>
+          <t>CVE-2026-42825 är en 'Use after free'-sårbarhet i Windows Telephony Service. Den tillåter en auktoriserad angripare att höja sina privilegier lokalt. Även om CVSS-poängen är måttlig (7.0) och attackkomplexiteten är hög (AC:H), indikerar det att en framgångsrik exploatering kan kräva att angriparen vinner ett race condition. Detta gör den potentiellt svår att utnyttja, men risken kvarstår för auktoriserade användare i lokala nätverk.</t>
+        </is>
+      </c>
+      <c r="T210" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U210" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V210" t="inlineStr"/>
+      <c r="W210" t="inlineStr"/>
+      <c r="X210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>CVE-2026-7922</t>
+          <t>CVE-2026-7981</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7922</t>
+          <t>Analys av CVE-2026-7981</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D211" t="n">
-[...2 lines deleted...]
-      <c r="E211" t="inlineStr">
+      <c r="D211" t="inlineStr"/>
+      <c r="F211" t="inlineStr"/>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F211" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G211" t="inlineStr">
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J211" t="inlineStr"/>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L211" t="inlineStr"/>
+      <c r="M211" t="inlineStr"/>
+      <c r="N211" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O211" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P211" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H211" t="inlineStr">
+      <c r="Q211" t="inlineStr"/>
+      <c r="R211" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I211" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K211" t="inlineStr"/>
+      <c r="S211" t="inlineStr">
+        <is>
+          <t>CVE-2026-7981 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten är känd för att vara exploaterbar och kräver att användaren interagerar med innehållet (t.ex. besöker en infekterad webbsida). För att mildra risken rekommenderas uppdatering av webbläsaren. Eftersom information om en specifik workaround inte ges, är den primära åtgärden att applicera den senaste patchen.</t>
+        </is>
+      </c>
+      <c r="T211" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U211" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V211" t="inlineStr"/>
+      <c r="W211" t="inlineStr"/>
+      <c r="X211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>CVE-2026-8017</t>
+          <t>CVE-2026-8014</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-8017</t>
+          <t>Sårbarhetsanalys av CVE-2026-8014 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D212" t="n">
-[...2 lines deleted...]
-      <c r="E212" t="inlineStr">
+      <c r="D212" t="inlineStr"/>
+      <c r="F212" t="inlineStr"/>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F212" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>CVE-2026-8017 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd för båda dessa webbläsare. Eftersom det inte finns någon specifik information om sårbarhetens natur (t.ex. RCE, XSS) eller en detaljerad beskrivning av en workaround, måste analysen baseras på de tillgängliga metadata. Den mest kritiska åtgärden är att uppdatera webbläsarna till de senaste versionerna för att täppa till sårbarheten.</t>
-[...7 lines deleted...]
-      <c r="K212" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr"/>
+      <c r="K212" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L212" t="inlineStr"/>
+      <c r="M212" t="inlineStr"/>
+      <c r="N212" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O212" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P212" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q212" t="inlineStr"/>
+      <c r="R212" t="inlineStr">
+        <is>
+          <t>Microsoft Edge (Chromium-based), Chrome</t>
+        </is>
+      </c>
+      <c r="S212" t="inlineStr">
+        <is>
+          <t>CVE-2026-8014 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en tillgänglig patch. För att mildra risken rekommenderas att uppdatera till den senaste versionen av webbläsaren. Denna sårbarhet utnyttjas troligen via webbinnehåll (web-baserad attackvektor).</t>
+        </is>
+      </c>
+      <c r="T212" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera till den senaste versionen av webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U212" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V212" t="inlineStr"/>
+      <c r="W212" t="inlineStr"/>
+      <c r="X212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>CVE-2026-7974</t>
+          <t>CVE-2026-8016</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7974</t>
+          <t>Sårbarhetsanalys av CVE-2026-8016</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D213" t="n">
-[...2 lines deleted...]
-      <c r="E213" t="inlineStr">
+      <c r="D213" t="inlineStr"/>
+      <c r="F213" t="inlineStr"/>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F213" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G213" t="inlineStr">
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J213" t="inlineStr"/>
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L213" t="inlineStr"/>
+      <c r="M213" t="inlineStr"/>
+      <c r="N213" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O213" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P213" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H213" t="inlineStr">
+      <c r="Q213" t="inlineStr"/>
+      <c r="R213" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I213" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K213" t="inlineStr"/>
+      <c r="S213" t="inlineStr">
+        <is>
+          <t>CVE-2026-8016 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna informationen är sårbarheten känd och har en känd patchningsstatus ('Yes'). Den påverkar användare som använder dessa webbläsare. För att mildra risken rekommenderas att uppdatera till den senaste versionen av webbläsaren. Den exakta attackvektorn och detaljer om exploatering är inte specificerade i källtexten, men det är en känd sårbarhet som kräver omedelbar uppdatering.</t>
+        </is>
+      </c>
+      <c r="T213" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U213" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V213" t="inlineStr"/>
+      <c r="W213" t="inlineStr"/>
+      <c r="X213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>CVE-2026-43234</t>
+          <t>CVE-2026-7930</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Sårbarhet i NETDEV_CHANGEMTU-händelsehantering</t>
+          <t>Analys av CVE-2026-7930 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E214" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr"/>
+      <c r="F214" t="inlineStr"/>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F214" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>CVE-2026-43234 är en sårbarhet som rör hanteringen av NETDEV_CHANGEMTU-händelser vid avregistrering av en slaveringrenare (slave). Denna sårbarhet kan utnyttjas i Linux-kärnan och har en måttlig svårighetsgrad (Moderate). Den specifika fixen rekommenderar att man undviker att hantera NETDEV_CHANGEMTU-händelsen när man avregistrerar en slaveringrenare. Detta indikerar en potentiell NULL pointer dereference eller liknande minneshanteringsfel i nätverksstacken.</t>
-[...7 lines deleted...]
-      <c r="K214" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr"/>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L214" t="inlineStr"/>
+      <c r="M214" t="inlineStr"/>
+      <c r="N214" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O214" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P214" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q214" t="inlineStr"/>
+      <c r="R214" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S214" t="inlineStr">
+        <is>
+          <t>CVE-2026-7930 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd patch. Den mest effektiva åtgärden är att uppdatera webbläsaren till den senaste versionen. Attackvektorn är troligen en webbsida eller ett webbinnehåll som utnyttjar sårbarheten i Chromium-motorn.</t>
+        </is>
+      </c>
+      <c r="T214" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U214" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V214" t="inlineStr"/>
+      <c r="W214" t="inlineStr"/>
+      <c r="X214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>CVE-2026-7917</t>
+          <t>CVE-2026-43244</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7917</t>
+          <t>Analys av CVE-2026-43244 (Mariner Linux)</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D215" t="n">
-[...2 lines deleted...]
-      <c r="E215" t="inlineStr">
+      <c r="D215" t="inlineStr"/>
+      <c r="F215" t="inlineStr"/>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F215" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>CVE-2026-7917 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten är känd för att vara exploaterbar och kräver att användaren interagerar med innehållet (t.ex. klicka på en länk eller besöka en sida) för att utnyttjas. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen.</t>
-[...7 lines deleted...]
-      <c r="K215" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J215" t="inlineStr"/>
+      <c r="K215" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L215" t="inlineStr"/>
+      <c r="M215" t="inlineStr"/>
+      <c r="N215" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O215" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P215" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q215" t="inlineStr"/>
+      <c r="R215" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S215" t="inlineStr">
+        <is>
+          <t>CVE-2026-43244 är en sårbarhet i kärnmodulen `kcm: fix zero-frag skb in frag_list on partial sendmsg error` i Mariner Linux. Sårbarheten är en minneshanteringsbugg (resource leak) som kan utnyttjas för att orsaka en Denial of Service (DoS) genom att läcka resurser. CVSS-poängen indikerar att den är av medelhög allvarlighetsgrad (Moderate) och att utnyttjandet kräver låg fysisk tillgänglighet (AV:L) och låg komplexitet (AC:L).</t>
+        </is>
+      </c>
+      <c r="T215" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U215" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V215" t="inlineStr"/>
+      <c r="W215" t="inlineStr"/>
+      <c r="X215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>CVE-2026-8020</t>
+          <t>CVE-2026-7946</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-8020</t>
+          <t>Sårbarhetsanalys av CVE-2026-7946 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D216" t="n">
-[...2 lines deleted...]
-      <c r="E216" t="inlineStr">
+      <c r="D216" t="inlineStr"/>
+      <c r="F216" t="inlineStr"/>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F216" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>CVE-2026-8020 är en känd sårbarhet som påverkar webbläsare baserade på Chromium. Baserat på tillgänglig information är sårbarheten känd för Chrome och Microsoft Edge (Chromium-based). För att mitigera risken rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna. Eftersom informationen i källtexten inte specificerar en attackvektor eller om den utnyttjas i vild tid, är dessa fält satta till 'Okänd'.</t>
-[...7 lines deleted...]
-      <c r="K216" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J216" t="inlineStr"/>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L216" t="inlineStr"/>
+      <c r="M216" t="inlineStr"/>
+      <c r="N216" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O216" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P216" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q216" t="inlineStr"/>
+      <c r="R216" t="inlineStr">
+        <is>
+          <t>Microsoft Edge (Chromium-based), Chrome</t>
+        </is>
+      </c>
+      <c r="S216" t="inlineStr">
+        <is>
+          <t>CVE-2026-7946 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en tillgänglig patch. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Eftersom informationen inte specificerar om sårbarheten är aktivt exploaterad, antas den vara en patchbar sårbarhet.</t>
+        </is>
+      </c>
+      <c r="T216" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U216" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V216" t="inlineStr"/>
+      <c r="W216" t="inlineStr"/>
+      <c r="X216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>CVE-2026-43137</t>
+          <t>CVE-2026-45130</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-43137 (NULL pointer dereference)</t>
+          <t>Sårbarhet i Vim: Heap-based Buffer Overflow (CVE-2026-45130)</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E217" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr"/>
+      <c r="F217" t="inlineStr"/>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F217" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>CVE-2026-43137 är en sårbarhet som involverar en NULL pointer dereference i en del av Linux-kärnan (ASoC: SOF: Intel: hda:). Detta är en medelhög risk (Moderate) sårbarhet. Attackvektorn är Låg (AV:L) och Komplexiteten är Låg (AC:L), vilket indikerar att den kan utnyttjas från ett lokalt, icke-privilegierat tillstånd (PR:L) och kräver ingen användarinteraktion (UI:N). Den potentiella konsekvensen är en hög konfidentialitetsförlust (C:H) men ingen påverkan på integritet (I:N) eller tillgänglighet (A:H).</t>
-[...2 lines deleted...]
-      <c r="J217" t="inlineStr">
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J217" t="inlineStr"/>
+      <c r="K217" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L217" t="inlineStr"/>
+      <c r="M217" t="inlineStr"/>
+      <c r="N217" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O217" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P217" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q217" t="inlineStr"/>
+      <c r="R217" t="inlineStr">
+        <is>
+          <t>Vim</t>
+        </is>
+      </c>
+      <c r="S217" t="inlineStr">
+        <is>
+          <t>CVE-2026-45130 är en heap-baserad buffertöverskridning (Heap-based Buffer Overflow) som finns i Vim. Den uppstår specifikt vid laddning av spell-filer. Detta är en medelhög (Moderate) sårbarhet som kan utnyttjas när användaren interagerar med funktionen. För att mildra risken rekommenderas uppdatering av Vim till en patchad version.</t>
+        </is>
+      </c>
+      <c r="T217" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K217" t="inlineStr"/>
+      <c r="U217" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V217" t="inlineStr"/>
+      <c r="W217" t="inlineStr"/>
+      <c r="X217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>CVE-2026-7970</t>
+          <t>CVE-2026-7912</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7970 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys av CVE-2026-7912</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D218" t="n">
-[...2 lines deleted...]
-      <c r="E218" t="inlineStr">
+      <c r="D218" t="inlineStr"/>
+      <c r="F218" t="inlineStr"/>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F218" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G218" t="inlineStr">
+      <c r="I218" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J218" t="inlineStr"/>
+      <c r="K218" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L218" t="inlineStr"/>
+      <c r="M218" t="inlineStr"/>
+      <c r="N218" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O218" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P218" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H218" t="inlineStr">
+      <c r="Q218" t="inlineStr"/>
+      <c r="R218" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I218" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K218" t="inlineStr"/>
+      <c r="S218" t="inlineStr">
+        <is>
+          <t>CVE-2026-7912 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd och har en patch tillgänglig. Det rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Eftersom information om en specifik attackvektor saknas, antas det att en patch är den primära åtgärden.</t>
+        </is>
+      </c>
+      <c r="T218" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsarna till de senaste versionerna).</t>
+        </is>
+      </c>
+      <c r="U218" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V218" t="inlineStr"/>
+      <c r="W218" t="inlineStr"/>
+      <c r="X218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>CVE-2026-8009</t>
+          <t>CVE-2026-7983</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-8009 i Chromium-baserade webbläsare</t>
+          <t>Analys av CVE-2026-7983</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D219" t="n">
-[...2 lines deleted...]
-      <c r="E219" t="inlineStr">
+      <c r="D219" t="inlineStr"/>
+      <c r="F219" t="inlineStr"/>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F219" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G219" t="inlineStr">
+      <c r="I219" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J219" t="inlineStr"/>
+      <c r="K219" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L219" t="inlineStr"/>
+      <c r="M219" t="inlineStr"/>
+      <c r="N219" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O219" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P219" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H219" t="inlineStr">
+      <c r="Q219" t="inlineStr"/>
+      <c r="R219" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I219" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K219" t="inlineStr"/>
+      <c r="S219" t="inlineStr">
+        <is>
+          <t>CVE-2026-7983 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har identifierats och en patch finns tillgänglig. För att mitigera risken rekommenderas att uppdatera till den senaste versionen av de berörda webbläsarna. Eftersom information om en specifik attackvektor saknas, antas det att en uppdatering är den primära åtgärden.</t>
+        </is>
+      </c>
+      <c r="T219" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U219" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V219" t="inlineStr"/>
+      <c r="W219" t="inlineStr"/>
+      <c r="X219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>CVE-2026-43250</t>
+          <t>CVE-2026-43185</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Sårbarhet i usb: chipidea: udc (CVE-2026-43250)</t>
+          <t>Sårbarhet i ksmbd (CVE-2026-43185)</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E220" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr"/>
+      <c r="F220" t="inlineStr"/>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F220" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G220" t="inlineStr">
+      <c r="I220" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr"/>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L220" t="inlineStr"/>
+      <c r="M220" t="inlineStr"/>
+      <c r="N220" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O220" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P220" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
-      <c r="H220" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K220" t="inlineStr"/>
+      <c r="Q220" t="inlineStr"/>
+      <c r="R220" t="inlineStr">
+        <is>
+          <t>ksmbd</t>
+        </is>
+      </c>
+      <c r="S220" t="inlineStr">
+        <is>
+          <t>CVE-2026-43185 är en sårbarhet i ksmbd, som rör en 'signededness bug' i funktionen smb_direct_prepare_negotiation(). Detta är en medelhög (Moderate) sårbarhet som kan utnyttjas via SMB-protokollet. För att mildra risken rekommenderas uppdatering till de senaste versionerna av ksmbd. CVSS-poängen indikerar att den är svår att utnyttja (AV:L, AC:L, PR:L), men en patch är nödvändig för att säkerställa integriteten.</t>
+        </is>
+      </c>
+      <c r="T220" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U220" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V220" t="inlineStr"/>
+      <c r="W220" t="inlineStr"/>
+      <c r="X220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>CVE-2026-43010</t>
+          <t>CVE-2026-6666</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Sårbarhet i bpf-implementation (CVE-2026-43010)</t>
+          <t>Analys av CVE-2026-6666: NULL Pointer Dereference i PgBouncer</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D221" t="n">
-[...2 lines deleted...]
-      <c r="E221" t="inlineStr">
+      <c r="D221" t="inlineStr"/>
+      <c r="F221" t="inlineStr"/>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F221" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>CVE-2026-43010 är en sårbarhet som påverkar hanteringen av kprobe_multi program i bpf-systemet. Den har en medelhög CVSS-poäng (5.5) och kan utnyttjas med låga privilegier (AV:L, PR:L). Sårbarheten tillåter att man avvisar sleepable kprobe_multi program vid attach-tid, vilket indikerar en potentiell funktionsbegränsning eller en specifik typ av Denial of Service (DoS) om den inte hanteras korrekt. Eftersom den är kopplad till Linux-kärnans funktionalitet (bpf), är det troligt att den påverkar system som använder Linux-baserade miljöer.</t>
-[...7 lines deleted...]
-      <c r="K221" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr"/>
+      <c r="K221" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L221" t="inlineStr"/>
+      <c r="M221" t="inlineStr"/>
+      <c r="N221" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O221" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P221" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q221" t="inlineStr"/>
+      <c r="R221" t="inlineStr">
+        <is>
+          <t>PgBouncer</t>
+        </is>
+      </c>
+      <c r="S221" t="inlineStr">
+        <is>
+          <t>CVE-2026-6666 beskriver en NULL Pointer Dereference-sårbarhet i PgBouncer. Denna sårbarhet kan utnyttjas via `kill_pool_logins_server_error` och har en medelhög CVSS-poäng (5.9). Eftersom sårbarheten har en Attack Vector (AV) på Network (N) och en Attack Complexity (AC) på High (H), är den inte trivialt exploaterbar, men den kan leda till en Denial of Service (DoS) genom att orsaka en krasch i tjänsten. För att mildra risken rekommenderas uppgradering av PgBouncer till en patchad version. Om omedelbar patchning inte är möjlig, bör man överväga att begränsa åtkomsten till de angripna funktionerna eller nätverkssegmenten.</t>
+        </is>
+      </c>
+      <c r="T221" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppgradera PgBouncer till en version som åtgärdar sårbarheten).</t>
+        </is>
+      </c>
+      <c r="U221" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V221" t="inlineStr"/>
+      <c r="W221" t="inlineStr"/>
+      <c r="X221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>CVE-2026-7986</t>
+          <t>CVE-2026-40380</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7986</t>
+          <t>Analys av CVE-2026-40380: Windows Volume Manager Extension Driver</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D222" t="n">
-[...2 lines deleted...]
-      <c r="E222" t="inlineStr">
+      <c r="D222" t="inlineStr"/>
+      <c r="F222" t="inlineStr"/>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F222" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>CVE-2026-7986 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd och har en känd patchningsstatus ('Yes'). Det finns ingen specifik information om en workaround i texten, vilket indikerar att den primära rekommendationen är att uppdatera webbläsaren.</t>
-[...7 lines deleted...]
-      <c r="K222" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr"/>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L222" t="inlineStr"/>
+      <c r="M222" t="inlineStr"/>
+      <c r="N222" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O222" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P222" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q222" t="inlineStr"/>
+      <c r="R222" t="inlineStr">
+        <is>
+          <t>Windows Volume Manager Extension Driver</t>
+        </is>
+      </c>
+      <c r="S222" t="inlineStr">
+        <is>
+          <t>CVE-2026-40380 är en sårbarhet i Windows Volume Manager Extension Driver. Den har ett medelhögt CVSS-betyg (6.2) och kräver en hög privilegienivå (PR:H) för utnyttjande. Detta innebär att en angripare måste ha en betydande nivå av åtkomst till systemet för att lyckas med attacken. Sårbarheten tillåter en angripare med tillräckliga rättigheter att orsaka hög konfidentialitet (C:H), hög integritet (I:H) och hög tillgänglighet (A:H) skada. Eftersom den kräver höga privilegier är den inte en omedelbar, bred hotbild, men den representerar en allvarlig risk för system som redan har komprometterats eller där angriparen kan få höga rättigheter.</t>
+        </is>
+      </c>
+      <c r="T222" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U222" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V222" t="inlineStr"/>
+      <c r="W222" t="inlineStr"/>
+      <c r="X222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>CVE-2026-40407</t>
+          <t>CVE-2026-7931</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40407: Privilege Escalation i Common Log File System Driver</t>
+          <t>Sårbarhetsanalys: CVE-2026-7931</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E223" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr"/>
+      <c r="F223" t="inlineStr"/>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F223" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>CVE-2026-40407 är en sårbarhet i Windows Common Log File System Driver som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Sårbarheten utnyttjar en heap-baserad buffertöverflöde. Även om CVSS-poängen är höga (7.8) och den kan utnyttjas, indikerar analysen att utnyttjandet är 'Unlikely' (Osannolikt) och att angriparen måste vara auktoriserad (PR:L).</t>
-[...7 lines deleted...]
-      <c r="K223" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr"/>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L223" t="inlineStr"/>
+      <c r="M223" t="inlineStr"/>
+      <c r="N223" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O223" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P223" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q223" t="inlineStr"/>
+      <c r="R223" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S223" t="inlineStr">
+        <is>
+          <t>CVE-2026-7931 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har identifierats av Microsoft och har en känd patch. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Attackvektorn är troligen en webbsida eller ett dokument som utnyttjar sårbarheten via webbläsarens renderingmotor.</t>
+        </is>
+      </c>
+      <c r="T223" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U223" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V223" t="inlineStr"/>
+      <c r="W223" t="inlineStr"/>
+      <c r="X223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>CVE-2026-7987</t>
+          <t>CVE-2026-7933</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7987</t>
+          <t>Sårbarhetsanalys: CVE-2026-7933</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D224" t="n">
-[...2 lines deleted...]
-      <c r="E224" t="inlineStr">
+      <c r="D224" t="inlineStr"/>
+      <c r="F224" t="inlineStr"/>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F224" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G224" t="inlineStr">
+      <c r="I224" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J224" t="inlineStr"/>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L224" t="inlineStr"/>
+      <c r="M224" t="inlineStr"/>
+      <c r="N224" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O224" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P224" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H224" t="inlineStr">
+      <c r="Q224" t="inlineStr"/>
+      <c r="R224" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I224" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K224" t="inlineStr"/>
+      <c r="S224" t="inlineStr">
+        <is>
+          <t>CVE-2026-7933 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna informationen är sårbarheten känd och har en tillgänglig patch. Den påverkar användare som använder dessa webbläsare och rekommenderas att uppdatera till den senaste versionen för att mitigera risken.</t>
+        </is>
+      </c>
+      <c r="T224" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U224" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V224" t="inlineStr"/>
+      <c r="W224" t="inlineStr"/>
+      <c r="X224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>CVE-2026-33857</t>
+          <t>CVE-2026-7992</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-33857: Off-by-one OOB Read i Apache AJP</t>
+          <t>Sårbarhetsanalys: CVE-2026-7992</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E225" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr"/>
+      <c r="F225" t="inlineStr"/>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F225" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>CVE-2026-33857 är en sårbarhet av typen Off-by-one Out-of-bounds (OOB) läsning som påverkar Apache HTTP Server:s AJP getter-funktioner. Denna sårbarhet kan utnyttjas i en 'Moderate' riskmiljö (CVSS 5.3) och tillåter en angripare att läsa minnesminnen utanför de avsedda gränserna. Eftersom sårbarheten har ett 'N' (None) för UI (User Interaction) och 'N' för PR (Privileges Required), är den potentiellt automatiserbar och kan utnyttjas på nätverksnivå. Den mest kritiska aspekten är att den kräver att AJP-protokollet är aktiverat och exponerat. För att mildra risken bör man stänga av AJP-protokollet om det inte är absolut nödvändigt, eller uppdatera till en patchad version.</t>
-[...7 lines deleted...]
-      <c r="K225" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr"/>
+      <c r="K225" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L225" t="inlineStr"/>
+      <c r="M225" t="inlineStr"/>
+      <c r="N225" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O225" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P225" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q225" t="inlineStr"/>
+      <c r="R225" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S225" t="inlineStr">
+        <is>
+          <t>CVE-2026-7992 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har identifierats av Microsoft och är känd för att vara exploaterbar. För att mildra risken rekommenderas användning av de senaste uppdateringarna från respektive leverantör. Eftersom informationen i källtexten inte specificerar en exakt attackvektor eller ett känd hot-scenario, är det bäst att fokusera på patchning.</t>
+        </is>
+      </c>
+      <c r="T225" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera webbläsaren till den senaste versionen (t.ex. Microsoft Edge 148.0.3967.54) för att åtgärda sårbarheten.</t>
+        </is>
+      </c>
+      <c r="U225" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V225" t="inlineStr"/>
+      <c r="W225" t="inlineStr"/>
+      <c r="X225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>CVE-2026-7928</t>
+          <t>CVE-2026-43245</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7928</t>
+          <t>Analys av CVE-2026-43245 (ntfs: -&gt;d_compare())</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D226" t="n">
-[...2 lines deleted...]
-      <c r="E226" t="inlineStr">
+      <c r="D226" t="inlineStr"/>
+      <c r="F226" t="inlineStr"/>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F226" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>CVE-2026-7928 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd exploaterbarhet (Yes). För att mitigera risken rekommenderas att uppdatera till den senaste versionen av webbläsaren. Den specifika leverantören är Microsoft (via Edge) och Google (via Chrome), men eftersom den listas i en sammanhang med Microsoft Edge (Chromium-based) är Microsoft den primära fokusleverantören i denna kontext. Attackvektorn är troligen webgrensgränssnitt (web-based).</t>
-[...7 lines deleted...]
-      <c r="K226" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr"/>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L226" t="inlineStr"/>
+      <c r="M226" t="inlineStr"/>
+      <c r="N226" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O226" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P226" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q226" t="inlineStr"/>
+      <c r="R226" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S226" t="inlineStr">
+        <is>
+          <t>CVE-2026-43245 är en sårbarhet som rör funktionen `d_compare()` i NTFS-filsystemet. Den har en medelhög svårighetsgrad (Moderate) och kan utnyttjas via en låg anropvektor (AV:L) och låg komplexitet (AC:L). Sårbarheten kan leda till en högre konfidentialitetsrisk (C:H) men har ingen påverkan på integritet (I:N) eller tillgänglighet (A:H). Detta tyder på att en angripare kan läsa känslig data men inte skriva över eller störa systemet. Patchning är nödvändig för att åtgärda sårbarheten.</t>
+        </is>
+      </c>
+      <c r="T226" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U226" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V226" t="inlineStr"/>
+      <c r="W226" t="inlineStr"/>
+      <c r="X226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>CVE-2026-8021</t>
+          <t>CVE-2025-71272</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-8021</t>
+          <t>Sårbarhet i most_register_interface (CVE-2025-71272)</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D227" t="n">
-[...2 lines deleted...]
-      <c r="E227" t="inlineStr">
+      <c r="D227" t="inlineStr"/>
+      <c r="F227" t="inlineStr"/>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F227" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>CVE-2026-8021 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en patch tillgänglig. För att mildra risken rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna. Ingen specifik attackvektor eller workaround nämns i texten, men patchning är det primära skyddet.</t>
-[...7 lines deleted...]
-      <c r="K227" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J227" t="inlineStr"/>
+      <c r="K227" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L227" t="inlineStr"/>
+      <c r="M227" t="inlineStr"/>
+      <c r="N227" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O227" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P227" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q227" t="inlineStr"/>
+      <c r="R227" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S227" t="inlineStr">
+        <is>
+          <t>Denna sårbarhet, CVE-2025-71272, är en resursläckage (resource leak) som finns i funktionen `most_register_interface` i Linux-kärnan. En angripare kan utnyttja detta för att orsaka en Denial of Service (DoS) genom att läcka systemresurser. Eftersom CVSS-värdet är lågt (Moderate) och kraven för utnyttjande är låga (AV:L/AC:L/PR:L/UI:N), är risken måttlig, men det kräver ändå att angriparen har viss åtkomst och att sårbarheten utnyttjas korrekt.</t>
+        </is>
+      </c>
+      <c r="T227" t="inlineStr">
+        <is>
+          <t>Ingen omedelbar workaround nämns i texten. Det rekommenderas att uppgradera till den senaste versionen av CBL-Mariner Releases för att få en patch.</t>
+        </is>
+      </c>
+      <c r="U227" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V227" t="inlineStr"/>
+      <c r="W227" t="inlineStr"/>
+      <c r="X227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>CVE-2026-7956</t>
+          <t>CVE-2026-7901</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7956</t>
+          <t>Sårbarhetsanalys av CVE-2026-7901</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D228" t="n">
-[...2 lines deleted...]
-      <c r="E228" t="inlineStr">
+      <c r="D228" t="inlineStr"/>
+      <c r="F228" t="inlineStr"/>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F228" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G228" t="inlineStr">
+      <c r="I228" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J228" t="inlineStr"/>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L228" t="inlineStr"/>
+      <c r="M228" t="inlineStr"/>
+      <c r="N228" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O228" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P228" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H228" t="inlineStr">
+      <c r="Q228" t="inlineStr"/>
+      <c r="R228" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I228" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K228" t="inlineStr"/>
+      <c r="S228" t="inlineStr">
+        <is>
+          <t>CVE-2026-7901 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en känd patch. Det rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Eftersom informationen inte specificerar om sårbarheten är aktivt utnyttjad i vildmarken, antas det att ingen omedelbar workaround är nödvändig utöver patchningen.</t>
+        </is>
+      </c>
+      <c r="T228" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U228" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V228" t="inlineStr"/>
+      <c r="W228" t="inlineStr"/>
+      <c r="X228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>CVE-2026-7924</t>
+          <t>CVE-2026-43053</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7924 i Chromium-baserade webbläsare</t>
+          <t>Analys av CVE-2026-43053: XFS close crash window</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D229" t="n">
-[...2 lines deleted...]
-      <c r="E229" t="inlineStr">
+      <c r="D229" t="inlineStr"/>
+      <c r="F229" t="inlineStr"/>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F229" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>CVE-2026-7924 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd och har en tillgänglig patch. Den mest effektiva åtgärden är att uppdatera webbläsaren till den senaste versionen. Eftersom information om en specifik attackvektor saknas, antas det att sårbarheten är känd och kan utnyttjas via webbinnehåll.</t>
-[...7 lines deleted...]
-      <c r="K229" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr"/>
+      <c r="K229" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L229" t="inlineStr"/>
+      <c r="M229" t="inlineStr"/>
+      <c r="N229" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O229" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P229" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q229" t="inlineStr"/>
+      <c r="R229" t="inlineStr">
+        <is>
+          <t>XFS</t>
+        </is>
+      </c>
+      <c r="S229" t="inlineStr">
+        <is>
+          <t>CVE-2026-43053 är en sårbarhet i filsystemet XFS som kan orsaka ett kraschfönster (crash window) vid stängning av attribut (attr dabtree inactivation). Detta är en medelhög (Moderate) sårbarhet som påverkar flera versioner av XFS på Linux. Attackvektorn är lokal (AV:L) och kräver ingen användarinteraktion (UI:N), men kan leda till hög konfidentialitet, integritet och tillgänglighet (C:N/I:N/A:H). Det rekommenderas att uppdatera till en av de angivna patchnivåerna för att mitigera risken.</t>
+        </is>
+      </c>
+      <c r="T229" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U229" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V229" t="inlineStr"/>
+      <c r="W229" t="inlineStr"/>
+      <c r="X229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>CVE-2026-7961</t>
+          <t>CVE-2026-43107</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7961</t>
+          <t>Sårbarhet i Mariner Linux: xfrm size-beräkning</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D230" t="n">
-[...2 lines deleted...]
-      <c r="E230" t="inlineStr">
+      <c r="D230" t="inlineStr"/>
+      <c r="F230" t="inlineStr"/>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F230" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>CVE-2026-7961 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd för båda dessa webbläsare. Eftersom informationen indikerar att en patch finns tillgänglig (kolumnen 'Yes' för 'Workaround'), är den rekommenderade åtgärden att uppdatera webbläsarna. Det finns ingen information om en specifik attackvektor eller utnyttjandegrad i texten, men sårbarheten är allvarlig nog att kräva omedelbar uppdatering.</t>
-[...7 lines deleted...]
-      <c r="K230" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr"/>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L230" t="inlineStr"/>
+      <c r="M230" t="inlineStr"/>
+      <c r="N230" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O230" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P230" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q230" t="inlineStr"/>
+      <c r="R230" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S230" t="inlineStr">
+        <is>
+          <t>CVE-2026-43107 är en medelhög sårbarhet i Mariner Linux som beror på felaktig storleksberäkning av xfrm-konton. Detta kan potentiellt leda till en Denial of Service (DoS) genom att manipulera nätverksresurser. Sårbarheten är svår att utnyttja (AV:L, AC:L, PR:L) och påverkar specifika versioner av Mariner Linux. Det rekommenderas att uppdatera till en patchad version för att eliminera risken.</t>
+        </is>
+      </c>
+      <c r="T230" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U230" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V230" t="inlineStr"/>
+      <c r="W230" t="inlineStr"/>
+      <c r="X230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>CVE-2026-7965</t>
+          <t>CVE-2026-32209</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7965</t>
+          <t>Sårbarhetsanalys: CVE-2026-32209 (Windows Filtering Platform)</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D231" t="n">
-[...2 lines deleted...]
-      <c r="E231" t="inlineStr">
+      <c r="D231" t="inlineStr"/>
+      <c r="F231" t="inlineStr"/>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F231" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>CVE-2026-7965 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd och har en tillgänglig patch (markerat som 'Yes' i tabellen). Det finns inga specifika detaljer om attackvektorer eller mitigeringar i texten, men det indikerar att den är en känd risk som kräver uppdatering.</t>
-[...7 lines deleted...]
-      <c r="K231" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr"/>
+      <c r="K231" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L231" t="inlineStr"/>
+      <c r="M231" t="inlineStr"/>
+      <c r="N231" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O231" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P231" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q231" t="inlineStr"/>
+      <c r="R231" t="inlineStr">
+        <is>
+          <t>Windows Filtering Platform (WFP)</t>
+        </is>
+      </c>
+      <c r="S231" t="inlineStr">
+        <is>
+          <t>CVE-2026-32209 är en sårbarhet i Windows Filtering Platform (WFP). En lyckad exploatering kan leda till en låg påverkan på konfidentialitet (C:L) och integritet (I:L), men ingen påverkan på tillgänglighet (A:N). Detta indikerar att attacken kan leda till begränsad manipulering av säkerhetskonfigurationen. CVSS-poängen är 4.4, med en attackvektor (AV:L) och komplexitet (AC:L), vilket gör den relativt låg i svårighetsgrad. Det är dock viktigt att patcha för att förhindra potentiell manipulering av systemets säkerhetsinställningar.</t>
+        </is>
+      </c>
+      <c r="T231" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U231" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V231" t="inlineStr"/>
+      <c r="W231" t="inlineStr"/>
+      <c r="X231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>CVE-2026-7957</t>
+          <t>CVE-2026-7938</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7957</t>
+          <t>Analys av CVE-2026-7938 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D232" t="n">
-[...2 lines deleted...]
-      <c r="E232" t="inlineStr">
+      <c r="D232" t="inlineStr"/>
+      <c r="F232" t="inlineStr"/>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F232" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G232" t="inlineStr">
+      <c r="I232" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr"/>
+      <c r="K232" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L232" t="inlineStr"/>
+      <c r="M232" t="inlineStr"/>
+      <c r="N232" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O232" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P232" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H232" t="inlineStr">
+      <c r="Q232" t="inlineStr"/>
+      <c r="R232" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I232" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K232" t="inlineStr"/>
+      <c r="S232" t="inlineStr">
+        <is>
+          <t>CVE-2026-7938 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mildra risken rekommenderas att uppdatera till de senaste versionerna av de berörda webbläsarna. Den exakta attackvektorn och de specifika produkterna som är mest utsatta kräver mer detaljerad information, men generellt sett är det en webbläsarrelaterad sårbarhet.</t>
+        </is>
+      </c>
+      <c r="T232" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera till de senaste versionerna av Chrome och Microsoft Edge).</t>
+        </is>
+      </c>
+      <c r="U232" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V232" t="inlineStr"/>
+      <c r="W232" t="inlineStr"/>
+      <c r="X232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>CVE-2025-54518</t>
+          <t>CVE-2026-7998</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2025-54518</t>
+          <t>Sårbarhetsanalys av CVE-2026-7998</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D233" t="n">
-[...2 lines deleted...]
-      <c r="E233" t="inlineStr">
+      <c r="D233" t="inlineStr"/>
+      <c r="F233" t="inlineStr"/>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F233" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G233" t="inlineStr">
+      <c r="I233" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J233" t="inlineStr"/>
+      <c r="K233" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L233" t="inlineStr"/>
+      <c r="M233" t="inlineStr"/>
+      <c r="N233" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O233" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P233" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H233" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K233" t="inlineStr"/>
+      <c r="Q233" t="inlineStr"/>
+      <c r="R233" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S233" t="inlineStr">
+        <is>
+          <t>CVE-2026-7998 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. Det rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Den exakta attackvektorn och detaljerad teknisk beskrivning saknas i källtexten, men dess förekomst i en lista över kända sårbarheter indikerar att den är en allvarlig webbläsarbugg.</t>
+        </is>
+      </c>
+      <c r="T233" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsarna till de senaste versionerna).</t>
+        </is>
+      </c>
+      <c r="U233" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V233" t="inlineStr"/>
+      <c r="W233" t="inlineStr"/>
+      <c r="X233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>CVE-2026-43243</t>
+          <t>CVE-2026-7972</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys för CVE-2026-43243</t>
+          <t>Sårbarhetsanalys av CVE-2026-7972</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D234" t="n">
-[...2 lines deleted...]
-      <c r="E234" t="inlineStr">
+      <c r="D234" t="inlineStr"/>
+      <c r="F234" t="inlineStr"/>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H234" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F234" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>CVE-2026-43243 är en sårbarhet relaterad till hanteringen av signaltyper i AMD-grafikdrivrutinen (drm/amd/display: Add signal type check for dcn401). Den klassificeras som 'Moderate' med en CVSS-poäng på 5.5. Eftersom sårbarheten är kopplad till en Linux-kärnkomponent (Mariner Linux) och en specifik hårdvarukomponent (AMD), är den mest sannolikt en kärn- eller drivrutinsårbarhet. Den kräver låg fysisk åtkomst (AV:L) och låg komplexitet (AC:L), men har ingen angreppsyta (PR:L) och ingen användarinteraktion (UI:N), vilket indikerar att den kan utnyttjas i en begränsad miljö. För att mildra risken rekommenderas uppdatering av drivrutinen/kärnan.</t>
-[...7 lines deleted...]
-      <c r="K234" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J234" t="inlineStr"/>
+      <c r="K234" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L234" t="inlineStr"/>
+      <c r="M234" t="inlineStr"/>
+      <c r="N234" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O234" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P234" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q234" t="inlineStr"/>
+      <c r="R234" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S234" t="inlineStr">
+        <is>
+          <t>CVE-2026-7972 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en patch tillgänglig. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Eftersom det inte finns någon specifik information om en workaround, är den primära åtgärden att applicera patchen.</t>
+        </is>
+      </c>
+      <c r="T234" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U234" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V234" t="inlineStr"/>
+      <c r="W234" t="inlineStr"/>
+      <c r="X234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>CVE-2026-7984</t>
+          <t>CVE-2026-7966</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7984</t>
+          <t>Analys av CVE-2026-7966 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D235" t="n">
-[...2 lines deleted...]
-      <c r="E235" t="inlineStr">
+      <c r="D235" t="inlineStr"/>
+      <c r="F235" t="inlineStr"/>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F235" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G235" t="inlineStr">
+      <c r="I235" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr"/>
+      <c r="K235" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L235" t="inlineStr"/>
+      <c r="M235" t="inlineStr"/>
+      <c r="N235" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O235" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P235" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H235" t="inlineStr">
+      <c r="Q235" t="inlineStr"/>
+      <c r="R235" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I235" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K235" t="inlineStr"/>
+      <c r="S235" t="inlineStr">
+        <is>
+          <t>CVE-2026-7966 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. Det rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Den exakta attackvektorn och detaljer om exploatering är inte specificerade i källtexten, men det är en känd sårbarhet som kräver patchning.</t>
+        </is>
+      </c>
+      <c r="T235" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera Chrome och Microsoft Edge till de senaste versionerna (t.ex. version 148.0.3967.54 för Edge).</t>
+        </is>
+      </c>
+      <c r="U235" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V235" t="inlineStr"/>
+      <c r="W235" t="inlineStr"/>
+      <c r="X235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>CVE-2026-7941</t>
+          <t>CVE-2026-41610</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7941 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys av CVE-2026-41610 i Visual Studio Code</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D236" t="n">
-[...2 lines deleted...]
-      <c r="E236" t="inlineStr">
+      <c r="D236" t="inlineStr"/>
+      <c r="F236" t="inlineStr"/>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F236" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>CVE-2026-7941 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd patch. Attackvektorn är troligen en webbsida eller webbapplikation som utnyttjar en bugg i Chromium-motorn. För att mitigera risken rekommenderas att uppdatera webbläsaren till den senaste versionen.</t>
-[...7 lines deleted...]
-      <c r="K236" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J236" t="inlineStr"/>
+      <c r="K236" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L236" t="inlineStr"/>
+      <c r="M236" t="inlineStr"/>
+      <c r="N236" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O236" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P236" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q236" t="inlineStr"/>
+      <c r="R236" t="inlineStr">
+        <is>
+          <t>Visual Studio Code</t>
+        </is>
+      </c>
+      <c r="S236" t="inlineStr">
+        <is>
+          <t>CVE-2026-41610 är en sårbarhet i Visual Studio Code. Enligt CVSS-mätningen (CVSS:3.1/AV:L/AC:L/PR:N/UI:R/S:C/C:H/I:N/A:N/E:U/RL:O/RC:C) har den en tillgångsväg (AV:L) som kräver lokalt utnyttjande (Local) och ingen behörighet (PR:N). Den kräver dock användarinteraktion (UI:R), vilket minskar risken. Kritikaliteten är hög (C:H), men påverkan på integritet och tillgänglighet är låg (I:N, A:N).</t>
+        </is>
+      </c>
+      <c r="T236" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U236" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V236" t="inlineStr"/>
+      <c r="W236" t="inlineStr"/>
+      <c r="X236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>CVE-2026-7921</t>
+          <t>CVE-2026-31696</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7921</t>
+          <t>Analys av CVE-2026-31696 (rxrpc)</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E237" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr"/>
+      <c r="F237" t="inlineStr"/>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F237" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>CVE-2026-7921 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd attackvektor. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Den specifika leverantören är Google/Microsoft, och produkterna är Chrome och Microsoft Edge (Chromium-based).</t>
-[...7 lines deleted...]
-      <c r="K237" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J237" t="inlineStr"/>
+      <c r="K237" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L237" t="inlineStr"/>
+      <c r="M237" t="inlineStr"/>
+      <c r="N237" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O237" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P237" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q237" t="inlineStr"/>
+      <c r="R237" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S237" t="inlineStr">
+        <is>
+          <t>CVE-2026-31696 är en sårbarhet i tjänsten `rxrpc` som rör bristande validering av längden på ett 'ticket' vid förberedelse av nycklar i icke-XDR-läge. Detta kan leda till en Denial of Service (DoS) eller potentiellt en högre klassificerad sårbarhet beroende på hur den utnyttjas. Sårbarheten har en 'Moderate' riskbedömning (CVSS 3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:N/A:H), vilket indikerar att den kräver en lokal vektor (AV:L) och att en användare inte behöver interagera (UI:N).</t>
+        </is>
+      </c>
+      <c r="T237" t="inlineStr">
+        <is>
+          <t>Ingen specifik workaround nämns i texten, men det rekommenderas att uppgradera till de senaste versionerna av CBL-Mariner Releases för att få fixen.</t>
+        </is>
+      </c>
+      <c r="U237" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V237" t="inlineStr"/>
+      <c r="W237" t="inlineStr"/>
+      <c r="X237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>CVE-2026-7999</t>
+          <t>CVE-2026-34350</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7999</t>
+          <t>Sårbarhet i Windows Storport Miniport Driver (CVE-2026-34350)</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E238" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr"/>
+      <c r="F238" t="inlineStr"/>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F238" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>CVE-2026-7999 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Enligt den tillhandahållna tabellen är sårbarheten känd för båda dessa webbläsare. Eftersom informationen endast indikerar att sårbarheten existerar och att en patch finns (markerat med 'Yes'), men inte ger detaljer om attackvektorer eller mitigeringar, är en exakt bedömning av attackvektorn svår. Den mest kritiska åtgärden är att uppdatera webbläsaren. Den berörda versionen av Microsoft Edge är 148.0.3967.54 (baserad på Chromium 148.0.7778.97).</t>
-[...7 lines deleted...]
-      <c r="K238" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J238" t="inlineStr"/>
+      <c r="K238" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L238" t="inlineStr"/>
+      <c r="M238" t="inlineStr"/>
+      <c r="N238" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O238" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P238" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q238" t="inlineStr"/>
+      <c r="R238" t="inlineStr">
+        <is>
+          <t>Windows Storport Miniport Driver</t>
+        </is>
+      </c>
+      <c r="S238" t="inlineStr">
+        <is>
+          <t>CVE-2026-34350 är en sårbarhet i Windows Storport Miniport Driver som tillåter en obehörig angripare att neka tjänst (Denial of Service, DoS) över ett nätverk. Sårbarheten utnyttjar en null pointer dereference. Enligt CVSS-mätvärdena krävs ingen användarinteraktion (UI:R), men texten antyder att användaren måste ansluta till servern och köra ett specifikt kommando. Detta är en medelhög risk sårbarhet som kräver nätverksåtkomst (AV:N).</t>
+        </is>
+      </c>
+      <c r="T238" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U238" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V238" t="inlineStr"/>
+      <c r="W238" t="inlineStr"/>
+      <c r="X238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>CVE-2026-43338</t>
+          <t>CVE-2026-7913</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Sårbarhet i btrfs (CVE-2026-43338)</t>
+          <t>Analys av CVE-2026-7913 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D239" t="n">
-[...2 lines deleted...]
-      <c r="E239" t="inlineStr">
+      <c r="D239" t="inlineStr"/>
+      <c r="F239" t="inlineStr"/>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F239" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>CVE-2026-43338 är en sårbarhet i filsystemet btrfs. Den beror på otillräcklig hantering av transaktionsobjekt (transaction items) för qgroup ioctls. Detta kan potentiellt leda till en Denial of Service (DoS) eller annan systeminstabilitet. Eftersom sårbarheten är relaterad till ett filsystemkärnkommandot (ioctl) och hanteringen av resurser, är den troligen en kärnrelaterad sårbarhet.</t>
-[...7 lines deleted...]
-      <c r="K239" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J239" t="inlineStr"/>
+      <c r="K239" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L239" t="inlineStr"/>
+      <c r="M239" t="inlineStr"/>
+      <c r="N239" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O239" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P239" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q239" t="inlineStr"/>
+      <c r="R239" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S239" t="inlineStr">
+        <is>
+          <t>CVE-2026-7913 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd patch. Den mest effektiva åtgärden är att uppdatera webbläsaren till den senaste versionen. Attackvektorn är troligen en webbsida eller ett dokument som utnyttjar sårbarheten via webbläsarens renderingmotor.</t>
+        </is>
+      </c>
+      <c r="T239" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U239" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V239" t="inlineStr"/>
+      <c r="W239" t="inlineStr"/>
+      <c r="X239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>CVE-2026-7973</t>
+          <t>CVE-2026-43309</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7973 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhet i md raid-modulen (CVE-2026-43309)</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D240" t="n">
-[...2 lines deleted...]
-      <c r="E240" t="inlineStr">
+      <c r="D240" t="inlineStr"/>
+      <c r="F240" t="inlineStr"/>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F240" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>CVE-2026-7973 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd och har en tillgänglig patch. Den påverkar användare som använder dessa webbläsare och rekommenderas att uppdatera till de senaste versionerna för att mitigera risken. Det finns inga omedelbara workaround nämnda, men patchning är den primära åtgärden.</t>
-[...7 lines deleted...]
-      <c r="K240" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr"/>
+      <c r="K240" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L240" t="inlineStr"/>
+      <c r="M240" t="inlineStr"/>
+      <c r="N240" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O240" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P240" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q240" t="inlineStr"/>
+      <c r="R240" t="inlineStr">
+        <is>
+          <t>md raid</t>
+        </is>
+      </c>
+      <c r="S240" t="inlineStr">
+        <is>
+          <t>CVE-2026-43309 är en medelhög sårbarhet (Moderate) som påverkar hanteringen av metadata i `md raid`-modulen. Sårbarheten uppstår när man försöker stoppa arrayer med metadata. Den kan utnyttjas via en låg angreppsnivå (AV:L) och låg komplexitet (AC:L), vilket indikerar att den kan vara relativt enkel att utnyttja. För att åtgärda sårbarheten måste användaren uppdatera till de versioner som nämns i patchinformationen.</t>
+        </is>
+      </c>
+      <c r="T240" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera till de versioner som tillhandahålls i CBL-Mariner Releases (t.ex. 21308-17084 eller 21332-17084).</t>
+        </is>
+      </c>
+      <c r="U240" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V240" t="inlineStr"/>
+      <c r="W240" t="inlineStr"/>
+      <c r="X240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>CVE-2026-7925</t>
+          <t>CVE-2026-41612</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7925</t>
+          <t>Analys av CVE-2026-41612</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D241" t="n">
-[...2 lines deleted...]
-      <c r="E241" t="inlineStr">
+      <c r="D241" t="inlineStr"/>
+      <c r="F241" t="inlineStr"/>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F241" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>CVE-2026-7925 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten är känd för att vara exploaterbar och har en hög risk. För att mildra risken rekommenderas omedelbart uppdatering av webbläsaren. Eftersom information om en specifik workaround saknas i källmaterialet, är den primära åtgärden att patcha.</t>
-[...7 lines deleted...]
-      <c r="K241" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr"/>
+      <c r="K241" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L241" t="inlineStr"/>
+      <c r="M241" t="inlineStr"/>
+      <c r="N241" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O241" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P241" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q241" t="inlineStr"/>
+      <c r="R241" t="inlineStr">
+        <is>
+          <t>Visual Studio Code</t>
+        </is>
+      </c>
+      <c r="S241" t="inlineStr">
+        <is>
+          <t>CVE-2026-41612 är en sårbarhet i Visual Studio Code. Den har en medelhög CVSS-poäng (5.5) och påverkar konfidentialiteten (C:H) om den utnyttjas. Attackvektorn är lokal (AV:L) och kräver ingen användarinteraktion (UI:R). Detta indikerar att en angripare måste ha viss åtkomst till systemet för att utnyttja sårbarheten, men det är inte en noll-dagars sårbarhet som kan utnyttjas över internet utan någon form av initial åtkomst.</t>
+        </is>
+      </c>
+      <c r="T241" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U241" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V241" t="inlineStr"/>
+      <c r="W241" t="inlineStr"/>
+      <c r="X241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>CVE-2026-7968</t>
+          <t>CVE-2026-7962</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7968 i Chromium-baserade webbläsare</t>
+          <t>Analys av CVE-2026-7962 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D242" t="n">
-[...2 lines deleted...]
-      <c r="E242" t="inlineStr">
+      <c r="D242" t="inlineStr"/>
+      <c r="F242" t="inlineStr"/>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F242" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G242" t="inlineStr">
+      <c r="I242" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr"/>
+      <c r="K242" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L242" t="inlineStr"/>
+      <c r="M242" t="inlineStr"/>
+      <c r="N242" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O242" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P242" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H242" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J242" t="inlineStr">
+      <c r="Q242" t="inlineStr"/>
+      <c r="R242" t="inlineStr">
+        <is>
+          <t>Google Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S242" t="inlineStr">
+        <is>
+          <t>CVE-2026-7962 är en sårbarhet som påverkar webbläsare baserade på Chromium, inklusive Google Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en patch tillgänglig. Attackvektorn är troligen en webbsida eller ett webbinnehåll som utnyttjar en bugg i Chromium-motorn. För att mitigera risken rekommenderas att uppdatera webbläsaren till den senaste versionen.</t>
+        </is>
+      </c>
+      <c r="T242" t="inlineStr">
         <is>
           <t>Applicera patch (Uppdatera webbläsaren).</t>
         </is>
       </c>
-      <c r="K242" t="inlineStr"/>
+      <c r="U242" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V242" t="inlineStr"/>
+      <c r="W242" t="inlineStr"/>
+      <c r="X242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>CVE-2026-43303</t>
+          <t>CVE-2026-40382</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-43303 (mm/page_alloc)</t>
+          <t>Analys av CVE-2026-40382: Windows Telephony Service</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E243" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr"/>
+      <c r="F243" t="inlineStr"/>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F243" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>CVE-2026-43303 är en medelhög sårbarhet (Moderate) som beror på en defekt i funktionen `mm/page_alloc: clear page-&gt;private in free_pages_prepare()`. Denna sårbarhet har en CVSS v3.1-poäng på 6.4, vilket indikerar att den är av medelhög risk. Den påverkar Mariner Linux och kan utnyttjas via en låg vektor (AV:L) och kräver ingen användarinteraktion (UI:N). Den potentiella påverkan är hög på Confidentiality (C:H), Integrity (I:H) och Availability (A:H).</t>
-[...7 lines deleted...]
-      <c r="K243" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr"/>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L243" t="inlineStr"/>
+      <c r="M243" t="inlineStr"/>
+      <c r="N243" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O243" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P243" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q243" t="inlineStr"/>
+      <c r="R243" t="inlineStr">
+        <is>
+          <t>Windows Telephony Service</t>
+        </is>
+      </c>
+      <c r="S243" t="inlineStr">
+        <is>
+          <t>CVE-2026-40382 är en sårbarhet i Windows Telephony Service som utnyttjar en 'Use after free'-bugg. Den tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Eftersom sårbarheten kräver att angriparen redan är auktoriserad (Privilege Level: Low, men effekten är högre) och är lokal (Attack Vector: Local), är risken begränsad till nätverksinfrastruktur där angriparen redan har någon form av åtkomst. Den mest effektiva mitigeringen är att tillämpa en patch från Microsoft.</t>
+        </is>
+      </c>
+      <c r="T243" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U243" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V243" t="inlineStr"/>
+      <c r="W243" t="inlineStr"/>
+      <c r="X243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>CVE-2026-7923</t>
+          <t>CVE-2026-43165</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7923</t>
+          <t>Sårbarhet i Linux-kärnan (CVE-2026-43165)</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D244" t="n">
-[...2 lines deleted...]
-      <c r="E244" t="inlineStr">
+      <c r="D244" t="inlineStr"/>
+      <c r="F244" t="inlineStr"/>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F244" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>CVE-2026-7923 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har identifierats av Microsoft och är känd för att vara exploaterbar. För att mildra risken rekommenderas användning av den senaste patchen. Informationen tyder på att sårbarheten är aktivt känd och påverkar flera versioner.</t>
-[...7 lines deleted...]
-      <c r="K244" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr"/>
+      <c r="K244" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L244" t="inlineStr"/>
+      <c r="M244" t="inlineStr"/>
+      <c r="N244" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O244" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P244" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q244" t="inlineStr"/>
+      <c r="R244" t="inlineStr">
+        <is>
+          <t>Linux-kärnan (specifikt modulen hwmon)</t>
+        </is>
+      </c>
+      <c r="S244" t="inlineStr">
+        <is>
+          <t>CVE-2026-43165 är en sårbarhet som rör hanteringen av resurser i Linux-kärnan, specifikt i modulen `hwmon` (hardware monitoring). Den beskrivs som en 'resource leak' (resursläckage) i funktionen `nct7363_present_pwm_fanin`. Detta innebär att sårbarheten kan leda till att systemet gradvis förbrukar systemresurser, vilket kan destabilisera eller krascha systemet över tid. Eftersom den har en CVSS-poäng på 5.5 och påverkar tillgängligheten (A:H), är risken måttlig men kan vara allvarlig i långvariga driftsmiljöer. Den kräver låg fysisk tillgång (AV:L) och låg komplexitet (AC:L).</t>
+        </is>
+      </c>
+      <c r="T244" t="inlineStr">
+        <is>
+          <t>Applicera patch. (Ingen omedelbar workaround nämns i texten, men patchning är den rekommenderade åtgärden.)</t>
+        </is>
+      </c>
+      <c r="U244" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V244" t="inlineStr"/>
+      <c r="W244" t="inlineStr"/>
+      <c r="X244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>CVE-2026-7937</t>
+          <t>CVE-2026-42899</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7937</t>
+          <t>Sårbarhetsanalys av CVE-2026-42899 i ASP.NET Core</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D245" t="n">
-[...2 lines deleted...]
-      <c r="E245" t="inlineStr">
+      <c r="D245" t="inlineStr"/>
+      <c r="F245" t="inlineStr"/>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F245" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>CVE-2026-7937 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna informationen är sårbarheten känd och har en känd patch. Den påverkar användare av dessa webbläsare. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Den exakta attackvektorn och detaljer om exploatering är inte specificerade i källtexten, men det är en känd sårbarhet som kräver uppdatering.</t>
-[...7 lines deleted...]
-      <c r="K245" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr"/>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L245" t="inlineStr"/>
+      <c r="M245" t="inlineStr"/>
+      <c r="N245" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O245" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P245" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q245" t="inlineStr"/>
+      <c r="R245" t="inlineStr">
+        <is>
+          <t>ASP.NET Core</t>
+        </is>
+      </c>
+      <c r="S245" t="inlineStr">
+        <is>
+          <t>CVE-2026-42899 är en sårbarhet som påverkar ASP.NET Core. Enligt tillgänglig information har sårbarheten en medelhög CVSS-poäng (7.5) och har en Attack Vector (AV) på N (Network) och en Attack Complexity (AC) på L (Low). Detta indikerar att sårbarheten kan utnyttjas över nätverket utan att kräva komplexa förutsättningar. Även om CVSS-poängen är måttlig, är det viktigt att notera att den potentiella påverkan (A:H - High) är hög. Eftersom det inte finns någon känd workaround i den tillhandahållna texten, är den rekommenderade åtgärden att omedelbart tillämpa en patch från leverantören.</t>
+        </is>
+      </c>
+      <c r="T245" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U245" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V245" t="inlineStr"/>
+      <c r="W245" t="inlineStr"/>
+      <c r="X245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>CVE-2026-43036</t>
+          <t>CVE-2026-7909</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-43036 (TCPv4 GSO frag_off)</t>
+          <t>Sårbarhetsanalys: CVE-2026-7909</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E246" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr"/>
+      <c r="F246" t="inlineStr"/>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F246" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>CVE-2026-43036 är en sårbarhet som påverkar hanteringen av TCPv4 Generic Segmentation Offload (GSO) fragmenteringsfältet. Den identifieras i samband med Linux-kärnans nätverksstack. Sårbarheten kan utnyttjas via nätverkskommunikation och har en medelhög till hög risk beroende på kontext. Den specifika sårbarhetsbeskrivningen pekar på att man ska använda `skb_header_pointer()` för att hantera TCPv4 GSO frag_off-kontrollen. Detta indikerar en bugg i nätverksstacken som kan leda till felaktig hantering av paketdata.</t>
-[...7 lines deleted...]
-      <c r="K246" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J246" t="inlineStr"/>
+      <c r="K246" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L246" t="inlineStr"/>
+      <c r="M246" t="inlineStr"/>
+      <c r="N246" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O246" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P246" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q246" t="inlineStr"/>
+      <c r="R246" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S246" t="inlineStr">
+        <is>
+          <t>CVE-2026-7909 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en tillgänglig patch. Användare bör uppdatera sina webbläsare omedelbart för att mitigera risken. Det finns inga omedelbara workaround nämnda i källtexten, men patchning är den primära rekommendationen.</t>
+        </is>
+      </c>
+      <c r="T246" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U246" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V246" t="inlineStr"/>
+      <c r="W246" t="inlineStr"/>
+      <c r="X246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>CVE-2026-7906</t>
+          <t>CVE-2026-7960</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7906</t>
+          <t>Sårbarhetsanalys: CVE-2026-7960</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D247" t="n">
-[...2 lines deleted...]
-      <c r="E247" t="inlineStr">
+      <c r="D247" t="inlineStr"/>
+      <c r="F247" t="inlineStr"/>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F247" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>CVE-2026-7906 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en tillgänglig patch. För att mitigera risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Denna sårbarhet utnyttjas troligen via webbinnehåll (web-baserad attackvektor).</t>
-[...7 lines deleted...]
-      <c r="K247" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J247" t="inlineStr"/>
+      <c r="K247" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L247" t="inlineStr"/>
+      <c r="M247" t="inlineStr"/>
+      <c r="N247" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O247" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P247" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q247" t="inlineStr"/>
+      <c r="R247" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S247" t="inlineStr">
+        <is>
+          <t>CVE-2026-7960 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd och har en tillgänglig patch. Det rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Eftersom information om en specifik attackvektor saknas, antas det att en patch är den primära åtgärden.</t>
+        </is>
+      </c>
+      <c r="T247" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U247" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V247" t="inlineStr"/>
+      <c r="W247" t="inlineStr"/>
+      <c r="X247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>CVE-2026-7939</t>
+          <t>CVE-2026-42499</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7939</t>
+          <t>Analys av CVE-2026-42499: Quadratic string concatenation i net/mail</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D248" t="n">
-[...2 lines deleted...]
-      <c r="E248" t="inlineStr">
+      <c r="D248" t="inlineStr"/>
+      <c r="F248" t="inlineStr"/>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F248" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G248" t="inlineStr">
+      <c r="I248" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr"/>
+      <c r="K248" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L248" t="inlineStr"/>
+      <c r="M248" t="inlineStr"/>
+      <c r="N248" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O248" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P248" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H248" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K248" t="inlineStr"/>
+      <c r="Q248" t="inlineStr"/>
+      <c r="R248" t="inlineStr">
+        <is>
+          <t>Go-biblioteket `net/mail` (inom Go-ekosystemet)</t>
+        </is>
+      </c>
+      <c r="S248" t="inlineStr">
+        <is>
+          <t>CVE-2026-42499 beskriver en sårbarhet i Go-biblioteket `net/mail` som tillåter en 'Quadratic string concatenation' (kvadratisk strängkonkatenation). Detta kan potentiellt leda till en Denial of Service (DoS) genom att utnyttja ineffektiv regex-hantering eller minnesallokering vid bearbetning av e-postrelaterade data. Sårbarheten är av typen 'Information published' och påverkar Go-miljöer som använder detta bibliotek.</t>
+        </is>
+      </c>
+      <c r="T248" t="inlineStr">
+        <is>
+          <t>Uppgradera till en version av Go-biblioteket som har åtgärdat sårbarheten. Eftersom det är ett bibliotek är det bäst att uppdatera hela Go-ramverket eller den applikation som använder det.</t>
+        </is>
+      </c>
+      <c r="U248" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V248" t="inlineStr"/>
+      <c r="W248" t="inlineStr"/>
+      <c r="X248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>CVE-2026-43248</t>
+          <t>CVE-2026-43352</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43248: Förbättrad informationssäkerhet i Linux-kärnan</t>
+          <t>Sårbarhet i i3c-stacken (CVE-2026-43352)</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D249" t="n">
-[...2 lines deleted...]
-      <c r="E249" t="inlineStr">
+      <c r="D249" t="inlineStr"/>
+      <c r="F249" t="inlineStr"/>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F249" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G249" t="inlineStr">
+      <c r="I249" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J249" t="inlineStr"/>
+      <c r="K249" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L249" t="inlineStr"/>
+      <c r="M249" t="inlineStr"/>
+      <c r="N249" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O249" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P249" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
-      <c r="H249" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K249" t="inlineStr"/>
+      <c r="Q249" t="inlineStr"/>
+      <c r="R249" t="inlineStr">
+        <is>
+          <t>Mariner Linux, i3c-stack</t>
+        </is>
+      </c>
+      <c r="S249" t="inlineStr">
+        <is>
+          <t>CVE-2026-43352 är en sårbarhet som rör hanteringen av RING_CTRL_ABORT i i3c-stacken. Den klassificeras som 'Moderate' och har en CVSS v3.1-poäng på 5.5. Sårbarheten tillåter en angripare att orsaka en Denial of Service (DoS) genom att utnyttja en felaktig hantering av DMA dequeue. Eftersom den har en Attack Vector (AV) på Low (L) och en User Interaction (UI) på None (N), är den relativt svår att utnyttja men kan leda till en hög Impact (A:H - High Availability Impact).</t>
+        </is>
+      </c>
+      <c r="T249" t="inlineStr">
+        <is>
+          <t>Applicera patch (uppdatera kärnan/stacken som hanterar i3c-protokollet).</t>
+        </is>
+      </c>
+      <c r="U249" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V249" t="inlineStr"/>
+      <c r="W249" t="inlineStr"/>
+      <c r="X249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>CVE-2026-43310</t>
+          <t>CVE-2026-43045</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-43310 (Media Decoding)</t>
+          <t>Analys av CVE-2026-43045</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E250" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr"/>
+      <c r="F250" t="inlineStr"/>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F250" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G250" t="inlineStr">
+      <c r="I250" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr"/>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L250" t="inlineStr"/>
+      <c r="M250" t="inlineStr"/>
+      <c r="N250" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O250" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P250" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
-      <c r="H250" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K250" t="inlineStr"/>
+      <c r="Q250" t="inlineStr"/>
+      <c r="R250" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S250" t="inlineStr">
+        <is>
+          <t>Den tillhandahållna texten innehåller flera sårbarhetsrapporter, men ger inte tillräcklig detaljerad information för att fullständigt analysera CVE-2026-43045. Dock indikerar texten att sårbarheten är relaterad till en fix i 'mshv_region_pin' och att den är kopplad till Mariner Linux. Detta tyder på en kärnrelaterad sårbarhet i ett Linux-system. CVSS-värdena som nämns för andra sårbarheter (t.ex. 21248-17084) är höga (7.8, 7.5) och indikerar allvarliga risker, men för CVE-2026-43045 är CVSS-värdet inte tydligt angivet i det utdrag som fokuserar på den. För att mildra risken bör man uppdatera systemet till den senaste versionen som innehåller fixen.</t>
+        </is>
+      </c>
+      <c r="T250" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera till den senaste versionen av Mariner Linux).</t>
+        </is>
+      </c>
+      <c r="U250" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V250" t="inlineStr"/>
+      <c r="W250" t="inlineStr"/>
+      <c r="X250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>CVE-2026-8001</t>
+          <t>CVE-2026-7934</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-8001</t>
+          <t>Sårbarhetsanalys: CVE-2026-7934</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D251" t="n">
-[...2 lines deleted...]
-      <c r="E251" t="inlineStr">
+      <c r="D251" t="inlineStr"/>
+      <c r="F251" t="inlineStr"/>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F251" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G251" t="inlineStr">
+      <c r="I251" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr"/>
+      <c r="K251" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L251" t="inlineStr"/>
+      <c r="M251" t="inlineStr"/>
+      <c r="N251" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O251" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P251" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H251" t="inlineStr">
+      <c r="Q251" t="inlineStr"/>
+      <c r="R251" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I251" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K251" t="inlineStr"/>
+      <c r="S251" t="inlineStr">
+        <is>
+          <t>CVE-2026-7934 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd workaround (patch). Den påverkar användare av dessa webbläsare.</t>
+        </is>
+      </c>
+      <c r="T251" t="inlineStr">
+        <is>
+          <t>Applicera patch (uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U251" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V251" t="inlineStr"/>
+      <c r="W251" t="inlineStr"/>
+      <c r="X251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>CVE-2026-8011</t>
+          <t>CVE-2026-7950</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-8011 i Chromium-baserade webbläsare</t>
+          <t>Analys av CVE-2026-7950</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D252" t="n">
-[...2 lines deleted...]
-      <c r="E252" t="inlineStr">
+      <c r="D252" t="inlineStr"/>
+      <c r="F252" t="inlineStr"/>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F252" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G252" t="inlineStr">
+      <c r="I252" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J252" t="inlineStr"/>
+      <c r="K252" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L252" t="inlineStr"/>
+      <c r="M252" t="inlineStr"/>
+      <c r="N252" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O252" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P252" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H252" t="inlineStr">
+      <c r="Q252" t="inlineStr"/>
+      <c r="R252" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I252" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K252" t="inlineStr"/>
+      <c r="S252" t="inlineStr">
+        <is>
+          <t>CVE-2026-7950 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten är känd för att vara exploaterbar och kräver att användaren interagerar med innehållet (t.ex. besöker en infekterad webbsida). För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen.</t>
+        </is>
+      </c>
+      <c r="T252" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U252" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V252" t="inlineStr"/>
+      <c r="W252" t="inlineStr"/>
+      <c r="X252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>CVE-2026-7926</t>
+          <t>CVE-2026-7958</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7926 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys: CVE-2026-7958</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D253" t="n">
-[...2 lines deleted...]
-      <c r="E253" t="inlineStr">
+      <c r="D253" t="inlineStr"/>
+      <c r="F253" t="inlineStr"/>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F253" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G253" t="inlineStr">
+      <c r="I253" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J253" t="inlineStr"/>
+      <c r="K253" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L253" t="inlineStr"/>
+      <c r="M253" t="inlineStr"/>
+      <c r="N253" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O253" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P253" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H253" t="inlineStr">
+      <c r="Q253" t="inlineStr"/>
+      <c r="R253" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I253" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K253" t="inlineStr"/>
+      <c r="S253" t="inlineStr">
+        <is>
+          <t>CVE-2026-7958 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Denna sårbarhet utnyttjas troligen via webbinnehåll (web-baserad attackvektor).</t>
+        </is>
+      </c>
+      <c r="T253" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U253" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V253" t="inlineStr"/>
+      <c r="W253" t="inlineStr"/>
+      <c r="X253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>CVE-2026-43161</t>
+          <t>CVE-2026-8002</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43161 (iommu/vt-d)</t>
+          <t>Analys av CVE-2026-8002 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D254" t="n">
-[...2 lines deleted...]
-      <c r="E254" t="inlineStr">
+      <c r="D254" t="inlineStr"/>
+      <c r="F254" t="inlineStr"/>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F254" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>CVE-2026-43161 är en sårbarhet i kärnmodulen `iommu/vt-d` som rör hanteringen av PCIe-enheter. Sårbarheten beskrivs som att den hoppar över en `dev-iotlb flush` för en otillgänglig PCIe-enhet som saknar skalbart läge. Detta kan potentiellt leda till en informationsläcka eller en Denial of Service (DoS) beroende på hur den utnyttjas. CVSS-poängen är 5.1 (Moderate), vilket indikerar en måttlig risk. Eftersom den har en Attack Vector (AV) på Low (L) och User Interaction (UI) på None (N), är den svår att utnyttja men kan påverka system på en låg nivå.</t>
-[...7 lines deleted...]
-      <c r="K254" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J254" t="inlineStr"/>
+      <c r="K254" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L254" t="inlineStr"/>
+      <c r="M254" t="inlineStr"/>
+      <c r="N254" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O254" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P254" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q254" t="inlineStr"/>
+      <c r="R254" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S254" t="inlineStr">
+        <is>
+          <t>CVE-2026-8002 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, inklusive Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en tillgänglig patch. Attackvektorn är troligen en webbsida eller webbapplikation som utnyttjar en bugg i Chromium-motorn. Eftersom det finns en patch är det starkt rekommenderat att uppdatera alla berörda webbläsare omedelbart. Ingen specifik workaround nämns, men uppdatering är den primära åtgärden.</t>
+        </is>
+      </c>
+      <c r="T254" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen)</t>
+        </is>
+      </c>
+      <c r="U254" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V254" t="inlineStr"/>
+      <c r="W254" t="inlineStr"/>
+      <c r="X254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>CVE-2026-7918</t>
+          <t>CVE-2026-34330</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7918</t>
+          <t>Analys av CVE-2026-34330: Win32K Elevation of Privilege</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E255" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr"/>
+      <c r="F255" t="inlineStr"/>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F255" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>CVE-2026-7918 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd patchningsstatus ('Yes'). Det rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Ingen specifik attackvektor eller workaround nämns, men patchning är det primära skyddet.</t>
-[...7 lines deleted...]
-      <c r="K255" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J255" t="inlineStr"/>
+      <c r="K255" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L255" t="inlineStr"/>
+      <c r="M255" t="inlineStr"/>
+      <c r="N255" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O255" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P255" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q255" t="inlineStr"/>
+      <c r="R255" t="inlineStr">
+        <is>
+          <t>Windows Win32K - GRFX</t>
+        </is>
+      </c>
+      <c r="S255" t="inlineStr">
+        <is>
+          <t>CVE-2026-34330 är en sårbarhet i Windows Win32K - GRFX som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Sårbarheten utnyttjar en bugg i grafikkodningen (GRFX) och har en medelhög CVSS-poäng (7.8). Attackvektorn är lokal (AV:L) och kräver att angriparen redan är inloggad (PR:L).</t>
+        </is>
+      </c>
+      <c r="T255" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U255" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V255" t="inlineStr"/>
+      <c r="W255" t="inlineStr"/>
+      <c r="X255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>CVE-2026-7979</t>
+          <t>CVE-2026-7899</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7979 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys: CVE-2026-7899</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D256" t="n">
-[...2 lines deleted...]
-      <c r="E256" t="inlineStr">
+      <c r="D256" t="inlineStr"/>
+      <c r="F256" t="inlineStr"/>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F256" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>CVE-2026-7979 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch (indikerat av 'Yes' i tabellen). Attackvektorn är troligen en webbsida eller ett webbinnehåll som utnyttjar en bugg i Chromium-motorn. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Eftersom ingen specifik workaround nämns, är den primära åtgärden att applicera patchen.</t>
-[...7 lines deleted...]
-      <c r="K256" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J256" t="inlineStr"/>
+      <c r="K256" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L256" t="inlineStr"/>
+      <c r="M256" t="inlineStr"/>
+      <c r="N256" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O256" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P256" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q256" t="inlineStr"/>
+      <c r="R256" t="inlineStr">
+        <is>
+          <t>Microsoft Edge (Chromium-based), Chrome</t>
+        </is>
+      </c>
+      <c r="S256" t="inlineStr">
+        <is>
+          <t>CVE-2026-7899 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en känd exploaterbarhet (Yes). För att mitigera risken rekommenderas omedelbart uppdatering av webbläsaren. Den specifika leverantören är Microsoft (via Edge) och Google (via Chrome), men eftersom den listas i en sammanhang med Microsoft Edge (Chromium-based) är Microsoft den mest relevanta leverantören i detta sammanhang. Attackvektorn är troligen webguld-baserad, vilket kräver att användaren interagerar med en komprometterad webbsida.</t>
+        </is>
+      </c>
+      <c r="T256" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U256" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V256" t="inlineStr"/>
+      <c r="W256" t="inlineStr"/>
+      <c r="X256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>CVE-2026-7995</t>
+          <t>CVE-2026-8019</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7995 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys av CVE-2026-8019</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D257" t="n">
-[...2 lines deleted...]
-      <c r="E257" t="inlineStr">
+      <c r="D257" t="inlineStr"/>
+      <c r="F257" t="inlineStr"/>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H257" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F257" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G257" t="inlineStr">
+      <c r="I257" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr"/>
+      <c r="K257" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L257" t="inlineStr"/>
+      <c r="M257" t="inlineStr"/>
+      <c r="N257" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O257" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P257" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H257" t="inlineStr">
+      <c r="Q257" t="inlineStr"/>
+      <c r="R257" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I257" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K257" t="inlineStr"/>
+      <c r="S257" t="inlineStr">
+        <is>
+          <t>CVE-2026-8019 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en tillgänglig patch. Det rekommenderas att omedelbart uppdatera båda webbläsarna för att mitigera risken. Ingen specifik attackvektor eller workaround nämns i texten, men patchning är det primära skyddet.</t>
+        </is>
+      </c>
+      <c r="T257" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U257" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V257" t="inlineStr"/>
+      <c r="W257" t="inlineStr"/>
+      <c r="X257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>CVE-2026-35440</t>
+          <t>CVE-2026-7922</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-35440 (Microsoft Office Word)</t>
+          <t>Sårbarhetsanalys av CVE-2026-7922</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D258" t="n">
-[...2 lines deleted...]
-      <c r="E258" t="inlineStr">
+      <c r="D258" t="inlineStr"/>
+      <c r="F258" t="inlineStr"/>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H258" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F258" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>CVE-2026-35440 är en sårbarhet i Microsoft Office Word. En framgångsrik exploatering kan leda till att angriparen läser ut lokala minnesadresser. Sårbarheten har ett medelhögt CVSS-betyg (5.5) och kräver att angriparen har en lägre behörighet (PR:N) och att sårbarheten utnyttjas via en användarinteraktion (UI:R). Det finns ingen information om en specifik workaround i texten, men det rekommenderas att omedelbart tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
-[...7 lines deleted...]
-      <c r="K258" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J258" t="inlineStr"/>
+      <c r="K258" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L258" t="inlineStr"/>
+      <c r="M258" t="inlineStr"/>
+      <c r="N258" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O258" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P258" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q258" t="inlineStr"/>
+      <c r="R258" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S258" t="inlineStr">
+        <is>
+          <t>CVE-2026-7922 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har identifierats av Microsoft och har en känd patch. För att mildra risken rekommenderas att uppdatera till den senaste versionen av de berörda webbläsarna. Attackvektorn är troligen en webbsida eller ett dokument som utnyttjar sårbarheten via webbläsarens renderingmotor.</t>
+        </is>
+      </c>
+      <c r="T258" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera till den senaste versionen av webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U258" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V258" t="inlineStr"/>
+      <c r="W258" t="inlineStr"/>
+      <c r="X258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>CVE-2026-7951</t>
+          <t>CVE-2026-8017</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7951</t>
+          <t>Analys av CVE-2026-8017</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D259" t="n">
-[...2 lines deleted...]
-      <c r="E259" t="inlineStr">
+      <c r="D259" t="inlineStr"/>
+      <c r="F259" t="inlineStr"/>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F259" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G259" t="inlineStr">
+      <c r="I259" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J259" t="inlineStr"/>
+      <c r="K259" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L259" t="inlineStr"/>
+      <c r="M259" t="inlineStr"/>
+      <c r="N259" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O259" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P259" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H259" t="inlineStr">
+      <c r="Q259" t="inlineStr"/>
+      <c r="R259" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I259" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K259" t="inlineStr"/>
+      <c r="S259" t="inlineStr">
+        <is>
+          <t>CVE-2026-8017 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd för båda dessa webbläsare. Eftersom det inte finns någon specifik information om sårbarhetens natur (t.ex. RCE, XSS) eller en detaljerad beskrivning av en workaround, måste analysen baseras på de tillgängliga metadata. Den mest kritiska åtgärden är att uppdatera webbläsarna till de senaste versionerna för att täppa till sårbarheten.</t>
+        </is>
+      </c>
+      <c r="T259" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsarna till de senaste versionerna).</t>
+        </is>
+      </c>
+      <c r="U259" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V259" t="inlineStr"/>
+      <c r="W259" t="inlineStr"/>
+      <c r="X259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>CVE-2026-41102</t>
+          <t>CVE-2026-7974</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-41102 (PowerPoint)</t>
+          <t>Sårbarhetsanalys: CVE-2026-7974</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D260" t="n">
-[...2 lines deleted...]
-      <c r="E260" t="inlineStr">
+      <c r="D260" t="inlineStr"/>
+      <c r="F260" t="inlineStr"/>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H260" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F260" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>CVE-2026-41102 är en sårbarhet i Microsoft Office PowerPoint. Enligt den tillgängliga informationen har sårbarheten en hög konfidentialitets- (C:H) och hög integritetsnivå (I:H) påverkan, men ingen angreppsyta (A:N). Angreppsvillkoren är Låg (AV:L), Låg (AC:L), och Ingen (UI:N), vilket indikerar att den kräver att angriparen har en viss nivå av tillgång och att sårbarheten utnyttjas i en icke-interaktiv miljö. Den är klassad som 'Exploitation Unlikely' (Oväntad exploatering).</t>
-[...7 lines deleted...]
-      <c r="K260" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J260" t="inlineStr"/>
+      <c r="K260" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L260" t="inlineStr"/>
+      <c r="M260" t="inlineStr"/>
+      <c r="N260" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O260" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P260" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q260" t="inlineStr"/>
+      <c r="R260" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S260" t="inlineStr">
+        <is>
+          <t>CVE-2026-7974 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd för båda dessa webbläsare. Eftersom informationen indikerar att sårbarheten är känd och att en patch finns (markerat med 'Yes' i tabellen), är den mest effektiva åtgärden att uppdatera webbläsarna. Det finns ingen specifik workaround angiven i texten, men uppdatering är den rekommenderade åtgärden.</t>
+        </is>
+      </c>
+      <c r="T260" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U260" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V260" t="inlineStr"/>
+      <c r="W260" t="inlineStr"/>
+      <c r="X260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>CVE-2026-7908</t>
+          <t>CVE-2026-43234</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7908 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhet i NETDEV_CHANGEMTU-händelsehantering</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E261" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr"/>
+      <c r="F261" t="inlineStr"/>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F261" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>CVE-2026-7908 är en sårbarhet som påverkar webbläsare baserade på Chromium, inklusive Google Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd för båda dessa webbläsare. Eftersom det inte finns någon specifik information om en workaround i texten, är den rekommenderade åtgärden att omedelbart uppdatera webbläsarna till de senaste versionerna.</t>
-[...7 lines deleted...]
-      <c r="K261" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J261" t="inlineStr"/>
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L261" t="inlineStr"/>
+      <c r="M261" t="inlineStr"/>
+      <c r="N261" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O261" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P261" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q261" t="inlineStr"/>
+      <c r="R261" t="inlineStr">
+        <is>
+          <t>Linux-kärnan (specifikt i nätverksstacken)</t>
+        </is>
+      </c>
+      <c r="S261" t="inlineStr">
+        <is>
+          <t>CVE-2026-43234 är en sårbarhet som rör hanteringen av NETDEV_CHANGEMTU-händelser vid avregistrering av en slaveringrenare (slave). Denna sårbarhet kan utnyttjas i Linux-kärnan och har en måttlig svårighetsgrad (Moderate). Den specifika fixen rekommenderar att man undviker att hantera NETDEV_CHANGEMTU-händelsen när man avregistrerar en slaveringrenare. Detta indikerar en potentiell NULL pointer dereference eller liknande minneshanteringsfel i nätverksstacken.</t>
+        </is>
+      </c>
+      <c r="T261" t="inlineStr">
+        <is>
+          <t>Applicera patch (Undvik att hantera NETDEV_CHANGEMTU-händelsen vid avregistrering av slaveringrenare).</t>
+        </is>
+      </c>
+      <c r="U261" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V261" t="inlineStr"/>
+      <c r="W261" t="inlineStr"/>
+      <c r="X261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>CVE-2026-7997</t>
+          <t>CVE-2026-7917</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7997</t>
+          <t>Analys av CVE-2026-7917</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D262" t="n">
-[...2 lines deleted...]
-      <c r="E262" t="inlineStr">
+      <c r="D262" t="inlineStr"/>
+      <c r="F262" t="inlineStr"/>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F262" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G262" t="inlineStr">
+      <c r="I262" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr"/>
+      <c r="K262" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L262" t="inlineStr"/>
+      <c r="M262" t="inlineStr"/>
+      <c r="N262" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O262" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P262" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H262" t="inlineStr">
+      <c r="Q262" t="inlineStr"/>
+      <c r="R262" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I262" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K262" t="inlineStr"/>
+      <c r="S262" t="inlineStr">
+        <is>
+          <t>CVE-2026-7917 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten är känd för att vara exploaterbar och kräver att användaren interagerar med innehållet (t.ex. klicka på en länk eller besöka en sida) för att utnyttjas. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen.</t>
+        </is>
+      </c>
+      <c r="T262" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U262" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V262" t="inlineStr"/>
+      <c r="W262" t="inlineStr"/>
+      <c r="X262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>CVE-2026-42246</t>
+          <t>CVE-2026-8020</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-42246: Felaktig rapportering av felvillkor</t>
+          <t>Sårbarhetsanalys av CVE-2026-8020</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D263" t="n">
-[...2 lines deleted...]
-      <c r="E263" t="inlineStr">
+      <c r="D263" t="inlineStr"/>
+      <c r="F263" t="inlineStr"/>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F263" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G263" t="inlineStr">
+      <c r="I263" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr"/>
+      <c r="K263" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L263" t="inlineStr"/>
+      <c r="M263" t="inlineStr"/>
+      <c r="N263" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O263" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P263" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H263" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K263" t="inlineStr"/>
+      <c r="Q263" t="inlineStr"/>
+      <c r="R263" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S263" t="inlineStr">
+        <is>
+          <t>CVE-2026-8020 är en känd sårbarhet som påverkar webbläsare baserade på Chromium. Baserat på tillgänglig information är sårbarheten känd för Chrome och Microsoft Edge (Chromium-based). För att mitigera risken rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna. Eftersom informationen i källtexten inte specificerar en attackvektor eller om den utnyttjas i vild tid, är dessa fält satta till 'Okänd'.</t>
+        </is>
+      </c>
+      <c r="T263" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren)</t>
+        </is>
+      </c>
+      <c r="U263" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V263" t="inlineStr"/>
+      <c r="W263" t="inlineStr"/>
+      <c r="X263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>CVE-2026-7996</t>
+          <t>CVE-2026-43137</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7996</t>
+          <t>Sårbarhetsanalys: CVE-2026-43137 (NULL pointer dereference)</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E264" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr"/>
+      <c r="F264" t="inlineStr"/>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F264" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>CVE-2026-7996 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd för båda dessa webbläsare. Eftersom informationen indikerar att en patch finns tillgänglig (kolumnen 'Yes' i samband med CVE-2026-7996), är den rekommenderade åtgärden att uppdatera webbläsarna. Det finns ingen specifik workaround angiven i källmaterialet, men patchning är den primära åtgärden.</t>
-[...7 lines deleted...]
-      <c r="K264" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J264" t="inlineStr"/>
+      <c r="K264" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L264" t="inlineStr"/>
+      <c r="M264" t="inlineStr"/>
+      <c r="N264" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O264" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P264" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q264" t="inlineStr"/>
+      <c r="R264" t="inlineStr">
+        <is>
+          <t>Linux-kärnan (ASoC: SOF: Intel: hda:)</t>
+        </is>
+      </c>
+      <c r="S264" t="inlineStr">
+        <is>
+          <t>CVE-2026-43137 är en sårbarhet som involverar en NULL pointer dereference i en del av Linux-kärnan (ASoC: SOF: Intel: hda:). Detta är en medelhög risk (Moderate) sårbarhet. Attackvektorn är Låg (AV:L) och Komplexiteten är Låg (AC:L), vilket indikerar att den kan utnyttjas från ett lokalt, icke-privilegierat tillstånd (PR:L) och kräver ingen användarinteraktion (UI:N). Den potentiella konsekvensen är en hög konfidentialitetsförlust (C:H) men ingen påverkan på integritet (I:N) eller tillgänglighet (A:H).</t>
+        </is>
+      </c>
+      <c r="T264" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U264" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V264" t="inlineStr"/>
+      <c r="W264" t="inlineStr"/>
+      <c r="X264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>CVE-2026-7964</t>
+          <t>CVE-2026-7970</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7964</t>
+          <t>Sårbarhetsanalys: CVE-2026-7970 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D265" t="n">
-[...2 lines deleted...]
-      <c r="E265" t="inlineStr">
+      <c r="D265" t="inlineStr"/>
+      <c r="F265" t="inlineStr"/>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F265" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G265" t="inlineStr">
+      <c r="I265" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J265" t="inlineStr"/>
+      <c r="K265" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L265" t="inlineStr"/>
+      <c r="M265" t="inlineStr"/>
+      <c r="N265" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O265" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P265" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H265" t="inlineStr">
+      <c r="Q265" t="inlineStr"/>
+      <c r="R265" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I265" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J265" t="inlineStr">
+      <c r="S265" t="inlineStr">
+        <is>
+          <t>CVE-2026-7970 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en patch (markerat som 'Yes' i tabellen). Den påverkar användare som använder dessa webbläsare. För att mitigera risken rekommenderas att omedelbart uppdatera webbläsaren till den senaste versionen. Ingen specifik attackvektor eller workaround nämns, men patchning är det primära skyddet.</t>
+        </is>
+      </c>
+      <c r="T265" t="inlineStr">
         <is>
           <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
         </is>
       </c>
-      <c r="K265" t="inlineStr"/>
+      <c r="U265" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V265" t="inlineStr"/>
+      <c r="W265" t="inlineStr"/>
+      <c r="X265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>CVE-2026-7902</t>
+          <t>CVE-2026-8009</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7902 i Chromium-baserade webbläsare</t>
+          <t>Analys av CVE-2026-8009 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D266" t="n">
-[...2 lines deleted...]
-      <c r="E266" t="inlineStr">
+      <c r="D266" t="inlineStr"/>
+      <c r="F266" t="inlineStr"/>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F266" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H266" t="inlineStr">
+      <c r="I266" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J266" t="inlineStr"/>
+      <c r="K266" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L266" t="inlineStr"/>
+      <c r="M266" t="inlineStr"/>
+      <c r="N266" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O266" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P266" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q266" t="inlineStr"/>
+      <c r="R266" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I266" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J266" t="inlineStr">
+      <c r="S266" t="inlineStr">
+        <is>
+          <t>CVE-2026-8009 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Enligt den tillhandahållna tabellen är sårbarheten känd för båda dessa plattformar. Eftersom det inte finns någon specifik detaljerad information om sårbarheten i texten, kan vi inte fastställa en exakt attackvektor eller ett specifikt workaround. Den mest kritiska åtgärden är att uppdatera webbläsarna till de versioner som har patchats.</t>
+        </is>
+      </c>
+      <c r="T266" t="inlineStr">
         <is>
           <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
         </is>
       </c>
-      <c r="K266" t="inlineStr"/>
+      <c r="U266" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V266" t="inlineStr"/>
+      <c r="W266" t="inlineStr"/>
+      <c r="X266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>CVE-2026-7977</t>
+          <t>CVE-2026-43250</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7977</t>
+          <t>Sårbarhet i usb: chipidea: udc (CVE-2026-43250)</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D267" t="n">
-[...2 lines deleted...]
-      <c r="E267" t="inlineStr">
+      <c r="D267" t="inlineStr"/>
+      <c r="F267" t="inlineStr"/>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F267" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>CVE-2026-7977 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd för båda dessa webbläsare. Eftersom informationen i källan är begränsad, rekommenderas det starkt att uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Det finns ingen specifik workaround angiven i källan, men patchning är den primära åtgärden.</t>
-[...7 lines deleted...]
-      <c r="K267" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr"/>
+      <c r="K267" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L267" t="inlineStr"/>
+      <c r="M267" t="inlineStr"/>
+      <c r="N267" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O267" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P267" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q267" t="inlineStr"/>
+      <c r="R267" t="inlineStr">
+        <is>
+          <t>Mariner Linux, usb: chipidea: udc</t>
+        </is>
+      </c>
+      <c r="S267" t="inlineStr">
+        <is>
+          <t>CVE-2026-43250 är en medelhög sårbarhet som påverkar drivrutinen `usb: chipidea: udc` i Mariner Linux. Sårbarheten rör hanteringen av DMA och SG cleanup i funktionen `_ep_nuke()`. En angripare kan utnyttja detta för att orsaka en Denial of Service (DoS) genom att manipulera DMA- och SG-resurser, vilket leder till att systemet kraschar eller blir instabilt. CVSS-poängen indikerar att den kan utnyttjas lokalt (AV:L) och kräver ingen användarinteraktion (UI:N), men kan leda till en hög påverkan på integritet (I:H) och tillgänglighet (A:H).</t>
+        </is>
+      </c>
+      <c r="T267" t="inlineStr">
+        <is>
+          <t>Ingen omedelbar workaround nämns i texten. Det rekommenderas att uppgradera till den senaste versionen av CBL-Mariner Releases för att få en patch.</t>
+        </is>
+      </c>
+      <c r="U267" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V267" t="inlineStr"/>
+      <c r="W267" t="inlineStr"/>
+      <c r="X267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>CVE-2026-7971</t>
+          <t>CVE-2026-43010</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7971</t>
+          <t>Sårbarhet i bpf-implementation (CVE-2026-43010)</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D268" t="n">
-[...2 lines deleted...]
-      <c r="E268" t="inlineStr">
+      <c r="D268" t="inlineStr"/>
+      <c r="F268" t="inlineStr"/>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F268" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>CVE-2026-7971 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd för båda dessa webbläsare. Eftersom informationen indikerar att sårbarheten är känd och att det finns en patch (indikerat av 'Yes' i kolumnen för patch), är den mest rekommenderade åtgärden att uppdatera webbläsaren. Det finns ingen specifik workaround angiven i texten, men uppdatering är den primära åtgärden.</t>
-[...7 lines deleted...]
-      <c r="K268" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J268" t="inlineStr"/>
+      <c r="K268" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L268" t="inlineStr"/>
+      <c r="M268" t="inlineStr"/>
+      <c r="N268" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O268" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P268" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q268" t="inlineStr"/>
+      <c r="R268" t="inlineStr">
+        <is>
+          <t>Linux-kärnan, Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S268" t="inlineStr">
+        <is>
+          <t>CVE-2026-43010 är en sårbarhet som påverkar hanteringen av kprobe_multi program i bpf-systemet. Den har en medelhög CVSS-poäng (5.5) och kan utnyttjas med låga privilegier (AV:L, PR:L). Sårbarheten tillåter att man avvisar sleepable kprobe_multi program vid attach-tid, vilket indikerar en potentiell funktionsbegränsning eller en specifik typ av Denial of Service (DoS) om den inte hanteras korrekt. Eftersom den är kopplad till Linux-kärnans funktionalitet (bpf), är det troligt att den påverkar system som använder Linux-baserade miljöer.</t>
+        </is>
+      </c>
+      <c r="T268" t="inlineStr">
+        <is>
+          <t>Uppgradera till de senaste versionerna av Linux-kärnan som adresserar sårbarheten. Specifika versioner nämns i texten (t.ex. 21248-17084, 21332-17084, 21308-17084).</t>
+        </is>
+      </c>
+      <c r="U268" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V268" t="inlineStr"/>
+      <c r="W268" t="inlineStr"/>
+      <c r="X268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>CVE-2025-71299</t>
+          <t>CVE-2026-7986</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Analys av CVE-2025-71299</t>
+          <t>Analys av CVE-2026-7986</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D269" t="n">
-[...2 lines deleted...]
-      <c r="E269" t="inlineStr">
+      <c r="D269" t="inlineStr"/>
+      <c r="F269" t="inlineStr"/>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F269" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>CVE-2025-71299 är en sårbarhet som påverkar funktionen `spi: cadence-quadspi: Parse DT for flashes with the rest of the DT parsing` i Linux-kärnan. Den klassificeras som 'Moderate' med en CVSS v3.1-poäng på 5.5. Sårbarheten har en låg attackvektor (AV:L), låg komplexitet (AC:L), och kräver inga privilegier (PR:L), men kan leda till en hög påverkan på tillgänglighet (A:H). Detta tyder på att den kan utnyttjas i en begränsad miljö, men att konsekvenserna kan vara allvarliga.</t>
-[...7 lines deleted...]
-      <c r="K269" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J269" t="inlineStr"/>
+      <c r="K269" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L269" t="inlineStr"/>
+      <c r="M269" t="inlineStr"/>
+      <c r="N269" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O269" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P269" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q269" t="inlineStr"/>
+      <c r="R269" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S269" t="inlineStr">
+        <is>
+          <t>CVE-2026-7986 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd och har en känd patchningsstatus ('Yes'). Det finns ingen specifik information om en workaround i texten, vilket indikerar att den primära rekommendationen är att uppdatera webbläsaren.</t>
+        </is>
+      </c>
+      <c r="T269" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till en version som åtgärdar sårbarheten).</t>
+        </is>
+      </c>
+      <c r="U269" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V269" t="inlineStr"/>
+      <c r="W269" t="inlineStr"/>
+      <c r="X269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>CVE-2026-33111</t>
+          <t>CVE-2026-40407</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-33111 i Copilot Chat (Microsoft Edge)</t>
+          <t>Analys av CVE-2026-40407: Privilege Escalation i Common Log File System Driver</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E270" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr"/>
+      <c r="F270" t="inlineStr"/>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F270" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G270" t="inlineStr">
+      <c r="I270" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr"/>
+      <c r="K270" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L270" t="inlineStr"/>
+      <c r="M270" t="inlineStr"/>
+      <c r="N270" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O270" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P270" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H270" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K270" t="inlineStr"/>
+      <c r="Q270" t="inlineStr"/>
+      <c r="R270" t="inlineStr">
+        <is>
+          <t>Windows Common Log File System Driver</t>
+        </is>
+      </c>
+      <c r="S270" t="inlineStr">
+        <is>
+          <t>CVE-2026-40407 är en sårbarhet i Windows Common Log File System Driver som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Sårbarheten utnyttjar en heap-baserad buffertöverflöde. Även om CVSS-poängen är höga (7.8) och den kan utnyttjas, indikerar analysen att utnyttjandet är 'Unlikely' (Osannolikt) och att angriparen måste vara auktoriserad (PR:L).</t>
+        </is>
+      </c>
+      <c r="T270" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U270" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V270" t="inlineStr"/>
+      <c r="W270" t="inlineStr"/>
+      <c r="X270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>CVE-2026-34327</t>
+          <t>CVE-2026-7987</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-34327 i Microsoft Partner Center</t>
+          <t>Sårbarhetsanalys av CVE-2026-7987</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D271" t="n">
-[...2 lines deleted...]
-      <c r="E271" t="inlineStr">
+      <c r="D271" t="inlineStr"/>
+      <c r="F271" t="inlineStr"/>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F271" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>CVE-2026-34327 är en sårbarhet i Microsoft Partner Center som tillåter en oauktoriserad angripare att utföra spoofing över ett nätverk. CVSS-poängen är 7.8. Angreppet kräver ingen användarinteraktion (UI:N) och kan utnyttjas på nätverksnivå (AV:N) utan att angriparen behöver vara inloggad (PR:N). Detta innebär en hög risk. Eftersom sårbarheten redan har mitigerats av Microsoft, rekommenderas ingen specifik åtgärd för användarna.</t>
-[...7 lines deleted...]
-      <c r="K271" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr"/>
+      <c r="K271" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L271" t="inlineStr"/>
+      <c r="M271" t="inlineStr"/>
+      <c r="N271" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O271" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P271" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q271" t="inlineStr"/>
+      <c r="R271" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S271" t="inlineStr">
+        <is>
+          <t>CVE-2026-7987 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en patch tillgänglig. För att mitigera risken rekommenderas att uppdatera båda webbläsarna till de senaste versionerna. Den exakta attackvektorn och detaljerad beskrivning av sårbarheten saknas i källtexten, men dess förekomst i en lista av kända sårbarheter indikerar att den är en allvarlig webbläsarbugg.</t>
+        </is>
+      </c>
+      <c r="T271" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera Chrome och Microsoft Edge till de senaste versionerna).</t>
+        </is>
+      </c>
+      <c r="U271" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V271" t="inlineStr"/>
+      <c r="W271" t="inlineStr"/>
+      <c r="X271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>CVE-2026-7897</t>
+          <t>CVE-2026-33857</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7897 (Edge/Chromium)</t>
+          <t>Analys av CVE-2026-33857: Off-by-one OOB Read i Apache AJP</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E272" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr"/>
+      <c r="F272" t="inlineStr"/>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F272" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>CVE-2026-7897 är en sårbarhet som påverkar Microsoft Edge (Chromium-based). Baserat på tillgänglig data är sårbarheten känd och har en patch (markerad som 'Yes' i tabellen). Den utnyttjas troligen via webbläsarfunktionalitet. För att mildra risken rekommenderas att omedelbart uppdatera till den senaste versionen av Microsoft Edge. Eftersom det är en känd sårbarhet och en patch finns, är det mest effektiva skyddet att applicera uppdateringen.</t>
-[...7 lines deleted...]
-      <c r="K272" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J272" t="inlineStr"/>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L272" t="inlineStr"/>
+      <c r="M272" t="inlineStr"/>
+      <c r="N272" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O272" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P272" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q272" t="inlineStr"/>
+      <c r="R272" t="inlineStr">
+        <is>
+          <t>Apache HTTP Server</t>
+        </is>
+      </c>
+      <c r="S272" t="inlineStr">
+        <is>
+          <t>CVE-2026-33857 är en sårbarhet av typen Off-by-one Out-of-bounds (OOB) läsning som påverkar Apache HTTP Server:s AJP getter-funktioner. Denna sårbarhet kan utnyttjas i en 'Moderate' riskmiljö (CVSS 5.3) och tillåter en angripare att läsa minnesminnen utanför de avsedda gränserna. Eftersom sårbarheten har ett 'N' (None) för UI (User Interaction) och 'N' för PR (Privileges Required), är den potentiellt automatiserbar och kan utnyttjas på nätverksnivå. Den mest kritiska aspekten är att den kräver att AJP-protokollet är aktiverat och exponerat. För att mildra risken bör man stänga av AJP-protokollet om det inte är absolut nödvändigt, eller uppdatera till en patchad version.</t>
+        </is>
+      </c>
+      <c r="T272" t="inlineStr">
+        <is>
+          <t>Stäng av AJP-protokollet om det inte är nödvändigt. Annars, uppgradera Apache HTTP Server till en version som patchar CVE-2026-33857.</t>
+        </is>
+      </c>
+      <c r="U272" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V272" t="inlineStr"/>
+      <c r="W272" t="inlineStr"/>
+      <c r="X272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>CVE-2026-42257</t>
+          <t>CVE-2026-7928</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-42257 (CRLF Injection)</t>
+          <t>Sårbarhetsanalys av CVE-2026-7928</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D273" t="n">
-[...2 lines deleted...]
-      <c r="E273" t="inlineStr">
+      <c r="D273" t="inlineStr"/>
+      <c r="F273" t="inlineStr"/>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F273" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>CVE-2026-42257 beskriver en sårbarhet i `net-imap` som tillåter 'CRLF Injection' (Carriage Return/Line Feed Injection). Detta är en form av kommandoinjektion där en angripare kan manipulera inmatningen för att injicera ogiltiga radbrytningar, vilket kan leda till att ytterligare kommandon exekveras i en miljö som förväntar sig att hantera textsträngar. Sårbarheten är klassad som 'Moderate' och påverkar `net-imap` via 'unvalidated Symbol inputs'.</t>
-[...7 lines deleted...]
-      <c r="K273" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J273" t="inlineStr"/>
+      <c r="K273" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L273" t="inlineStr"/>
+      <c r="M273" t="inlineStr"/>
+      <c r="N273" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O273" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P273" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q273" t="inlineStr"/>
+      <c r="R273" t="inlineStr">
+        <is>
+          <t>Microsoft Edge (Chromium-based), Chrome</t>
+        </is>
+      </c>
+      <c r="S273" t="inlineStr">
+        <is>
+          <t>CVE-2026-7928 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd exploaterbarhet (Yes). För att mitigera risken rekommenderas att uppdatera till den senaste versionen av webbläsaren. Den specifika leverantören är Microsoft (via Edge) och Google (via Chrome), men eftersom den listas i en sammanhang med Microsoft Edge (Chromium-based) är Microsoft den primära fokusleverantören i denna kontext. Attackvektorn är troligen webgrensgränssnitt (web-based).</t>
+        </is>
+      </c>
+      <c r="T273" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen, t.ex. 148.0.3967.54).</t>
+        </is>
+      </c>
+      <c r="U273" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V273" t="inlineStr"/>
+      <c r="W273" t="inlineStr"/>
+      <c r="X273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>CVE-2026-7904</t>
+          <t>CVE-2026-8021</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7904 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys av CVE-2026-8021</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D274" t="n">
-[...2 lines deleted...]
-      <c r="E274" t="inlineStr">
+      <c r="D274" t="inlineStr"/>
+      <c r="F274" t="inlineStr"/>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F274" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G274" t="inlineStr">
+      <c r="I274" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J274" t="inlineStr"/>
+      <c r="K274" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L274" t="inlineStr"/>
+      <c r="M274" t="inlineStr"/>
+      <c r="N274" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O274" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P274" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H274" t="inlineStr">
+      <c r="Q274" t="inlineStr"/>
+      <c r="R274" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I274" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K274" t="inlineStr"/>
+      <c r="S274" t="inlineStr">
+        <is>
+          <t>CVE-2026-8021 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en patch tillgänglig. För att mildra risken rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna. Ingen specifik attackvektor eller workaround nämns i texten, men patchning är det primära skyddet.</t>
+        </is>
+      </c>
+      <c r="T274" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsarna till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U274" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V274" t="inlineStr"/>
+      <c r="W274" t="inlineStr"/>
+      <c r="X274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>CVE-2026-7258</t>
+          <t>CVE-2026-7956</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7258: Out-of-bounds Read i NetBSD Mariner</t>
+          <t>Sårbarhetsanalys av CVE-2026-7956</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D275" t="n">
-[...2 lines deleted...]
-      <c r="E275" t="inlineStr">
+      <c r="D275" t="inlineStr"/>
+      <c r="F275" t="inlineStr"/>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F275" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G275" t="inlineStr">
+      <c r="I275" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J275" t="inlineStr"/>
+      <c r="K275" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L275" t="inlineStr"/>
+      <c r="M275" t="inlineStr"/>
+      <c r="N275" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O275" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P275" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H275" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K275" t="inlineStr"/>
+      <c r="Q275" t="inlineStr"/>
+      <c r="R275" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S275" t="inlineStr">
+        <is>
+          <t>CVE-2026-7956 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. Det rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Eftersom informationen indikerar att en patch finns, är det mest effektiva skyddet att uppdatera.</t>
+        </is>
+      </c>
+      <c r="T275" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera Chrome och Microsoft Edge till de senaste versionerna).</t>
+        </is>
+      </c>
+      <c r="U275" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V275" t="inlineStr"/>
+      <c r="W275" t="inlineStr"/>
+      <c r="X275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>CVE-2026-33823</t>
+          <t>CVE-2026-7924</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-33823 i Microsoft Teams</t>
+          <t>Analys av CVE-2026-7924 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E276" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr"/>
+      <c r="F276" t="inlineStr"/>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F276" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>CVE-2026-33823 är en sårbarhet i Microsoft Teams som tillåter en auktoriserad angripare att avslöja information över ett nätverk (Information Disclosure). CVSS-poängen är 9.6, vilket indikerar ett högt riskvärde. Angreppet kräver att angriparen är inloggad (Privilege: Low) och kan utnyttjas på nätverksnivå (Attack Vector: Network). Eftersom Microsoft har bekräftat att sårbarheten är fullständigt mitigerad och att inga åtgärder krävs från användaren, är det mest korrekta rådet att tillämpa den senaste patchen eller uppdateringen från Microsoft.</t>
-[...7 lines deleted...]
-      <c r="K276" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J276" t="inlineStr"/>
+      <c r="K276" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L276" t="inlineStr"/>
+      <c r="M276" t="inlineStr"/>
+      <c r="N276" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O276" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P276" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q276" t="inlineStr"/>
+      <c r="R276" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S276" t="inlineStr">
+        <is>
+          <t>CVE-2026-7924 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd och har en tillgänglig patch. Den mest effektiva åtgärden är att uppdatera webbläsaren till den senaste versionen. Eftersom information om en specifik attackvektor saknas, antas det att sårbarheten är känd och kan utnyttjas via webbinnehåll.</t>
+        </is>
+      </c>
+      <c r="T276" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U276" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V276" t="inlineStr"/>
+      <c r="W276" t="inlineStr"/>
+      <c r="X276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>CVE-2026-7929</t>
+          <t>CVE-2026-7961</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7929 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys av CVE-2026-7961</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D277" t="n">
-[...2 lines deleted...]
-      <c r="E277" t="inlineStr">
+      <c r="D277" t="inlineStr"/>
+      <c r="F277" t="inlineStr"/>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F277" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G277" t="inlineStr">
+      <c r="I277" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J277" t="inlineStr"/>
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L277" t="inlineStr"/>
+      <c r="M277" t="inlineStr"/>
+      <c r="N277" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O277" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P277" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H277" t="inlineStr">
+      <c r="Q277" t="inlineStr"/>
+      <c r="R277" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I277" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K277" t="inlineStr"/>
+      <c r="S277" t="inlineStr">
+        <is>
+          <t>CVE-2026-7961 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd för båda dessa webbläsare. Eftersom informationen indikerar att en patch finns tillgänglig (kolumnen 'Yes' för 'Workaround'), är den rekommenderade åtgärden att uppdatera webbläsarna. Det finns ingen information om en specifik attackvektor eller utnyttjandegrad i texten, men sårbarheten är allvarlig nog att kräva omedelbar uppdatering.</t>
+        </is>
+      </c>
+      <c r="T277" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsarna till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U277" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V277" t="inlineStr"/>
+      <c r="W277" t="inlineStr"/>
+      <c r="X277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>CVE-2026-7991</t>
+          <t>CVE-2026-7965</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7991</t>
+          <t>Sårbarhetsanalys: CVE-2026-7965</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D278" t="n">
-[...2 lines deleted...]
-      <c r="E278" t="inlineStr">
+      <c r="D278" t="inlineStr"/>
+      <c r="F278" t="inlineStr"/>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F278" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G278" t="inlineStr">
+      <c r="I278" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J278" t="inlineStr"/>
+      <c r="K278" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L278" t="inlineStr"/>
+      <c r="M278" t="inlineStr"/>
+      <c r="N278" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O278" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P278" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H278" t="inlineStr">
+      <c r="Q278" t="inlineStr"/>
+      <c r="R278" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I278" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K278" t="inlineStr"/>
+      <c r="S278" t="inlineStr">
+        <is>
+          <t>CVE-2026-7965 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd och har en tillgänglig patch (markerat som 'Yes' i tabellen). Det finns inga specifika detaljer om attackvektorer eller mitigeringar i texten, men det indikerar att den är en känd risk som kräver uppdatering.</t>
+        </is>
+      </c>
+      <c r="T278" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till en version som åtgärdar sårbarheten).</t>
+        </is>
+      </c>
+      <c r="U278" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V278" t="inlineStr"/>
+      <c r="W278" t="inlineStr"/>
+      <c r="X278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>CVE-2026-34342</t>
+          <t>CVE-2026-7957</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-34342: Windows Print Spooler</t>
+          <t>Analys av CVE-2026-7957</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D279" t="n">
-[...2 lines deleted...]
-      <c r="E279" t="inlineStr">
+      <c r="D279" t="inlineStr"/>
+      <c r="F279" t="inlineStr"/>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F279" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>CVE-2026-34342 är en sårbarhet i Windows Print Spooler Components. Den tillåter en angripare med låga privilegier (AV:L, PR:L) att utnyttja en sårbarhet som leder till lokala privilegiehöjningar (LPE). Även om CVSS-värdet indikerar att utnyttjandet är mindre troligt (Exploitation Less Likely) och att attackkomplexiteten är hög (AC:H), är sårbarheten allvarlig eftersom den tillåter en angripare att höja sina privilegier lokalt. Denna sårbarhet är kritisk för Windows-system och kräver en patch från Microsoft.</t>
-[...7 lines deleted...]
-      <c r="K279" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J279" t="inlineStr"/>
+      <c r="K279" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L279" t="inlineStr"/>
+      <c r="M279" t="inlineStr"/>
+      <c r="N279" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O279" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P279" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q279" t="inlineStr"/>
+      <c r="R279" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S279" t="inlineStr">
+        <is>
+          <t>CVE-2026-7957 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har en känd workaround (patch) och påverkar användare som använder dessa webbläsare. Attackvektorn är troligen via webbinnehåll, vilket kräver att användaren interagerar med den infekterade webbsidan.</t>
+        </is>
+      </c>
+      <c r="T279" t="inlineStr">
+        <is>
+          <t>Applicera patch (uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U279" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V279" t="inlineStr"/>
+      <c r="W279" t="inlineStr"/>
+      <c r="X279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>CVE-2026-26129</t>
+          <t>CVE-2025-54518</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-26129 i M365 Copilot</t>
+          <t>Sårbarhetsanalys: CVE-2025-54518</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D280" t="n">
-[...2 lines deleted...]
-      <c r="E280" t="inlineStr">
+      <c r="D280" t="inlineStr"/>
+      <c r="F280" t="inlineStr"/>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F280" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>CVE-2026-26129 är en sårbarhet i M365 Copilot som tillåter en oauktoriserad angripare att avslöja information över ett nätverk. Enligt källmaterialet har Microsoft redan fullständigt mitigerat denna sårbarhet, och det finns inga åtgärder som krävs från användarnas sida. Detta minskar den omedelbara risken, men det är kritiskt att vara medveten om att sårbarheten existerar.</t>
-[...7 lines deleted...]
-      <c r="K280" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J280" t="inlineStr"/>
+      <c r="K280" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L280" t="inlineStr"/>
+      <c r="M280" t="inlineStr"/>
+      <c r="N280" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O280" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P280" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q280" t="inlineStr"/>
+      <c r="R280" t="inlineStr">
+        <is>
+          <t>AMD CPU Branch</t>
+        </is>
+      </c>
+      <c r="S280" t="inlineStr">
+        <is>
+          <t>Denna sårbarhet är kopplad till AMD CPU Branch och har en hög CVSS-poäng (7.5). Baserat på den tillhandahållna texten finns det ingen information om kända workarounds eller mitigeringar. Det är viktigt att övervaka officiella säkerhetsmeddelanden från AMD och Microsoft för att få detaljerad information om patchar och rekommenderade åtgärder.</t>
+        </is>
+      </c>
+      <c r="T280" t="inlineStr">
+        <is>
+          <t>Ingen information tillgänglig. Övervaka officiella källor.</t>
+        </is>
+      </c>
+      <c r="U280" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V280" t="inlineStr"/>
+      <c r="W280" t="inlineStr"/>
+      <c r="X280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>CVE-2026-7914</t>
+          <t>CVE-2026-43243</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7914</t>
+          <t>Sårbarhetsanalys för CVE-2026-43243</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D281" t="n">
-[...2 lines deleted...]
-      <c r="E281" t="inlineStr">
+      <c r="D281" t="inlineStr"/>
+      <c r="F281" t="inlineStr"/>
+      <c r="G281" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H281" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F281" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>CVE-2026-7914 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en patch tillgänglig. Attackvektorn är troligen en webbsida eller ett webbinnehåll som utnyttjar en bugg i Chromium-motorn. För att mitigera risken rekommenderas att uppdatera webbläsaren till den senaste versionen.</t>
-[...7 lines deleted...]
-      <c r="K281" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J281" t="inlineStr"/>
+      <c r="K281" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L281" t="inlineStr"/>
+      <c r="M281" t="inlineStr"/>
+      <c r="N281" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O281" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P281" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q281" t="inlineStr"/>
+      <c r="R281" t="inlineStr">
+        <is>
+          <t>Mariner Linux, AMD GPU Drivers</t>
+        </is>
+      </c>
+      <c r="S281" t="inlineStr">
+        <is>
+          <t>CVE-2026-43243 är en sårbarhet relaterad till hanteringen av signaltyper i AMD-grafikdrivrutinen (drm/amd/display: Add signal type check for dcn401). Den klassificeras som 'Moderate' med en CVSS-poäng på 5.5. Eftersom sårbarheten är kopplad till en Linux-kärnkomponent (Mariner Linux) och en specifik hårdvarukomponent (AMD), är den mest sannolikt en kärn- eller drivrutinsårbarhet. Den kräver låg fysisk åtkomst (AV:L) och låg komplexitet (AC:L), men har ingen angreppsyta (PR:L) och ingen användarinteraktion (UI:N), vilket indikerar att den kan utnyttjas i en begränsad miljö. För att mildra risken rekommenderas uppdatering av drivrutinen/kärnan.</t>
+        </is>
+      </c>
+      <c r="T281" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera till den senaste versionen av kärnan/drivrutinen).</t>
+        </is>
+      </c>
+      <c r="U281" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V281" t="inlineStr"/>
+      <c r="W281" t="inlineStr"/>
+      <c r="X281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>CVE-2026-7954</t>
+          <t>CVE-2026-7984</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7954 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys: CVE-2026-7984</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D282" t="n">
-[...2 lines deleted...]
-      <c r="E282" t="inlineStr">
+      <c r="D282" t="inlineStr"/>
+      <c r="F282" t="inlineStr"/>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H282" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F282" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G282" t="inlineStr">
+      <c r="I282" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J282" t="inlineStr"/>
+      <c r="K282" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L282" t="inlineStr"/>
+      <c r="M282" t="inlineStr"/>
+      <c r="N282" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O282" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P282" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H282" t="inlineStr">
+      <c r="Q282" t="inlineStr"/>
+      <c r="R282" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I282" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J282" t="inlineStr">
+      <c r="S282" t="inlineStr">
+        <is>
+          <t>CVE-2026-7984 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Denna sårbarhet utnyttjas troligen via webbinnehåll (web-baserad attackvektor).</t>
+        </is>
+      </c>
+      <c r="T282" t="inlineStr">
         <is>
           <t>Applicera patch (Uppdatera webbläsaren).</t>
         </is>
       </c>
-      <c r="K282" t="inlineStr"/>
+      <c r="U282" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V282" t="inlineStr"/>
+      <c r="W282" t="inlineStr"/>
+      <c r="X282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>CVE-2026-7916</t>
+          <t>CVE-2026-7941</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7916</t>
+          <t>Analys av CVE-2026-7941 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D283" t="n">
-[...2 lines deleted...]
-      <c r="E283" t="inlineStr">
+      <c r="D283" t="inlineStr"/>
+      <c r="F283" t="inlineStr"/>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F283" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G283" t="inlineStr">
+      <c r="I283" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J283" t="inlineStr"/>
+      <c r="K283" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L283" t="inlineStr"/>
+      <c r="M283" t="inlineStr"/>
+      <c r="N283" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O283" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P283" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H283" t="inlineStr">
+      <c r="Q283" t="inlineStr"/>
+      <c r="R283" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I283" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K283" t="inlineStr"/>
+      <c r="S283" t="inlineStr">
+        <is>
+          <t>CVE-2026-7941 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd patch. Attackvektorn är troligen en webbsida eller webbapplikation som utnyttjar en bugg i Chromium-motorn. För att mitigera risken rekommenderas att uppdatera webbläsaren till den senaste versionen.</t>
+        </is>
+      </c>
+      <c r="T283" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U283" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V283" t="inlineStr"/>
+      <c r="W283" t="inlineStr"/>
+      <c r="X283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>CVE-2026-7915</t>
+          <t>CVE-2026-7921</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7915</t>
+          <t>Sårbarhetsanalys av CVE-2026-7921</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D284" t="n">
-[...2 lines deleted...]
-      <c r="E284" t="inlineStr">
+      <c r="D284" t="inlineStr"/>
+      <c r="F284" t="inlineStr"/>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F284" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H284" t="inlineStr">
+      <c r="I284" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J284" t="inlineStr"/>
+      <c r="K284" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L284" t="inlineStr"/>
+      <c r="M284" t="inlineStr"/>
+      <c r="N284" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O284" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P284" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="Q284" t="inlineStr"/>
+      <c r="R284" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I284" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K284" t="inlineStr"/>
+      <c r="S284" t="inlineStr">
+        <is>
+          <t>CVE-2026-7921 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd attackvektor. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Den specifika leverantören är Google/Microsoft, och produkterna är Chrome och Microsoft Edge (Chromium-based).</t>
+        </is>
+      </c>
+      <c r="T284" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U284" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V284" t="inlineStr"/>
+      <c r="W284" t="inlineStr"/>
+      <c r="X284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>CVE-2026-8012</t>
+          <t>CVE-2026-7999</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-8012 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys: CVE-2026-7999</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D285" t="n">
-[...2 lines deleted...]
-      <c r="E285" t="inlineStr">
+      <c r="D285" t="inlineStr"/>
+      <c r="F285" t="inlineStr"/>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H285" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F285" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G285" t="inlineStr">
+      <c r="I285" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J285" t="inlineStr"/>
+      <c r="K285" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L285" t="inlineStr"/>
+      <c r="M285" t="inlineStr"/>
+      <c r="N285" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O285" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P285" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H285" t="inlineStr">
+      <c r="Q285" t="inlineStr"/>
+      <c r="R285" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I285" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K285" t="inlineStr"/>
+      <c r="S285" t="inlineStr">
+        <is>
+          <t>CVE-2026-7999 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Enligt den tillhandahållna tabellen är sårbarheten känd för båda dessa webbläsare. Eftersom informationen endast indikerar att sårbarheten existerar och att en patch finns (markerat med 'Yes'), men inte ger detaljer om attackvektorer eller mitigeringar, är en exakt bedömning av attackvektorn svår. Den mest kritiska åtgärden är att uppdatera webbläsaren. Den berörda versionen av Microsoft Edge är 148.0.3967.54 (baserad på Chromium 148.0.7778.97).</t>
+        </is>
+      </c>
+      <c r="T285" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till en version som åtgärdar CVE-2026-7999).</t>
+        </is>
+      </c>
+      <c r="U285" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V285" t="inlineStr"/>
+      <c r="W285" t="inlineStr"/>
+      <c r="X285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>CVE-2026-7920</t>
+          <t>CVE-2026-43338</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7920</t>
+          <t>Sårbarhet i btrfs (CVE-2026-43338)</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D286" t="n">
-[...2 lines deleted...]
-      <c r="E286" t="inlineStr">
+      <c r="D286" t="inlineStr"/>
+      <c r="F286" t="inlineStr"/>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F286" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>CVE-2026-7920 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har identifierats av Microsoft och har en känd patch. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Attackvektorn är troligen en webbsida eller ett dokument som utnyttjar sårbarheten via webbläsarens renderingmotor.</t>
-[...7 lines deleted...]
-      <c r="K286" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J286" t="inlineStr"/>
+      <c r="K286" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L286" t="inlineStr"/>
+      <c r="M286" t="inlineStr"/>
+      <c r="N286" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O286" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P286" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q286" t="inlineStr"/>
+      <c r="R286" t="inlineStr">
+        <is>
+          <t>btrfs</t>
+        </is>
+      </c>
+      <c r="S286" t="inlineStr">
+        <is>
+          <t>CVE-2026-43338 är en sårbarhet i filsystemet btrfs. Den beror på otillräcklig hantering av transaktionsobjekt (transaction items) för qgroup ioctls. Detta kan potentiellt leda till en Denial of Service (DoS) eller annan systeminstabilitet. Eftersom sårbarheten är relaterad till ett filsystemkärnkommandot (ioctl) och hanteringen av resurser, är den troligen en kärnrelaterad sårbarhet.</t>
+        </is>
+      </c>
+      <c r="T286" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U286" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V286" t="inlineStr"/>
+      <c r="W286" t="inlineStr"/>
+      <c r="X286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>CVE-2026-7952</t>
+          <t>CVE-2026-7973</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7952</t>
+          <t>Analys av CVE-2026-7973 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D287" t="n">
-[...2 lines deleted...]
-      <c r="E287" t="inlineStr">
+      <c r="D287" t="inlineStr"/>
+      <c r="F287" t="inlineStr"/>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F287" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G287" t="inlineStr">
+      <c r="I287" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J287" t="inlineStr"/>
+      <c r="K287" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L287" t="inlineStr"/>
+      <c r="M287" t="inlineStr"/>
+      <c r="N287" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O287" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P287" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H287" t="inlineStr">
+      <c r="Q287" t="inlineStr"/>
+      <c r="R287" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I287" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J287" t="inlineStr">
+      <c r="S287" t="inlineStr">
+        <is>
+          <t>CVE-2026-7973 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd och har en tillgänglig patch. Den påverkar användare som använder dessa webbläsare och rekommenderas att uppdatera till de senaste versionerna för att mitigera risken. Det finns inga omedelbara workaround nämnda, men patchning är den primära åtgärden.</t>
+        </is>
+      </c>
+      <c r="T287" t="inlineStr">
         <is>
           <t>Applicera patch (Uppdatera webbläsaren).</t>
         </is>
       </c>
-      <c r="K287" t="inlineStr"/>
+      <c r="U287" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V287" t="inlineStr"/>
+      <c r="W287" t="inlineStr"/>
+      <c r="X287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>CVE-2026-7261</t>
+          <t>CVE-2026-7925</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7261 (Use After Free) i PHP</t>
+          <t>Sårbarhetsanalys: CVE-2026-7925</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D288" t="n">
-[...2 lines deleted...]
-      <c r="E288" t="inlineStr">
+      <c r="D288" t="inlineStr"/>
+      <c r="F288" t="inlineStr"/>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F288" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G288" t="inlineStr">
+      <c r="I288" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J288" t="inlineStr"/>
+      <c r="K288" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L288" t="inlineStr"/>
+      <c r="M288" t="inlineStr"/>
+      <c r="N288" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O288" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P288" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H288" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K288" t="inlineStr"/>
+      <c r="Q288" t="inlineStr"/>
+      <c r="R288" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S288" t="inlineStr">
+        <is>
+          <t>CVE-2026-7925 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten är känd för att vara exploaterbar och har en hög risk. För att mildra risken rekommenderas omedelbart uppdatering av webbläsaren. Eftersom information om en specifik workaround saknas i källmaterialet, är den primära åtgärden att patcha.</t>
+        </is>
+      </c>
+      <c r="T288" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U288" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V288" t="inlineStr"/>
+      <c r="W288" t="inlineStr"/>
+      <c r="X288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>CVE-2026-7985</t>
+          <t>CVE-2026-7968</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7985</t>
+          <t>Analys av CVE-2026-7968 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D289" t="n">
-[...2 lines deleted...]
-      <c r="E289" t="inlineStr">
+      <c r="D289" t="inlineStr"/>
+      <c r="F289" t="inlineStr"/>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F289" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G289" t="inlineStr">
+      <c r="I289" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J289" t="inlineStr"/>
+      <c r="K289" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L289" t="inlineStr"/>
+      <c r="M289" t="inlineStr"/>
+      <c r="N289" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O289" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P289" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H289" t="inlineStr">
+      <c r="Q289" t="inlineStr"/>
+      <c r="R289" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I289" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J289" t="inlineStr">
+      <c r="S289" t="inlineStr">
+        <is>
+          <t>CVE-2026-7968 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd patch. Den kan utnyttjas via webbläsarfunktionalitet. För att mitigera risken rekommenderas att uppdatera till den senaste versionen av de berörda webbläsarna.</t>
+        </is>
+      </c>
+      <c r="T289" t="inlineStr">
         <is>
           <t>Applicera patch (Uppdatera webbläsaren).</t>
         </is>
       </c>
-      <c r="K289" t="inlineStr"/>
+      <c r="U289" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V289" t="inlineStr"/>
+      <c r="W289" t="inlineStr"/>
+      <c r="X289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>CVE-2026-7945</t>
+          <t>CVE-2026-43303</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7945</t>
+          <t>Sårbarhetsanalys: CVE-2026-43303 (mm/page_alloc)</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D290" t="n">
-[...2 lines deleted...]
-      <c r="E290" t="inlineStr">
+      <c r="D290" t="inlineStr"/>
+      <c r="F290" t="inlineStr"/>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F290" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>CVE-2026-7945 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. Det rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Eftersom informationen indikerar att en patch finns, är det mest effektiva skyddet att uppdatera.</t>
-[...7 lines deleted...]
-      <c r="K290" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J290" t="inlineStr"/>
+      <c r="K290" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L290" t="inlineStr"/>
+      <c r="M290" t="inlineStr"/>
+      <c r="N290" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O290" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P290" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q290" t="inlineStr"/>
+      <c r="R290" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S290" t="inlineStr">
+        <is>
+          <t>CVE-2026-43303 är en medelhög sårbarhet (Moderate) som beror på en defekt i funktionen `mm/page_alloc: clear page-&gt;private in free_pages_prepare()`. Denna sårbarhet har en CVSS v3.1-poäng på 6.4, vilket indikerar att den är av medelhög risk. Den påverkar Mariner Linux och kan utnyttjas via en låg vektor (AV:L) och kräver ingen användarinteraktion (UI:N). Den potentiella påverkan är hög på Confidentiality (C:H), Integrity (I:H) och Availability (A:H).</t>
+        </is>
+      </c>
+      <c r="T290" t="inlineStr">
+        <is>
+          <t>Uppgradera till version 7.0 eller 6.4 (beroende på det specifika behovet) och se till att patchar som adresserar `mm/page_alloc` är installerade. Den senaste informationen publicerades den 2026-05-11.</t>
+        </is>
+      </c>
+      <c r="U290" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V290" t="inlineStr"/>
+      <c r="W290" t="inlineStr"/>
+      <c r="X290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>CVE-2026-7942</t>
+          <t>CVE-2026-7923</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7942 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys av CVE-2026-7923</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D291" t="n">
-[...2 lines deleted...]
-      <c r="E291" t="inlineStr">
+      <c r="D291" t="inlineStr"/>
+      <c r="F291" t="inlineStr"/>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H291" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F291" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G291" t="inlineStr">
+      <c r="I291" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J291" t="inlineStr"/>
+      <c r="K291" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L291" t="inlineStr"/>
+      <c r="M291" t="inlineStr"/>
+      <c r="N291" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O291" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P291" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H291" t="inlineStr">
+      <c r="Q291" t="inlineStr"/>
+      <c r="R291" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I291" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K291" t="inlineStr"/>
+      <c r="S291" t="inlineStr">
+        <is>
+          <t>CVE-2026-7923 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har identifierats av Microsoft och är känd för att vara exploaterbar. För att mildra risken rekommenderas användning av den senaste patchen. Informationen tyder på att sårbarheten är aktivt känd och påverkar flera versioner.</t>
+        </is>
+      </c>
+      <c r="T291" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U291" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V291" t="inlineStr"/>
+      <c r="W291" t="inlineStr"/>
+      <c r="X291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>CVE-2026-43416</t>
+          <t>CVE-2026-7937</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys CVE-2026-43416</t>
+          <t>Sårbarhetsanalys av CVE-2026-7937</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D292" t="n">
-[...2 lines deleted...]
-      <c r="E292" t="inlineStr">
+      <c r="D292" t="inlineStr"/>
+      <c r="F292" t="inlineStr"/>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F292" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>CVE-2026-43416 är en sårbarhet som rör hanteringen av `powerpc, perf` i Linux-kärnan. Den kan utnyttjas via en låg fysisk tillgänglighet (AV:L) och låg komplexitet (AC:L), vilket indikerar att den kan vara svår att utnyttja men potentiellt påverka system med PowerPC-arkitektur. Sårbarheten leder till en hög påverkan på tillgänglighet (A:H) och integritet (I:H).</t>
-[...7 lines deleted...]
-      <c r="K292" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J292" t="inlineStr"/>
+      <c r="K292" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L292" t="inlineStr"/>
+      <c r="M292" t="inlineStr"/>
+      <c r="N292" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O292" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P292" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q292" t="inlineStr"/>
+      <c r="R292" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S292" t="inlineStr">
+        <is>
+          <t>CVE-2026-7937 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna informationen är sårbarheten känd och har en känd patch. Den påverkar användare av dessa webbläsare. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Den exakta attackvektorn och detaljer om exploatering är inte specificerade i källtexten, men det är en känd sårbarhet som kräver uppdatering.</t>
+        </is>
+      </c>
+      <c r="T292" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U292" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V292" t="inlineStr"/>
+      <c r="W292" t="inlineStr"/>
+      <c r="X292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>CVE-2026-32185</t>
+          <t>CVE-2026-43036</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Sårbarhet i Microsoft Teams (CVE-2026-32185)</t>
+          <t>Sårbarhetsanalys: CVE-2026-43036 (TCPv4 GSO frag_off)</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E293" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr"/>
+      <c r="F293" t="inlineStr"/>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H293" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F293" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>CVE-2026-32185 är en sårbarhet som påverkar Microsoft Teams. Baserat på CVSS-värdet (5.5) och vektorerna (AV:L, AC:L, PR:N, UI:R), indikerar den att den kan utnyttjas lokalt (Local) och kräver en användarinteraktion (User Interaction). Även om den är klassad som 'Exploitation Less Likely', är den viktig att hantera. Den mest rekommenderade åtgärden är att tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
-[...7 lines deleted...]
-      <c r="K293" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J293" t="inlineStr"/>
+      <c r="K293" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L293" t="inlineStr"/>
+      <c r="M293" t="inlineStr"/>
+      <c r="N293" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O293" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P293" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q293" t="inlineStr"/>
+      <c r="R293" t="inlineStr">
+        <is>
+          <t>Linux-kärnan</t>
+        </is>
+      </c>
+      <c r="S293" t="inlineStr">
+        <is>
+          <t>CVE-2026-43036 är en sårbarhet som påverkar hanteringen av TCPv4 Generic Segmentation Offload (GSO) fragmenteringsfältet. Den identifieras i samband med Linux-kärnans nätverksstack. Sårbarheten kan utnyttjas via nätverkskommunikation och har en medelhög till hög risk beroende på kontext. Den specifika sårbarhetsbeskrivningen pekar på att man ska använda `skb_header_pointer()` för att hantera TCPv4 GSO frag_off-kontrollen. Detta indikerar en bugg i nätverksstacken som kan leda till felaktig hantering av paketdata.</t>
+        </is>
+      </c>
+      <c r="T293" t="inlineStr">
+        <is>
+          <t>Uppdatera till en patchad version av Linux-kärnan. (Specifikt: Fix för `skb_header_pointer()` för TCPv4 GSO frag_off).</t>
+        </is>
+      </c>
+      <c r="U293" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V293" t="inlineStr"/>
+      <c r="W293" t="inlineStr"/>
+      <c r="X293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>CVE-2026-7259</t>
+          <t>CVE-2026-7906</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Null Pointer Dereference i PHP (CVE-2026-7259)</t>
+          <t>Sårbarhetsanalys av CVE-2026-7906</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D294" t="n">
-[...2 lines deleted...]
-      <c r="E294" t="inlineStr">
+      <c r="D294" t="inlineStr"/>
+      <c r="F294" t="inlineStr"/>
+      <c r="G294" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H294" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F294" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>Denna sårbarhet utgörs av en Null Pointer Dereference i funktionen `php_mb_check_encoding()` via `mb_ereg_search_init()`. Den kan utnyttjas i PHP-miljöer och leder till en låg svårighetsgrad (Low) men kan potentiellt leda till avbrott eller exekvering av godtyck kod beroende på kontexten. Det är viktigt att uppdatera PHP-miljön för att mitigera risken.</t>
-[...7 lines deleted...]
-      <c r="K294" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J294" t="inlineStr"/>
+      <c r="K294" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L294" t="inlineStr"/>
+      <c r="M294" t="inlineStr"/>
+      <c r="N294" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O294" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P294" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q294" t="inlineStr"/>
+      <c r="R294" t="inlineStr">
+        <is>
+          <t>Microsoft Edge (Chromium-based), Chrome</t>
+        </is>
+      </c>
+      <c r="S294" t="inlineStr">
+        <is>
+          <t>CVE-2026-7906 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en tillgänglig patch. För att mitigera risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Denna sårbarhet utnyttjas troligen via webbinnehåll (web-baserad attackvektor).</t>
+        </is>
+      </c>
+      <c r="T294" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U294" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V294" t="inlineStr"/>
+      <c r="W294" t="inlineStr"/>
+      <c r="X294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>CVE-2026-8004</t>
+          <t>CVE-2026-7939</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-8004</t>
+          <t>Sårbarhetsanalys: CVE-2026-7939</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D295" t="n">
-[...2 lines deleted...]
-      <c r="E295" t="inlineStr">
+      <c r="D295" t="inlineStr"/>
+      <c r="F295" t="inlineStr"/>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H295" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F295" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G295" t="inlineStr">
+      <c r="I295" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J295" t="inlineStr"/>
+      <c r="K295" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L295" t="inlineStr"/>
+      <c r="M295" t="inlineStr"/>
+      <c r="N295" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O295" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P295" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H295" t="inlineStr">
+      <c r="Q295" t="inlineStr"/>
+      <c r="R295" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I295" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K295" t="inlineStr"/>
+      <c r="S295" t="inlineStr">
+        <is>
+          <t>CVE-2026-7939 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten är kritisk och har en känd attackvektor. För att mildra risken rekommenderas omedelbart uppdatering av webbläsaren. Eftersom information om en specifik workaround saknas, är den primära åtgärden att tillämpa den senaste patchen.</t>
+        </is>
+      </c>
+      <c r="T295" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U295" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V295" t="inlineStr"/>
+      <c r="W295" t="inlineStr"/>
+      <c r="X295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>CVE-2026-7900</t>
+          <t>CVE-2026-43248</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7900</t>
+          <t>Analys av CVE-2026-43248: Förbättrad informationssäkerhet i Linux-kärnan</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D296" t="n">
-[...2 lines deleted...]
-      <c r="E296" t="inlineStr">
+      <c r="D296" t="inlineStr"/>
+      <c r="F296" t="inlineStr"/>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H296" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F296" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>CVE-2026-7900 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. Det rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Eftersom informationen indikerar att en patch finns, är det troligt att sårbarheten inte är aktivt utnyttjad i vildmarken (Wild) vid tidpunkten för analys, men uppdatering är kritiskt.</t>
-[...7 lines deleted...]
-      <c r="K296" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J296" t="inlineStr"/>
+      <c r="K296" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L296" t="inlineStr"/>
+      <c r="M296" t="inlineStr"/>
+      <c r="N296" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O296" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P296" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q296" t="inlineStr"/>
+      <c r="R296" t="inlineStr">
+        <is>
+          <t>Linux Kernel, ntfs3</t>
+        </is>
+      </c>
+      <c r="S296" t="inlineStr">
+        <is>
+          <t>CVE-2026-43248 är en medelhög sårbarhet (Moderate) som rör en fix i Linux-kärnan. Sårbarheten är relaterad till att åtgärda en cirkulär låsningsberoende (circular locking dependency) i funktionen `run_unpack_ex` i filsystemet `ntfs3`. Detta kan potentiellt leda till en Denial of Service (DoS) genom att krascha systemet under specifika förhållanden. Eftersom sårbarheten har en CVSS-poäng på 5.5 och har en Attack Vector (AV) på Low (L) och en Attack Complexity (AC) på Low (L), är den inte omedelbart kritisk, men den bör ändå patchas för att förhindra DoS-attacker.</t>
+        </is>
+      </c>
+      <c r="T296" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppgradera till de versioner som innehåller fixen för att åtgärda det cirkulära låsningsberoendet i `run_unpack_ex`.</t>
+        </is>
+      </c>
+      <c r="U296" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V296" t="inlineStr"/>
+      <c r="W296" t="inlineStr"/>
+      <c r="X296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>CVE-2026-43204</t>
+          <t>CVE-2026-43310</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43204 (ASoC: qcom: q6asm)</t>
+          <t>Sårbarhetsanalys av CVE-2026-43310 (Media Decoding)</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D297" t="n">
-[...2 lines deleted...]
-      <c r="E297" t="inlineStr">
+      <c r="D297" t="inlineStr"/>
+      <c r="F297" t="inlineStr"/>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H297" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F297" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>CVE-2026-43204 är en sårbarhet som påverkar ASoC-drivrutinen för Qualcomm (qcom: q6asm). Den klassificeras som 'Moderate' med en CVSS v3.1-poäng på 5.5. Sårbarheten tillåter en Denial of Service (DoS) genom att hantera avslutade dataströmmar. Eftersom den har en Attack Vector (AV) på Low (L) och en Attack Complexity (AC) på Low (L), är den relativt lätt att utnyttja men kräver lokala privilegier (PR:L).</t>
-[...7 lines deleted...]
-      <c r="K297" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J297" t="inlineStr"/>
+      <c r="K297" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L297" t="inlineStr"/>
+      <c r="M297" t="inlineStr"/>
+      <c r="N297" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O297" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P297" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q297" t="inlineStr"/>
+      <c r="R297" t="inlineStr">
+        <is>
+          <t>Mariner Linux, verisilicon</t>
+        </is>
+      </c>
+      <c r="S297" t="inlineStr">
+        <is>
+          <t>CVE-2026-43310 är en medelhög sårbarhet (Moderate) som rör en 'G2 bus error' vid avkodning av H.264 och HEVC-videoströmmar. Sårbarheten finns i media-relaterade komponenter och kan utnyttjas via en låg angreppsnivå (AV:L) och låg komplexitet (AC:L). Den berör specifikt 'verisilicon' och är kopplad till Mariner Linux-miljön. Eftersom sårbarheten är relaterad till en hårdvaru- eller drivrutinsnivå är det troligt att en uppdatering från leverantören är nödvändig. Ingen omedelbar workaround nämns i texten, men en patch är den rekommenderade åtgärden.</t>
+        </is>
+      </c>
+      <c r="T297" t="inlineStr">
+        <is>
+          <t>Applicera patch (Ingen specifik workaround nämns, men en uppdatering är nödvändig).</t>
+        </is>
+      </c>
+      <c r="U297" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V297" t="inlineStr"/>
+      <c r="W297" t="inlineStr"/>
+      <c r="X297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>CVE-2026-8008</t>
+          <t>CVE-2026-8001</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-8008 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys: CVE-2026-8001</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D298" t="n">
-[...2 lines deleted...]
-      <c r="E298" t="inlineStr">
+      <c r="D298" t="inlineStr"/>
+      <c r="F298" t="inlineStr"/>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H298" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F298" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G298" t="inlineStr">
+      <c r="I298" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J298" t="inlineStr"/>
+      <c r="K298" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L298" t="inlineStr"/>
+      <c r="M298" t="inlineStr"/>
+      <c r="N298" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O298" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P298" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H298" t="inlineStr">
+      <c r="Q298" t="inlineStr"/>
+      <c r="R298" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I298" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K298" t="inlineStr"/>
+      <c r="S298" t="inlineStr">
+        <is>
+          <t>CVE-2026-8001 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en tillgänglig patch. För att mildra risken rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna. Eftersom det inte finns någon information om om sårbarheten är utnyttjad i vild vildmark (wildly exploited), antas det att en patch är den primära åtgärden.</t>
+        </is>
+      </c>
+      <c r="T298" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsarna till de senaste versionerna).</t>
+        </is>
+      </c>
+      <c r="U298" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V298" t="inlineStr"/>
+      <c r="W298" t="inlineStr"/>
+      <c r="X298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>CVE-2026-7982</t>
+          <t>CVE-2026-8011</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7982 i Chromium-baserade webbläsare</t>
+          <t>Analys av CVE-2026-8011 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D299" t="n">
-[...2 lines deleted...]
-      <c r="E299" t="inlineStr">
+      <c r="D299" t="inlineStr"/>
+      <c r="F299" t="inlineStr"/>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F299" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G299" t="inlineStr">
+      <c r="I299" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J299" t="inlineStr"/>
+      <c r="K299" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L299" t="inlineStr"/>
+      <c r="M299" t="inlineStr"/>
+      <c r="N299" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O299" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P299" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H299" t="inlineStr">
+      <c r="Q299" t="inlineStr"/>
+      <c r="R299" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I299" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K299" t="inlineStr"/>
+      <c r="S299" t="inlineStr">
+        <is>
+          <t>CVE-2026-8011 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en känd patch. För att mildra risken rekommenderas att omedelbart uppdatera webbläsaren till den senaste versionen. Denna sårbarhet utnyttjas troligen via webbinnehåll (web-based content).</t>
+        </is>
+      </c>
+      <c r="T299" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U299" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V299" t="inlineStr"/>
+      <c r="W299" t="inlineStr"/>
+      <c r="X299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>CVE-2026-7932</t>
+          <t>CVE-2026-7926</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7932</t>
+          <t>Sårbarhetsanalys av CVE-2026-7926 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D300" t="n">
-[...2 lines deleted...]
-      <c r="E300" t="inlineStr">
+      <c r="D300" t="inlineStr"/>
+      <c r="F300" t="inlineStr"/>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F300" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G300" t="inlineStr">
+      <c r="I300" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J300" t="inlineStr"/>
+      <c r="K300" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L300" t="inlineStr"/>
+      <c r="M300" t="inlineStr"/>
+      <c r="N300" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O300" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P300" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H300" t="inlineStr">
+      <c r="Q300" t="inlineStr"/>
+      <c r="R300" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I300" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K300" t="inlineStr"/>
+      <c r="S300" t="inlineStr">
+        <is>
+          <t>CVE-2026-7926 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd patch (indikerat av 'Yes' i tabellen). Den mest kritiska informationen är att den påverkar både Chrome och Edge. För att mildra risken rekommenderas omedelbart uppdatering av webbläsaren. Eftersom ingen specifik detaljerad information om attackvektorn ges, antas det vara en noll-dagars sårbarhet som kan utnyttjas via webbinnehåll.</t>
+        </is>
+      </c>
+      <c r="T300" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera webbläsaren till den senaste versionen (t.ex. Microsoft Edge 148.0.3967.54 eller senare) för att täppa till sårbarheten.</t>
+        </is>
+      </c>
+      <c r="U300" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V300" t="inlineStr"/>
+      <c r="W300" t="inlineStr"/>
+      <c r="X300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>CVE-2026-40381</t>
+          <t>CVE-2026-43161</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-40381 (Azure Connected Machine Agent)</t>
+          <t>Analys av CVE-2026-43161 (iommu/vt-d)</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D301" t="n">
-[...2 lines deleted...]
-      <c r="E301" t="inlineStr">
+      <c r="D301" t="inlineStr"/>
+      <c r="F301" t="inlineStr"/>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F301" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>CVE-2026-40381 är en sårbarhet i Azure Connected Machine Agent. Den tillåter en auktoriserad angripare att höja privilegier lokalt genom att interagera med en lokal tjänstport som används av ArcProxy. Detta innebär att en angripare som redan har åtkomst till systemet kan utnyttja sårbarheten för att få högre behörigheter. CVSS-poängen indikerar att attackvektorn är Låg (L) och att den kräver Låg behörighet (L).</t>
-[...7 lines deleted...]
-      <c r="K301" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J301" t="inlineStr"/>
+      <c r="K301" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L301" t="inlineStr"/>
+      <c r="M301" t="inlineStr"/>
+      <c r="N301" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O301" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P301" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q301" t="inlineStr"/>
+      <c r="R301" t="inlineStr">
+        <is>
+          <t>Linux-kärnan (specifikt iommu/vt-d-modulen)</t>
+        </is>
+      </c>
+      <c r="S301" t="inlineStr">
+        <is>
+          <t>CVE-2026-43161 är en sårbarhet i kärnmodulen `iommu/vt-d` som rör hanteringen av PCIe-enheter. Sårbarheten beskrivs som att den hoppar över en `dev-iotlb flush` för en otillgänglig PCIe-enhet som saknar skalbart läge. Detta kan potentiellt leda till en informationsläcka eller en Denial of Service (DoS) beroende på hur den utnyttjas. CVSS-poängen är 5.1 (Moderate), vilket indikerar en måttlig risk. Eftersom den har en Attack Vector (AV) på Low (L) och User Interaction (UI) på None (N), är den svår att utnyttja men kan påverka system på en låg nivå.</t>
+        </is>
+      </c>
+      <c r="T301" t="inlineStr">
+        <is>
+          <t>Uppgradera till en version som fixar sårbarheten (t.ex. 5.5 eller senare, beroende på distributionens patchcykel).</t>
+        </is>
+      </c>
+      <c r="U301" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V301" t="inlineStr"/>
+      <c r="W301" t="inlineStr"/>
+      <c r="X301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>CVE-2026-8006</t>
+          <t>CVE-2026-7918</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-8006 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys: CVE-2026-7918</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D302" t="n">
-[...2 lines deleted...]
-      <c r="E302" t="inlineStr">
+      <c r="D302" t="inlineStr"/>
+      <c r="F302" t="inlineStr"/>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F302" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G302" t="inlineStr">
+      <c r="I302" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J302" t="inlineStr"/>
+      <c r="K302" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L302" t="inlineStr"/>
+      <c r="M302" t="inlineStr"/>
+      <c r="N302" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O302" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P302" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H302" t="inlineStr">
+      <c r="Q302" t="inlineStr"/>
+      <c r="R302" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I302" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K302" t="inlineStr"/>
+      <c r="S302" t="inlineStr">
+        <is>
+          <t>CVE-2026-7918 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd patchningsstatus ('Yes'). Det rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Ingen specifik attackvektor eller workaround nämns, men patchning är det primära skyddet.</t>
+        </is>
+      </c>
+      <c r="T302" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U302" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V302" t="inlineStr"/>
+      <c r="W302" t="inlineStr"/>
+      <c r="X302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>CVE-2026-7994</t>
+          <t>CVE-2026-7979</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7994 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys: CVE-2026-7979 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D303" t="n">
-[...2 lines deleted...]
-      <c r="E303" t="inlineStr">
+      <c r="D303" t="inlineStr"/>
+      <c r="F303" t="inlineStr"/>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H303" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F303" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G303" t="inlineStr">
+      <c r="I303" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J303" t="inlineStr"/>
+      <c r="K303" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L303" t="inlineStr"/>
+      <c r="M303" t="inlineStr"/>
+      <c r="N303" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O303" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P303" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H303" t="inlineStr">
+      <c r="Q303" t="inlineStr"/>
+      <c r="R303" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I303" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J303" t="inlineStr">
+      <c r="S303" t="inlineStr">
+        <is>
+          <t>CVE-2026-7979 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch (indikerat av 'Yes' i tabellen). Attackvektorn är troligen en webbsida eller ett webbinnehåll som utnyttjar en bugg i Chromium-motorn. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Eftersom ingen specifik workaround nämns, är den primära åtgärden att applicera patchen.</t>
+        </is>
+      </c>
+      <c r="T303" t="inlineStr">
         <is>
           <t>Applicera patch (Uppdatera webbläsaren).</t>
         </is>
       </c>
-      <c r="K303" t="inlineStr"/>
+      <c r="U303" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V303" t="inlineStr"/>
+      <c r="W303" t="inlineStr"/>
+      <c r="X303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>CVE-2026-7905</t>
+          <t>CVE-2026-7995</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7905 i Chromium-baserade webbläsare</t>
+          <t>Analys av CVE-2026-7995 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D304" t="n">
-[...2 lines deleted...]
-      <c r="E304" t="inlineStr">
+      <c r="D304" t="inlineStr"/>
+      <c r="F304" t="inlineStr"/>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F304" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G304" t="inlineStr">
+      <c r="I304" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J304" t="inlineStr"/>
+      <c r="K304" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L304" t="inlineStr"/>
+      <c r="M304" t="inlineStr"/>
+      <c r="N304" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O304" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P304" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H304" t="inlineStr">
+      <c r="Q304" t="inlineStr"/>
+      <c r="R304" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I304" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K304" t="inlineStr"/>
+      <c r="S304" t="inlineStr">
+        <is>
+          <t>CVE-2026-7995 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd patch. Det rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Attackvektorn är troligen en webbsida eller ett webbinnehåll som utnyttjar sårbarheten i Chromium-motorn.</t>
+        </is>
+      </c>
+      <c r="T304" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera Chrome och Microsoft Edge till de senaste versionerna.</t>
+        </is>
+      </c>
+      <c r="U304" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V304" t="inlineStr"/>
+      <c r="W304" t="inlineStr"/>
+      <c r="X304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>CVE-2026-7919</t>
+          <t>CVE-2026-35440</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7919</t>
+          <t>Analys av CVE-2026-35440 (Microsoft Office Word)</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D305" t="n">
-[...2 lines deleted...]
-      <c r="E305" t="inlineStr">
+      <c r="D305" t="inlineStr"/>
+      <c r="F305" t="inlineStr"/>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F305" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>CVE-2026-7919 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten är känd för att vara exploaterbar och har en hög risk. För att mitigera risken måste användarna uppdatera sina webbläsare. Det finns inga kända workarounds utöver att tillämpa den officiella patchen.</t>
-[...2 lines deleted...]
-      <c r="J305" t="inlineStr">
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr"/>
+      <c r="K305" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L305" t="inlineStr"/>
+      <c r="M305" t="inlineStr"/>
+      <c r="N305" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O305" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P305" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q305" t="inlineStr"/>
+      <c r="R305" t="inlineStr">
+        <is>
+          <t>Microsoft Office Word</t>
+        </is>
+      </c>
+      <c r="S305" t="inlineStr">
+        <is>
+          <t>CVE-2026-35440 är en sårbarhet i Microsoft Office Word. En framgångsrik exploatering kan leda till att angriparen läser ut lokala minnesadresser. Sårbarheten har ett medelhögt CVSS-betyg (5.5) och kräver att angriparen har en lägre behörighet (PR:N) och att sårbarheten utnyttjas via en användarinteraktion (UI:R). Det finns ingen information om en specifik workaround i texten, men det rekommenderas att omedelbart tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
+        </is>
+      </c>
+      <c r="T305" t="inlineStr">
         <is>
           <t>Applicera patch</t>
         </is>
       </c>
-      <c r="K305" t="inlineStr"/>
+      <c r="U305" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V305" t="inlineStr"/>
+      <c r="W305" t="inlineStr"/>
+      <c r="X305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>CVE-2026-7947</t>
+          <t>CVE-2026-7951</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7947</t>
+          <t>Sårbarhetsanalys: CVE-2026-7951</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D306" t="n">
-[...2 lines deleted...]
-      <c r="E306" t="inlineStr">
+      <c r="D306" t="inlineStr"/>
+      <c r="F306" t="inlineStr"/>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F306" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G306" t="inlineStr">
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr"/>
+      <c r="K306" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L306" t="inlineStr"/>
+      <c r="M306" t="inlineStr"/>
+      <c r="N306" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O306" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P306" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H306" t="inlineStr">
+      <c r="Q306" t="inlineStr"/>
+      <c r="R306" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I306" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K306" t="inlineStr"/>
+      <c r="S306" t="inlineStr">
+        <is>
+          <t>CVE-2026-7951 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har identifierats och en patch finns tillgänglig. Användare bör uppdatera sina webbläsare omedelbart för att mitigera risken. Det finns inga omedelbara workaround nämnda i källmaterialet, men uppdatering är den primära åtgärden.</t>
+        </is>
+      </c>
+      <c r="T306" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U306" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V306" t="inlineStr"/>
+      <c r="W306" t="inlineStr"/>
+      <c r="X306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>CVE-2026-43319</t>
+          <t>CVE-2026-41102</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43319 (Linux Kernel)</t>
+          <t>Analys av CVE-2026-41102 (PowerPoint)</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D307" t="n">
-[...2 lines deleted...]
-      <c r="E307" t="inlineStr">
+      <c r="D307" t="inlineStr"/>
+      <c r="F307" t="inlineStr"/>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H307" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F307" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>CVE-2026-43319 är en sårbarhet i Linux-kärnan relaterad till 'spi: spidev: fix lock inversion between spi_lock and buf_lock'. Detta indikerar en race condition eller ett felaktigt hanterat lås (lock inversion) inom SPI-gränssnittet. Sådana sårbarheter kan potentiellt leda till Denial of Service (DoS) eller, i värsta fall, till att en angripare kan exekvera godtyck kod (RCE), beroende på hur systemet utnyttjar låsstrukturen. Eftersom det är en kärnfix är det kritiskt att uppdatera kärnan. Den angreppsyta är relativt begränsad till system som använder SPI-enheter.</t>
-[...7 lines deleted...]
-      <c r="K307" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J307" t="inlineStr"/>
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L307" t="inlineStr"/>
+      <c r="M307" t="inlineStr"/>
+      <c r="N307" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O307" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P307" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q307" t="inlineStr"/>
+      <c r="R307" t="inlineStr">
+        <is>
+          <t>Microsoft Office PowerPoint</t>
+        </is>
+      </c>
+      <c r="S307" t="inlineStr">
+        <is>
+          <t>CVE-2026-41102 är en sårbarhet i Microsoft Office PowerPoint. Enligt den tillgängliga informationen har sårbarheten en hög konfidentialitets- (C:H) och hög integritetsnivå (I:H) påverkan, men ingen angreppsyta (A:N). Angreppsvillkoren är Låg (AV:L), Låg (AC:L), och Ingen (UI:N), vilket indikerar att den kräver att angriparen har en viss nivå av tillgång och att sårbarheten utnyttjas i en icke-interaktiv miljö. Den är klassad som 'Exploitation Unlikely' (Oväntad exploatering).</t>
+        </is>
+      </c>
+      <c r="T307" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U307" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V307" t="inlineStr"/>
+      <c r="W307" t="inlineStr"/>
+      <c r="X307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>CVE-2026-43126</t>
+          <t>CVE-2026-7908</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43126</t>
+          <t>Analys av CVE-2026-7908 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D308" t="n">
-[...2 lines deleted...]
-      <c r="E308" t="inlineStr">
+      <c r="D308" t="inlineStr"/>
+      <c r="F308" t="inlineStr"/>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F308" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>CVE-2026-43126 är en sårbarhet i ALSA: mixer: oss: Add card disconnect checkpoints. Det är en medelhög (Moderate) sårbarhet som har en låg attackvektor (AV:L) och låg komplexitet (AC:L). Sårbarheten kan utnyttjas på ett systemnivå (S:U) utan att kräva användarinteraktion (UI:N).</t>
-[...7 lines deleted...]
-      <c r="K308" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J308" t="inlineStr"/>
+      <c r="K308" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L308" t="inlineStr"/>
+      <c r="M308" t="inlineStr"/>
+      <c r="N308" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O308" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P308" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q308" t="inlineStr"/>
+      <c r="R308" t="inlineStr">
+        <is>
+          <t>Google Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S308" t="inlineStr">
+        <is>
+          <t>CVE-2026-7908 är en sårbarhet som påverkar webbläsare baserade på Chromium, inklusive Google Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd för båda dessa webbläsare. Eftersom det inte finns någon specifik information om en workaround i texten, är den rekommenderade åtgärden att omedelbart uppdatera webbläsarna till de senaste versionerna.</t>
+        </is>
+      </c>
+      <c r="T308" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U308" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V308" t="inlineStr"/>
+      <c r="W308" t="inlineStr"/>
+      <c r="X308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>CVE-2026-31698</t>
+          <t>CVE-2026-7997</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Sårbarhet i PSP-kommandohantering (CVE-2026-31698)</t>
+          <t>Sårbarhetsanalys: CVE-2026-7997</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E309" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr"/>
+      <c r="F309" t="inlineStr"/>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F309" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G309" t="inlineStr">
+      <c r="I309" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J309" t="inlineStr"/>
+      <c r="K309" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L309" t="inlineStr"/>
+      <c r="M309" t="inlineStr"/>
+      <c r="N309" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O309" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P309" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H309" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K309" t="inlineStr"/>
+      <c r="Q309" t="inlineStr"/>
+      <c r="R309" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S309" t="inlineStr">
+        <is>
+          <t>CVE-2026-7997 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd för båda dessa webbläsare. Eftersom informationen indikerar att en patch finns tillgänglig ('Yes' i kolumnen för patch), är den rekommenderade åtgärden att uppdatera webbläsaren. Det finns ingen specifik workaround angiven i texten, men uppdatering är den primära mitigeringen.</t>
+        </is>
+      </c>
+      <c r="T309" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U309" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V309" t="inlineStr"/>
+      <c r="W309" t="inlineStr"/>
+      <c r="X309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>CVE-2026-8018</t>
+          <t>CVE-2026-42246</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-8018</t>
+          <t>Analys av CVE-2026-42246: Felaktig rapportering av felvillkor</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D310" t="n">
-[...2 lines deleted...]
-      <c r="E310" t="inlineStr">
+      <c r="D310" t="inlineStr"/>
+      <c r="F310" t="inlineStr"/>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H310" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F310" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G310" t="inlineStr">
+      <c r="I310" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J310" t="inlineStr"/>
+      <c r="K310" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L310" t="inlineStr"/>
+      <c r="M310" t="inlineStr"/>
+      <c r="N310" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O310" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P310" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H310" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K310" t="inlineStr"/>
+      <c r="Q310" t="inlineStr"/>
+      <c r="R310" t="inlineStr">
+        <is>
+          <t>net-imap</t>
+        </is>
+      </c>
+      <c r="S310" t="inlineStr">
+        <is>
+          <t>CVE-2026-42246 är en sårbarhet i net-imap som beskrivs som 'Missing Report of Error Condition'. Detta indikerar att applikationen inte korrekt hanterar eller rapporterar ett felvillkor, vilket kan utnyttjas för att orsaka oönskat beteende eller informationsläckage. Sårbarheten är associerad med Mariner och har en 'Important' svårighetsgrad. Den påverkar versioner 21312-17084.</t>
+        </is>
+      </c>
+      <c r="T310" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U310" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V310" t="inlineStr"/>
+      <c r="W310" t="inlineStr"/>
+      <c r="X310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>CVE-2026-7949</t>
+          <t>CVE-2026-7996</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7949 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys av CVE-2026-7996</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D311" t="n">
-[...2 lines deleted...]
-      <c r="E311" t="inlineStr">
+      <c r="D311" t="inlineStr"/>
+      <c r="F311" t="inlineStr"/>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H311" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F311" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G311" t="inlineStr">
+      <c r="I311" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J311" t="inlineStr"/>
+      <c r="K311" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L311" t="inlineStr"/>
+      <c r="M311" t="inlineStr"/>
+      <c r="N311" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O311" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P311" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H311" t="inlineStr">
+      <c r="Q311" t="inlineStr"/>
+      <c r="R311" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I311" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K311" t="inlineStr"/>
+      <c r="S311" t="inlineStr">
+        <is>
+          <t>CVE-2026-7996 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd för båda dessa webbläsare. Eftersom informationen indikerar att en patch finns tillgänglig (kolumnen 'Yes' i samband med CVE-2026-7996), är den rekommenderade åtgärden att uppdatera webbläsarna. Det finns ingen specifik workaround angiven i källmaterialet, men patchning är den primära åtgärden.</t>
+        </is>
+      </c>
+      <c r="T311" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsarna till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U311" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V311" t="inlineStr"/>
+      <c r="W311" t="inlineStr"/>
+      <c r="X311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>CVE-2026-43197</t>
+          <t>CVE-2026-7964</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43197: OOB Read i netconsole</t>
+          <t>Sårbarhetsanalys av CVE-2026-7964</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D312" t="n">
-[...2 lines deleted...]
-      <c r="E312" t="inlineStr">
+      <c r="D312" t="inlineStr"/>
+      <c r="F312" t="inlineStr"/>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H312" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F312" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>CVE-2026-43197 är en sårbarhet i `netconsole` som tillåter en Out-of-Bounds (OOB) läsning. Detta innebär att en angripare kan läsa minnesminnen utanför de avsedda gränserna. Sårbarheten har en medelhög CVSS-poäng (5.5) och kan utnyttjas med låg komplexitet (AC:L) och låg privilegiehöjd (PR:L). Den påverkar Mariner Linux och är en kärnsårbarhet.</t>
-[...7 lines deleted...]
-      <c r="K312" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J312" t="inlineStr"/>
+      <c r="K312" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L312" t="inlineStr"/>
+      <c r="M312" t="inlineStr"/>
+      <c r="N312" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O312" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P312" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q312" t="inlineStr"/>
+      <c r="R312" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S312" t="inlineStr">
+        <is>
+          <t>CVE-2026-7964 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd för båda dessa webbläsare. Eftersom informationen indikerar att en patch finns tillgänglig (markerat med 'Yes' i tabellen), är den rekommenderade åtgärden att uppdatera webbläsaren. Det finns ingen specifik workaround nämnd i källtexten, men den primära mitigeringen är att tillämpa den senaste versionen.</t>
+        </is>
+      </c>
+      <c r="T312" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U312" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V312" t="inlineStr"/>
+      <c r="W312" t="inlineStr"/>
+      <c r="X312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>CVE-2026-43400</t>
+          <t>CVE-2026-7902</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Sårbarhet i drm/amdgpu (CVE-2026-43400)</t>
+          <t>Sårbarhetsanalys av CVE-2026-7902 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D313" t="n">
-[...2 lines deleted...]
-      <c r="E313" t="inlineStr">
+      <c r="D313" t="inlineStr"/>
+      <c r="F313" t="inlineStr"/>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H313" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F313" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>CVE-2026-43400 är en sårbarhet som påverkar hanteringen av användarinput i `drm/amdgpu` (Direct Rendering Manager/AMD GPU-drivrutin). Sårbarheten kan utnyttjas via `ioctl` anropen för att signalhantering och väntan (`signal ioctl` och `wait ioctl`). Detta kan leda till att en angripare kan överladda eller manipulera systemet. Eftersom sårbarheten är relaterad till drivrutiner och systemanrop, är den potentiellt allvarlig för system som använder AMD-grafikkort och Linux-miljöer.</t>
-[...7 lines deleted...]
-      <c r="K313" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J313" t="inlineStr"/>
+      <c r="K313" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L313" t="inlineStr"/>
+      <c r="M313" t="inlineStr"/>
+      <c r="N313" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O313" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P313" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q313" t="inlineStr"/>
+      <c r="R313" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S313" t="inlineStr">
+        <is>
+          <t>CVE-2026-7902 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mildra risken rekommenderas att omedelbart uppdatera webbläsaren till den senaste versionen. Eftersom informationen indikerar att en patch finns, är det mest effektiva skyddet att uppdatera.</t>
+        </is>
+      </c>
+      <c r="T313" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U313" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V313" t="inlineStr"/>
+      <c r="W313" t="inlineStr"/>
+      <c r="X313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>CVE-2026-39826</t>
+          <t>CVE-2026-7977</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>XSS i html/template via Escaper bypass</t>
+          <t>Sårbarhetsanalys av CVE-2026-7977</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D314" t="n">
-[...2 lines deleted...]
-      <c r="E314" t="inlineStr">
+      <c r="D314" t="inlineStr"/>
+      <c r="F314" t="inlineStr"/>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H314" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F314" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G314" t="inlineStr">
+      <c r="I314" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J314" t="inlineStr"/>
+      <c r="K314" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L314" t="inlineStr"/>
+      <c r="M314" t="inlineStr"/>
+      <c r="N314" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O314" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P314" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H314" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K314" t="inlineStr"/>
+      <c r="Q314" t="inlineStr"/>
+      <c r="R314" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S314" t="inlineStr">
+        <is>
+          <t>CVE-2026-7977 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd för båda dessa webbläsare. Eftersom informationen i källan är begränsad, rekommenderas det starkt att uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Det finns ingen specifik workaround angiven i källan, men patchning är den primära åtgärden.</t>
+        </is>
+      </c>
+      <c r="T314" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsarna).</t>
+        </is>
+      </c>
+      <c r="U314" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V314" t="inlineStr"/>
+      <c r="W314" t="inlineStr"/>
+      <c r="X314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>CVE-2026-7976</t>
+          <t>CVE-2026-7971</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7976 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys: CVE-2026-7971</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D315" t="n">
-[...2 lines deleted...]
-      <c r="E315" t="inlineStr">
+      <c r="D315" t="inlineStr"/>
+      <c r="F315" t="inlineStr"/>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H315" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F315" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>CVE-2026-7976 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Enligt källmaterialet är sårbarheten känd och har en tillgänglig patch (indikerat av 'Yes' i tabellen). Eftersom det inte finns någon specifik information om en workaround i den tillhandahållna texten, rekommenderas att användare omedelbart uppdaterar sina webbläsare till den senaste versionen för att eliminera risken.</t>
-[...7 lines deleted...]
-      <c r="K315" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J315" t="inlineStr"/>
+      <c r="K315" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L315" t="inlineStr"/>
+      <c r="M315" t="inlineStr"/>
+      <c r="N315" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O315" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P315" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q315" t="inlineStr"/>
+      <c r="R315" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S315" t="inlineStr">
+        <is>
+          <t>CVE-2026-7971 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd för båda dessa webbläsare. Eftersom informationen indikerar att sårbarheten är känd och att det finns en patch (indikerat av 'Yes' i kolumnen för patch), är den mest rekommenderade åtgärden att uppdatera webbläsaren. Det finns ingen specifik workaround angiven i texten, men uppdatering är den primära åtgärden.</t>
+        </is>
+      </c>
+      <c r="T315" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U315" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V315" t="inlineStr"/>
+      <c r="W315" t="inlineStr"/>
+      <c r="X315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>CVE-2026-8005</t>
+          <t>CVE-2025-71299</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-8005 i Chromium-baserade webbläsare</t>
+          <t>Analys av CVE-2025-71299</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D316" t="n">
-[...2 lines deleted...]
-      <c r="E316" t="inlineStr">
+      <c r="D316" t="inlineStr"/>
+      <c r="F316" t="inlineStr"/>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H316" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F316" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>CVE-2026-8005 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en tillgänglig patch. För att mitigera risken rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna. Eftersom sårbarheten är känd och patchad, är det troligt att den inte är aktivt exploaterad i vildmarken, men uppdatering är kritiskt.</t>
-[...7 lines deleted...]
-      <c r="K316" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J316" t="inlineStr"/>
+      <c r="K316" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L316" t="inlineStr"/>
+      <c r="M316" t="inlineStr"/>
+      <c r="N316" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O316" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P316" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q316" t="inlineStr"/>
+      <c r="R316" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S316" t="inlineStr">
+        <is>
+          <t>CVE-2025-71299 är en sårbarhet som påverkar funktionen `spi: cadence-quadspi: Parse DT for flashes with the rest of the DT parsing` i Linux-kärnan. Den klassificeras som 'Moderate' med en CVSS v3.1-poäng på 5.5. Sårbarheten har en låg attackvektor (AV:L), låg komplexitet (AC:L), och kräver inga privilegier (PR:L), men kan leda till en hög påverkan på tillgänglighet (A:H). Detta tyder på att den kan utnyttjas i en begränsad miljö, men att konsekvenserna kan vara allvarliga.</t>
+        </is>
+      </c>
+      <c r="T316" t="inlineStr">
+        <is>
+          <t>Ingen omedelbar workaround nämns i texten. Det rekommenderas att uppgradera till en version som innehåller en patch för att åtgärda sårbarheten.</t>
+        </is>
+      </c>
+      <c r="U316" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V316" t="inlineStr"/>
+      <c r="W316" t="inlineStr"/>
+      <c r="X316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>CVE-2026-7911</t>
+          <t>CVE-2026-33111</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7911</t>
+          <t>Sårbarhetsanalys: CVE-2026-33111 i Copilot Chat (Microsoft Edge)</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D317" t="n">
-[...2 lines deleted...]
-      <c r="E317" t="inlineStr">
+      <c r="D317" t="inlineStr"/>
+      <c r="F317" t="inlineStr"/>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H317" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F317" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>CVE-2026-7911 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. Det rekommenderas att omedelbart uppdatera båda webbläsarna för att mitigera risken. Eftersom informationen inte specificerar om sårbarheten är aktivt exploaterad eller om det finns en specifik workaround utöver uppdatering, antas standardåtgärderna.</t>
-[...7 lines deleted...]
-      <c r="K317" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J317" t="inlineStr"/>
+      <c r="K317" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L317" t="inlineStr"/>
+      <c r="M317" t="inlineStr"/>
+      <c r="N317" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O317" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P317" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q317" t="inlineStr"/>
+      <c r="R317" t="inlineStr">
+        <is>
+          <t>Copilot Chat (Microsoft Edge)</t>
+        </is>
+      </c>
+      <c r="S317" t="inlineStr">
+        <is>
+          <t>CVE-2026-33111 är en sårbarhet som påverkar Copilot Chat i Microsoft Edge. Den tillåter en oauktoriserad angripare att avslöja information över ett nätverk. Enligt den tillhandahållna texten har Microsoft redan fullständigt mitigerat denna sårbarhet, och det finns inga åtgärder som krävs från användarna.</t>
+        </is>
+      </c>
+      <c r="T317" t="inlineStr">
+        <is>
+          <t>Applicera patch (Sårbarheten är redan mitigerad av Microsoft. Inga åtgärder krävs).</t>
+        </is>
+      </c>
+      <c r="U317" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V317" t="inlineStr"/>
+      <c r="W317" t="inlineStr"/>
+      <c r="X317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>CVE-2026-7910</t>
+          <t>CVE-2026-34327</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7910</t>
+          <t>Analys av CVE-2026-34327 i Microsoft Partner Center</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D318" t="n">
-[...2 lines deleted...]
-      <c r="E318" t="inlineStr">
+      <c r="D318" t="inlineStr"/>
+      <c r="F318" t="inlineStr"/>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H318" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F318" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>CVE-2026-7910 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten är känd för att vara exploaterbar och kräver att användaren interagerar med innehållet (t.ex. besöker en infekterad webbsida). För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Eftersom det inte finns någon specifik workaround nämns det, är det bäst att fokusera på patchning.</t>
-[...7 lines deleted...]
-      <c r="K318" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J318" t="inlineStr"/>
+      <c r="K318" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L318" t="inlineStr"/>
+      <c r="M318" t="inlineStr"/>
+      <c r="N318" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O318" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P318" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q318" t="inlineStr"/>
+      <c r="R318" t="inlineStr">
+        <is>
+          <t>Microsoft Partner Center</t>
+        </is>
+      </c>
+      <c r="S318" t="inlineStr">
+        <is>
+          <t>CVE-2026-34327 är en sårbarhet i Microsoft Partner Center som tillåter en oauktoriserad angripare att utföra spoofing över ett nätverk. CVSS-poängen är 7.8. Angreppet kräver ingen användarinteraktion (UI:N) och kan utnyttjas på nätverksnivå (AV:N) utan att angriparen behöver vara inloggad (PR:N). Detta innebär en hög risk. Eftersom sårbarheten redan har mitigerats av Microsoft, rekommenderas ingen specifik åtgärd för användarna.</t>
+        </is>
+      </c>
+      <c r="T318" t="inlineStr">
+        <is>
+          <t>Applicera patch (Sårbarheten är fullständigt mitigerad av Microsoft. Inga åtgärder krävs för användare.)</t>
+        </is>
+      </c>
+      <c r="U318" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V318" t="inlineStr"/>
+      <c r="W318" t="inlineStr"/>
+      <c r="X318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>CVE-2026-7898</t>
+          <t>CVE-2026-7897</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7898 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys av CVE-2026-7897 (Edge/Chromium)</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D319" t="n">
-[...2 lines deleted...]
-      <c r="E319" t="inlineStr">
+      <c r="D319" t="inlineStr"/>
+      <c r="F319" t="inlineStr"/>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H319" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F319" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>CVE-2026-7898 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd status (Yes) för båda angripsyklerna. Det rekommenderas att omedelbart uppdatera båda webbläsarna för att mitigera risken. Ingen specifik workaround nämns, men patchning är det primära skyddet.</t>
-[...7 lines deleted...]
-      <c r="K319" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J319" t="inlineStr"/>
+      <c r="K319" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L319" t="inlineStr"/>
+      <c r="M319" t="inlineStr"/>
+      <c r="N319" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O319" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P319" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q319" t="inlineStr"/>
+      <c r="R319" t="inlineStr">
+        <is>
+          <t>Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S319" t="inlineStr">
+        <is>
+          <t>CVE-2026-7897 är en sårbarhet som påverkar Microsoft Edge (Chromium-based). Baserat på tillgänglig data är sårbarheten känd och har en patch (markerad som 'Yes' i tabellen). Den utnyttjas troligen via webbläsarfunktionalitet. För att mildra risken rekommenderas att omedelbart uppdatera till den senaste versionen av Microsoft Edge. Eftersom det är en känd sårbarhet och en patch finns, är det mest effektiva skyddet att applicera uppdateringen.</t>
+        </is>
+      </c>
+      <c r="T319" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera till den senaste versionen av Microsoft Edge.</t>
+        </is>
+      </c>
+      <c r="U319" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V319" t="inlineStr"/>
+      <c r="W319" t="inlineStr"/>
+      <c r="X319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>CVE-2026-42256</t>
+          <t>CVE-2026-42257</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-42256 (net-imap)</t>
+          <t>Analys av CVE-2026-42257 (CRLF Injection)</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D320" t="n">
-[...2 lines deleted...]
-      <c r="E320" t="inlineStr">
+      <c r="D320" t="inlineStr"/>
+      <c r="F320" t="inlineStr"/>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H320" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F320" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G320" t="inlineStr">
+      <c r="I320" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J320" t="inlineStr"/>
+      <c r="K320" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L320" t="inlineStr"/>
+      <c r="M320" t="inlineStr"/>
+      <c r="N320" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O320" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P320" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H320" t="inlineStr">
+      <c r="Q320" t="inlineStr"/>
+      <c r="R320" t="inlineStr">
         <is>
           <t>net-imap</t>
         </is>
       </c>
-      <c r="I320" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J320" t="inlineStr">
+      <c r="S320" t="inlineStr">
+        <is>
+          <t>CVE-2026-42257 beskriver en sårbarhet i `net-imap` som tillåter 'CRLF Injection' (Carriage Return/Line Feed Injection). Detta är en form av kommandoinjektion där en angripare kan manipulera inmatningen för att injicera ogiltiga radbrytningar, vilket kan leda till att ytterligare kommandon exekveras i en miljö som förväntar sig att hantera textsträngar. Sårbarheten är klassad som 'Moderate' och påverkar `net-imap` via 'unvalidated Symbol inputs'.</t>
+        </is>
+      </c>
+      <c r="T320" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K320" t="inlineStr"/>
+      <c r="U320" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V320" t="inlineStr"/>
+      <c r="W320" t="inlineStr"/>
+      <c r="X320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>CVE-2026-21530</t>
+          <t>CVE-2026-7904</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-21530 (Windows Rich Text Edit)</t>
+          <t>Analys av CVE-2026-7904 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D321" t="n">
-[...2 lines deleted...]
-      <c r="E321" t="inlineStr">
+      <c r="D321" t="inlineStr"/>
+      <c r="F321" t="inlineStr"/>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H321" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F321" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>CVE-2026-21530 är en sårbarhet som påverkar Windows Rich Text Edit Control. Baserat på CVSS-värdet (6.7) och vektorn (CVSS:3.1/AV:L/AC:H/PR:L/UI:R/S:U/C:H/I:H/A:H/E:U/RL:O/RC:C) indikerar den att en angripare behöver låga privilegier (PR:L) och att attacken kräver användarinteraktion (UI:R). Attackkomplexiteten är hög (AC:H), vilket innebär att framgångsrik exploatering är svår och kan kräva att angriparen vinner ett race condition. Den mest effektiva åtgärden är att tillämpa den tillgängliga säkerhetsuppdateringen.</t>
-[...7 lines deleted...]
-      <c r="K321" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J321" t="inlineStr"/>
+      <c r="K321" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L321" t="inlineStr"/>
+      <c r="M321" t="inlineStr"/>
+      <c r="N321" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O321" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P321" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q321" t="inlineStr"/>
+      <c r="R321" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S321" t="inlineStr">
+        <is>
+          <t>CVE-2026-7904 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en patch tillgänglig. Den mest effektiva åtgärden är att uppdatera webbläsaren till den senaste versionen. Attackvektorn är troligen en webbsida eller ett webbinnehåll som utnyttjar sårbarheten i Chromium-motorn.</t>
+        </is>
+      </c>
+      <c r="T321" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U321" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V321" t="inlineStr"/>
+      <c r="W321" t="inlineStr"/>
+      <c r="X321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>CVE-2026-8022</t>
+          <t>CVE-2026-7258</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-8022</t>
+          <t>Analys av CVE-2026-7258: Out-of-bounds Read i NetBSD Mariner</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D322" t="n">
-[...2 lines deleted...]
-      <c r="E322" t="inlineStr">
+      <c r="D322" t="inlineStr"/>
+      <c r="F322" t="inlineStr"/>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F322" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G322" t="inlineStr">
+      <c r="I322" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J322" t="inlineStr"/>
+      <c r="K322" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L322" t="inlineStr"/>
+      <c r="M322" t="inlineStr"/>
+      <c r="N322" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O322" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P322" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H322" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K322" t="inlineStr"/>
+      <c r="Q322" t="inlineStr"/>
+      <c r="R322" t="inlineStr">
+        <is>
+          <t>NetBSD Mariner</t>
+        </is>
+      </c>
+      <c r="S322" t="inlineStr">
+        <is>
+          <t>CVE-2026-7258 är en 'Out-of-bounds Read' sårbarhet som påverkar NetBSD Mariner. Denna typ av sårbarhet innebär att programmet läser minnesminne utanför de avsedda gränserna, vilket kan leda till minnesläckor, informationsläckage eller i värsta fall exekvering av godtyck kod. Sårbarheten är klassad som 'Moderate' och påverkar PHP-implementeringen i denna miljö. För att mildra risken rekommenderas omedelbart uppdatering till en patchad version av NetBSD Mariner.</t>
+        </is>
+      </c>
+      <c r="T322" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppgradera till en version som har åtgärdat sårbarheten.</t>
+        </is>
+      </c>
+      <c r="U322" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V322" t="inlineStr"/>
+      <c r="W322" t="inlineStr"/>
+      <c r="X322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>CVE-2026-7980</t>
+          <t>CVE-2026-33823</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7980</t>
+          <t>Analys av CVE-2026-33823 i Microsoft Teams</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E323" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr"/>
+      <c r="F323" t="inlineStr"/>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H323" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F323" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>CVE-2026-7980 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten är känd för att vara exploaterbar och kräver att användaren interagerar med innehållet (t.ex. besöker en infekterad webbsida). För att mildra risken rekommenderas uppdatering av webbläsaren. Eftersom information om en specifik workaround saknas, är den primära åtgärden att patcha.</t>
-[...7 lines deleted...]
-      <c r="K323" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J323" t="inlineStr"/>
+      <c r="K323" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L323" t="inlineStr"/>
+      <c r="M323" t="inlineStr"/>
+      <c r="N323" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O323" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P323" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q323" t="inlineStr"/>
+      <c r="R323" t="inlineStr">
+        <is>
+          <t>Microsoft Teams</t>
+        </is>
+      </c>
+      <c r="S323" t="inlineStr">
+        <is>
+          <t>CVE-2026-33823 är en sårbarhet i Microsoft Teams som tillåter en auktoriserad angripare att avslöja information över ett nätverk (Information Disclosure). CVSS-poängen är 9.6, vilket indikerar ett högt riskvärde. Angreppet kräver att angriparen är inloggad (Privilege: Low) och kan utnyttjas på nätverksnivå (Attack Vector: Network). Eftersom Microsoft har bekräftat att sårbarheten är fullständigt mitigerad och att inga åtgärder krävs från användaren, är det mest korrekta rådet att tillämpa den senaste patchen eller uppdateringen från Microsoft.</t>
+        </is>
+      </c>
+      <c r="T323" t="inlineStr">
+        <is>
+          <t>Applicera patch (Sårbarheten är redan mitigerad av Microsoft. Ingen åtgärd krävs från användaren.)</t>
+        </is>
+      </c>
+      <c r="U323" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V323" t="inlineStr"/>
+      <c r="W323" t="inlineStr"/>
+      <c r="X323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>CVE-2026-35419</t>
+          <t>CVE-2026-7929</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-35419: Information Disclosure i Windows DWM Core Library</t>
+          <t>Analys av CVE-2026-7929 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E324" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr"/>
+      <c r="F324" t="inlineStr"/>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H324" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F324" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>CVE-2026-35419 är en sårbarhet i Windows DWM Core Library som tillåter en auktoriserad angripare att läsa ut information lokalt (Information Disclosure). Sårbarheten utnyttjar en out-of-bounds read. Även om den kräver att angriparen är autentiserad (PR:L) och att sårbarheten utnyttjas lokalt (AV:L), är den allvarlig eftersom den kan leda till informationsläckage som kan användas för vidare attacker. Den rekommenderade åtgärden är att tillämpa en patch.</t>
-[...7 lines deleted...]
-      <c r="K324" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J324" t="inlineStr"/>
+      <c r="K324" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L324" t="inlineStr"/>
+      <c r="M324" t="inlineStr"/>
+      <c r="N324" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O324" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P324" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q324" t="inlineStr"/>
+      <c r="R324" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S324" t="inlineStr">
+        <is>
+          <t>CVE-2026-7929 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mitigera risken rekommenderas att uppdatera till den senaste versionen av webbläsaren. Det finns inga specifika workaround nämnda, men patchning är den primära åtgärden.</t>
+        </is>
+      </c>
+      <c r="T324" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera till den senaste versionen av webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U324" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V324" t="inlineStr"/>
+      <c r="W324" t="inlineStr"/>
+      <c r="X324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>CVE-2026-7990</t>
+          <t>CVE-2026-7991</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7990</t>
+          <t>Sårbarhetsanalys: CVE-2026-7991</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D325" t="n">
-[...2 lines deleted...]
-      <c r="E325" t="inlineStr">
+      <c r="D325" t="inlineStr"/>
+      <c r="F325" t="inlineStr"/>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H325" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F325" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G325" t="inlineStr">
+      <c r="I325" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J325" t="inlineStr"/>
+      <c r="K325" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L325" t="inlineStr"/>
+      <c r="M325" t="inlineStr"/>
+      <c r="N325" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O325" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P325" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H325" t="inlineStr">
+      <c r="Q325" t="inlineStr"/>
+      <c r="R325" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I325" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K325" t="inlineStr"/>
+      <c r="S325" t="inlineStr">
+        <is>
+          <t>CVE-2026-7991 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en patch (indikerat av 'Yes' i tabellen). Det rekommenderas att omedelbart uppdatera båda webbläsarna för att mitigera risken. Ingen specifik attackvektor eller workaround nämns, men patchning är det primära skyddet.</t>
+        </is>
+      </c>
+      <c r="T325" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsarna till de senaste versionerna).</t>
+        </is>
+      </c>
+      <c r="U325" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V325" t="inlineStr"/>
+      <c r="W325" t="inlineStr"/>
+      <c r="X325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>CVE-2026-7969</t>
+          <t>CVE-2026-34342</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7969</t>
+          <t>Analys av CVE-2026-34342: Windows Print Spooler</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D326" t="n">
-[...2 lines deleted...]
-      <c r="E326" t="inlineStr">
+      <c r="D326" t="inlineStr"/>
+      <c r="F326" t="inlineStr"/>
+      <c r="G326" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H326" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F326" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>CVE-2026-7969 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mitigera risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Det finns inga specifika workaround nämnda, men patchning är den primära åtgärden.</t>
-[...7 lines deleted...]
-      <c r="K326" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J326" t="inlineStr"/>
+      <c r="K326" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L326" t="inlineStr"/>
+      <c r="M326" t="inlineStr"/>
+      <c r="N326" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O326" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P326" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q326" t="inlineStr"/>
+      <c r="R326" t="inlineStr">
+        <is>
+          <t>Windows Print Spooler Components</t>
+        </is>
+      </c>
+      <c r="S326" t="inlineStr">
+        <is>
+          <t>CVE-2026-34342 är en sårbarhet i Windows Print Spooler Components. Den tillåter en angripare med låga privilegier (AV:L, PR:L) att utnyttja en sårbarhet som leder till lokala privilegiehöjningar (LPE). Även om CVSS-värdet indikerar att utnyttjandet är mindre troligt (Exploitation Less Likely) och att attackkomplexiteten är hög (AC:H), är sårbarheten allvarlig eftersom den tillåter en angripare att höja sina privilegier lokalt. Denna sårbarhet är kritisk för Windows-system och kräver en patch från Microsoft.</t>
+        </is>
+      </c>
+      <c r="T326" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U326" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V326" t="inlineStr"/>
+      <c r="W326" t="inlineStr"/>
+      <c r="X326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>CVE-2026-43306</t>
+          <t>CVE-2026-26129</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43306 (Mariner Linux)</t>
+          <t>Sårbarhetsanalys: CVE-2026-26129 i M365 Copilot</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D327" t="n">
-[...2 lines deleted...]
-      <c r="E327" t="inlineStr">
+      <c r="D327" t="inlineStr"/>
+      <c r="F327" t="inlineStr"/>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H327" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F327" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>CVE-2026-43306 är en medelhög sårbarhet (Moderate) i kärnmodulen `bpf: crypto:`. Den beror på att en felaktig destruktorn (destructor) av typen `kfunc` används. Detta kan potentiellt leda till en minneshanteringsbugg. Sårbarheten är allvarlig nog att få ett högt CVSS-betyg (7.0) med en hög påverkan på konfidentialitet, integritet och tillgänglighet (C:H/I:H/A:H). Den är dock endast exploaterbar med lägre privilegier (PR:L) och kräver en hög komplexitet (AC:H).</t>
-[...7 lines deleted...]
-      <c r="K327" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J327" t="inlineStr"/>
+      <c r="K327" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L327" t="inlineStr"/>
+      <c r="M327" t="inlineStr"/>
+      <c r="N327" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O327" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P327" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q327" t="inlineStr"/>
+      <c r="R327" t="inlineStr">
+        <is>
+          <t>M365 Copilot</t>
+        </is>
+      </c>
+      <c r="S327" t="inlineStr">
+        <is>
+          <t>CVE-2026-26129 är en sårbarhet i M365 Copilot som tillåter en oauktoriserad angripare att avslöja information över ett nätverk. Enligt källmaterialet har Microsoft redan fullständigt mitigerat denna sårbarhet, och det finns inga åtgärder som krävs från användarnas sida. Detta minskar den omedelbara risken, men det är kritiskt att vara medveten om att sårbarheten existerar.</t>
+        </is>
+      </c>
+      <c r="T327" t="inlineStr">
+        <is>
+          <t>Applicera patch (Sårbarheten är redan mitigerad av Microsoft; inga åtgärder krävs från användaren).</t>
+        </is>
+      </c>
+      <c r="U327" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V327" t="inlineStr"/>
+      <c r="W327" t="inlineStr"/>
+      <c r="X327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>CVE-2026-32175</t>
+          <t>CVE-2026-7914</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-32175 i .NET</t>
+          <t>Sårbarhetsanalys: CVE-2026-7914</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D328" t="n">
-[...2 lines deleted...]
-      <c r="E328" t="inlineStr">
+      <c r="D328" t="inlineStr"/>
+      <c r="F328" t="inlineStr"/>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H328" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F328" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>CVE-2026-32175 är en sårbarhet i .NET som tillåter en angripare att skriva godtyckliga filer och kataloger på ett sårbart system genom att utnyttja ett felaktigt hanterande av specialkonstruerade filer. Enligt CVSS-värderingen (4.3) är sårbarheten relativt låg i allvarlighetsgrad, men den kan utnyttjas på nätverksnivå (AV:N) och kräver låga privilegier (PR:L). Den är en Confidentiality (C:N), Integrity (I:L), och Availability (A:N) påverkan, vilket tyder på att den primärt påverkar integriteten (Integrity) i en begränsad utsträckning. För att mildra risken rekommenderas uppdatering av .NET-ramverket.</t>
-[...7 lines deleted...]
-      <c r="K328" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J328" t="inlineStr"/>
+      <c r="K328" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L328" t="inlineStr"/>
+      <c r="M328" t="inlineStr"/>
+      <c r="N328" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O328" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P328" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q328" t="inlineStr"/>
+      <c r="R328" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S328" t="inlineStr">
+        <is>
+          <t>CVE-2026-7914 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en patch tillgänglig. Attackvektorn är troligen en webbsida eller ett webbinnehåll som utnyttjar en bugg i Chromium-motorn. För att mitigera risken rekommenderas att uppdatera webbläsaren till den senaste versionen.</t>
+        </is>
+      </c>
+      <c r="T328" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U328" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V328" t="inlineStr"/>
+      <c r="W328" t="inlineStr"/>
+      <c r="X328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>CVE-2026-7903</t>
+          <t>CVE-2026-7954</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7903</t>
+          <t>Analys av CVE-2026-7954 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D329" t="n">
-[...2 lines deleted...]
-      <c r="E329" t="inlineStr">
+      <c r="D329" t="inlineStr"/>
+      <c r="F329" t="inlineStr"/>
+      <c r="G329" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H329" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F329" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G329" t="inlineStr">
+      <c r="I329" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J329" t="inlineStr"/>
+      <c r="K329" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L329" t="inlineStr"/>
+      <c r="M329" t="inlineStr"/>
+      <c r="N329" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O329" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P329" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H329" t="inlineStr">
+      <c r="Q329" t="inlineStr"/>
+      <c r="R329" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I329" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K329" t="inlineStr"/>
+      <c r="S329" t="inlineStr">
+        <is>
+          <t>CVE-2026-7954 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd och har en tillgänglig patch. För att mildra risken bör användare uppdatera sina webbläsare till de senaste versionerna. Eftersom information om en specifik attackvektor saknas, rekommenderas generell försiktighet och regelbunden uppdatering.</t>
+        </is>
+      </c>
+      <c r="T329" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U329" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V329" t="inlineStr"/>
+      <c r="W329" t="inlineStr"/>
+      <c r="X329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>CVE-2026-7967</t>
+          <t>CVE-2026-7916</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7967</t>
+          <t>Sårbarhetsanalys av CVE-2026-7916</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D330" t="n">
-[...2 lines deleted...]
-      <c r="E330" t="inlineStr">
+      <c r="D330" t="inlineStr"/>
+      <c r="F330" t="inlineStr"/>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H330" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F330" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G330" t="inlineStr">
+      <c r="I330" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J330" t="inlineStr"/>
+      <c r="K330" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L330" t="inlineStr"/>
+      <c r="M330" t="inlineStr"/>
+      <c r="N330" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O330" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P330" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H330" t="inlineStr">
+      <c r="Q330" t="inlineStr"/>
+      <c r="R330" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I330" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K330" t="inlineStr"/>
+      <c r="S330" t="inlineStr">
+        <is>
+          <t>CVE-2026-7916 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna informationen är sårbarheten känd och har en känd patchningsstatus ('Yes'). Den påverkar användare av dessa webbläsare. För att mitigera risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Den exakta attackvektorn och detaljer om exploatering är inte specificerade i källtexten, men det är en känd sårbarhet som kräver omedelbar uppdatering.</t>
+        </is>
+      </c>
+      <c r="T330" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U330" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V330" t="inlineStr"/>
+      <c r="W330" t="inlineStr"/>
+      <c r="X330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>CVE-2026-33837</t>
+          <t>CVE-2026-7915</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-33837: Windows TCP/IP LPE</t>
+          <t>Sårbarhetsanalys: CVE-2026-7915</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E331" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr"/>
+      <c r="F331" t="inlineStr"/>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H331" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F331" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>CVE-2026-33837 är en sårbarhet i Windows TCP/IP-stacken som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Local Elevation of Privilege, LPE). Sårbarheten beror på en heap-baserad buffertöverflöde. Eftersom den kräver att angriparen redan är auktoriserad (PR:L) och utnyttjas lokalt (AV:L), är risken betydande för nätverksresurser som är tillgängliga för inloggade användare. Den mest effektiva åtgärden är att tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
-[...7 lines deleted...]
-      <c r="K331" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J331" t="inlineStr"/>
+      <c r="K331" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L331" t="inlineStr"/>
+      <c r="M331" t="inlineStr"/>
+      <c r="N331" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O331" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P331" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q331" t="inlineStr"/>
+      <c r="R331" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S331" t="inlineStr">
+        <is>
+          <t>CVE-2026-7915 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd och har en tillgänglig patch. Det rekommenderas att uppdatera båda webbläsarna omedelbart för att mitigera risken. Ingen specifik attackvektor eller workaround nämns, men patchning är det primära skyddet.</t>
+        </is>
+      </c>
+      <c r="T331" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsarna till de senaste versionerna).</t>
+        </is>
+      </c>
+      <c r="U331" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V331" t="inlineStr"/>
+      <c r="W331" t="inlineStr"/>
+      <c r="X331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>CVE-2026-41614</t>
+          <t>CVE-2026-8012</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-41614</t>
+          <t>Analys av CVE-2026-8012 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D332" t="n">
-[...2 lines deleted...]
-      <c r="E332" t="inlineStr">
+      <c r="D332" t="inlineStr"/>
+      <c r="F332" t="inlineStr"/>
+      <c r="G332" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H332" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F332" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>CVE-2026-41614 är en sårbarhet som påverkar M365 Copilot for Desktop. Baserat på CVSS-poängen (6.2) och vektorerna (AV:L, AC:L, PR:N, UI:N), är den relativt låg i allvarlighetsgrad men kan utnyttjas lokalt (Local) och kräver ingen användarinteraktion (UI:N). Den mest kritiska aspekten är att den påverkar en produkt från Microsoft. För att mildra risken rekommenderas uppdatering av M365 Copilot for Desktop. Eftersom informationen inte specificerar en omedelbar workaround, är den bästa åtgärden att applicera den senaste patchen.</t>
-[...7 lines deleted...]
-      <c r="K332" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J332" t="inlineStr"/>
+      <c r="K332" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L332" t="inlineStr"/>
+      <c r="M332" t="inlineStr"/>
+      <c r="N332" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O332" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P332" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q332" t="inlineStr"/>
+      <c r="R332" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S332" t="inlineStr">
+        <is>
+          <t>CVE-2026-8012 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en tillgänglig patch. Den påverkar användare som använder dessa webbläsare och rekommenderas att uppdatera till den senaste versionen för att mitigera risken. Det finns inga omedelbara workaround beskrivna, men patchning är det primära skyddet.</t>
+        </is>
+      </c>
+      <c r="T332" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U332" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V332" t="inlineStr"/>
+      <c r="W332" t="inlineStr"/>
+      <c r="X332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>CVE-2026-7993</t>
+          <t>CVE-2026-7920</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7993</t>
+          <t>Sårbarhetsanalys av CVE-2026-7920</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D333" t="n">
-[...2 lines deleted...]
-      <c r="E333" t="inlineStr">
+      <c r="D333" t="inlineStr"/>
+      <c r="F333" t="inlineStr"/>
+      <c r="G333" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H333" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F333" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H333" t="inlineStr">
+      <c r="I333" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J333" t="inlineStr"/>
+      <c r="K333" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L333" t="inlineStr"/>
+      <c r="M333" t="inlineStr"/>
+      <c r="N333" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O333" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P333" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q333" t="inlineStr"/>
+      <c r="R333" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I333" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K333" t="inlineStr"/>
+      <c r="S333" t="inlineStr">
+        <is>
+          <t>CVE-2026-7920 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har identifierats av Microsoft och har en känd patch. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Attackvektorn är troligen en webbsida eller ett dokument som utnyttjar sårbarheten via webbläsarens renderingmotor.</t>
+        </is>
+      </c>
+      <c r="T333" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U333" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V333" t="inlineStr"/>
+      <c r="W333" t="inlineStr"/>
+      <c r="X333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>CVE-2026-7955</t>
+          <t>CVE-2026-7952</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7955 i Chromium-baserade webbläsare</t>
+          <t>Sårbarhetsanalys av CVE-2026-7952</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D334" t="n">
-[...2 lines deleted...]
-      <c r="E334" t="inlineStr">
+      <c r="D334" t="inlineStr"/>
+      <c r="F334" t="inlineStr"/>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H334" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F334" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G334" t="inlineStr">
+      <c r="I334" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J334" t="inlineStr"/>
+      <c r="K334" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L334" t="inlineStr"/>
+      <c r="M334" t="inlineStr"/>
+      <c r="N334" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O334" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P334" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H334" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K334" t="inlineStr"/>
+      <c r="Q334" t="inlineStr"/>
+      <c r="R334" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S334" t="inlineStr">
+        <is>
+          <t>CVE-2026-7952 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har identifierats och en patch finns tillgänglig. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Eftersom information om en specifik attackvektor saknas, antas det att en patch är den primära åtgärden.</t>
+        </is>
+      </c>
+      <c r="T334" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U334" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V334" t="inlineStr"/>
+      <c r="W334" t="inlineStr"/>
+      <c r="X334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>CVE-2026-41097</t>
+          <t>CVE-2026-7261</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Sårbarhet i Windows Secure Boot (CVE-2026-41097)</t>
+          <t>Analys av CVE-2026-7261 (Use After Free) i PHP</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E335" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr"/>
+      <c r="F335" t="inlineStr"/>
+      <c r="G335" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H335" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F335" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>CVE-2026-41097 är en sårbarhet i Windows Secure Boot. Den tillåter en auktoriserad angripare att lokalt kringgå en säkerhetsfunktion genom att utnyttja en komponent som inte kan uppdateras i Windows Secure Boot. Även om CVSS-poängen (6.7) indikerar en måttlig risk, är den potentiella påverkan betydande eftersom den kringgår en kärnsäkerhetsmekanism. Angreppet kräver höga behörigheter (Privilege: High) men kan utnyttjas lokalt (Local: Yes).</t>
-[...7 lines deleted...]
-      <c r="K335" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J335" t="inlineStr"/>
+      <c r="K335" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L335" t="inlineStr"/>
+      <c r="M335" t="inlineStr"/>
+      <c r="N335" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O335" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P335" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q335" t="inlineStr"/>
+      <c r="R335" t="inlineStr">
+        <is>
+          <t>PHP</t>
+        </is>
+      </c>
+      <c r="S335" t="inlineStr">
+        <is>
+          <t>CVE-2026-7261 är en 'Use After Free'-sårbarhet som finns i PHP-miljön. Denna typ av sårbarhet uppstår när programmet försöker använda minnesminne som redan har frigjorts. Detta kan potentiellt leda till krascher (Denial of Service) eller, i värsta fall, exekvering av godtyck kod (Remote Code Execution, RCE) om angriparen kan manipulera minnesallokeringen. Sårbarheten är klassificerad som 'Moderate' (Måttlig) och påverkar PHP-funktionalitet.</t>
+        </is>
+      </c>
+      <c r="T335" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U335" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V335" t="inlineStr"/>
+      <c r="W335" t="inlineStr"/>
+      <c r="X335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>CVE-2026-42896</t>
+          <t>CVE-2026-7985</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Sårbarhet i Windows DWM Core Library (CVE-2026-42896)</t>
+          <t>Sårbarhetsanalys: CVE-2026-7985</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D336" t="n">
-[...2 lines deleted...]
-      <c r="E336" t="inlineStr">
+      <c r="D336" t="inlineStr"/>
+      <c r="F336" t="inlineStr"/>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H336" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F336" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>CVE-2026-42896 är en sårbarhet i Windows DWM Core Library som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Sårbarheten utnyttjar ett integer overflow eller wraparound. Även om CVSS-poängen indikerar en medelhög risk (7.8), är den aktuella exploaterbarheten bedömd som 'Less Likely' (Mindre troligt) och kräver lokalt utnyttjande (AV:L).</t>
-[...7 lines deleted...]
-      <c r="K336" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J336" t="inlineStr"/>
+      <c r="K336" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L336" t="inlineStr"/>
+      <c r="M336" t="inlineStr"/>
+      <c r="N336" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O336" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P336" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q336" t="inlineStr"/>
+      <c r="R336" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S336" t="inlineStr">
+        <is>
+          <t>CVE-2026-7985 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd för båda dessa webbläsare. Eftersom det inte finns någon specifik information om en workaround i källtexten, rekommenderas det starkt att uppdatera till den senaste versionen för att eliminera risken.</t>
+        </is>
+      </c>
+      <c r="T336" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U336" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V336" t="inlineStr"/>
+      <c r="W336" t="inlineStr"/>
+      <c r="X336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>CVE-2026-7907</t>
+          <t>CVE-2026-7945</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-7907</t>
+          <t>Sårbarhetsanalys: CVE-2026-7945</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D337" t="n">
-[...2 lines deleted...]
-      <c r="E337" t="inlineStr">
+      <c r="D337" t="inlineStr"/>
+      <c r="F337" t="inlineStr"/>
+      <c r="G337" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H337" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F337" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G337" t="inlineStr">
+      <c r="I337" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J337" t="inlineStr"/>
+      <c r="K337" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L337" t="inlineStr"/>
+      <c r="M337" t="inlineStr"/>
+      <c r="N337" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O337" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P337" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H337" t="inlineStr">
+      <c r="Q337" t="inlineStr"/>
+      <c r="R337" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I337" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K337" t="inlineStr"/>
+      <c r="S337" t="inlineStr">
+        <is>
+          <t>CVE-2026-7945 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. Det rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Eftersom informationen indikerar att en patch finns, är det mest effektiva skyddet att uppdatera.</t>
+        </is>
+      </c>
+      <c r="T337" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsarna till de senaste versionerna).</t>
+        </is>
+      </c>
+      <c r="U337" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V337" t="inlineStr"/>
+      <c r="W337" t="inlineStr"/>
+      <c r="X337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>CVE-2026-7944</t>
+          <t>CVE-2026-7942</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-7944</t>
+          <t>Analys av CVE-2026-7942 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D338" t="n">
-[...2 lines deleted...]
-      <c r="E338" t="inlineStr">
+      <c r="D338" t="inlineStr"/>
+      <c r="F338" t="inlineStr"/>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H338" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F338" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G338" t="inlineStr">
+      <c r="I338" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J338" t="inlineStr"/>
+      <c r="K338" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L338" t="inlineStr"/>
+      <c r="M338" t="inlineStr"/>
+      <c r="N338" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O338" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P338" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H338" t="inlineStr">
+      <c r="Q338" t="inlineStr"/>
+      <c r="R338" t="inlineStr">
         <is>
           <t>Chrome, Microsoft Edge (Chromium-based)</t>
         </is>
       </c>
-      <c r="I338" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K338" t="inlineStr"/>
+      <c r="S338" t="inlineStr">
+        <is>
+          <t>CVE-2026-7942 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en patch tillgänglig. Den påverkar användare som använder dessa webbläsare och rekommenderas att omedelbart uppdatera till den senaste versionen för att mitigera risken. Det finns inga specifika workaround beskrivna, men patchning är den primära åtgärden.</t>
+        </is>
+      </c>
+      <c r="T338" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U338" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V338" t="inlineStr"/>
+      <c r="W338" t="inlineStr"/>
+      <c r="X338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>CVE-2026-34343</t>
+          <t>CVE-2026-43416</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-34343: Privilege Escalation i Windows AppID</t>
+          <t>Sårbarhetsanalys CVE-2026-43416</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D339" t="n">
-[...2 lines deleted...]
-      <c r="E339" t="inlineStr">
+      <c r="D339" t="inlineStr"/>
+      <c r="F339" t="inlineStr"/>
+      <c r="G339" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H339" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F339" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>CVE-2026-34343 är en sårbarhet i Windows Application Identity (AppID) Subsystem. Det är en heap-baserad buffertöverflödes-sårbarhet som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Angreppet kräver att angriparen redan har viss åtkomst till systemet (Local Access) men behöver inte vara administratör. CVSS-poängen indikerar en hög risk (H/H/H).</t>
-[...7 lines deleted...]
-      <c r="K339" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J339" t="inlineStr"/>
+      <c r="K339" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L339" t="inlineStr"/>
+      <c r="M339" t="inlineStr"/>
+      <c r="N339" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O339" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P339" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q339" t="inlineStr"/>
+      <c r="R339" t="inlineStr">
+        <is>
+          <t>Linux-kärnan</t>
+        </is>
+      </c>
+      <c r="S339" t="inlineStr">
+        <is>
+          <t>CVE-2026-43416 är en sårbarhet som rör hanteringen av `powerpc, perf` i Linux-kärnan. Den kan utnyttjas via en låg fysisk tillgänglighet (AV:L) och låg komplexitet (AC:L), vilket indikerar att den kan vara svår att utnyttja men potentiellt påverka system med PowerPC-arkitektur. Sårbarheten leder till en hög påverkan på tillgänglighet (A:H) och integritet (I:H).</t>
+        </is>
+      </c>
+      <c r="T339" t="inlineStr">
+        <is>
+          <t>Applicera patch (uppdatera till den senaste versionen av Linux-kärnan).</t>
+        </is>
+      </c>
+      <c r="U339" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V339" t="inlineStr"/>
+      <c r="W339" t="inlineStr"/>
+      <c r="X339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>CVE-2026-34345</t>
+          <t>CVE-2026-32185</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-34345: WinSock Driver Privilege Escalation</t>
+          <t>Sårbarhet i Microsoft Teams (CVE-2026-32185)</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E340" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr"/>
+      <c r="F340" t="inlineStr"/>
+      <c r="G340" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H340" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F340" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G340" t="inlineStr">
+      <c r="I340" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J340" t="inlineStr"/>
+      <c r="K340" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L340" t="inlineStr"/>
+      <c r="M340" t="inlineStr"/>
+      <c r="N340" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O340" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P340" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H340" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K340" t="inlineStr"/>
+      <c r="Q340" t="inlineStr"/>
+      <c r="R340" t="inlineStr">
+        <is>
+          <t>Microsoft Teams</t>
+        </is>
+      </c>
+      <c r="S340" t="inlineStr">
+        <is>
+          <t>CVE-2026-32185 är en sårbarhet som påverkar Microsoft Teams. Baserat på CVSS-värdet (5.5) och vektorerna (AV:L, AC:L, PR:N, UI:R), indikerar den att den kan utnyttjas lokalt (Local) och kräver en användarinteraktion (User Interaction). Även om den är klassad som 'Exploitation Less Likely', är den viktig att hantera. Den mest rekommenderade åtgärden är att tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
+        </is>
+      </c>
+      <c r="T340" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U340" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V340" t="inlineStr"/>
+      <c r="W340" t="inlineStr"/>
+      <c r="X340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>CVE-2026-34341</t>
+          <t>CVE-2026-7259</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-34341 (LLDP)</t>
+          <t>Null Pointer Dereference i PHP (CVE-2026-7259)</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D341" t="n">
-[...2 lines deleted...]
-      <c r="E341" t="inlineStr">
+      <c r="D341" t="inlineStr"/>
+      <c r="F341" t="inlineStr"/>
+      <c r="G341" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H341" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F341" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>CVE-2026-34341 är en sårbarhet i Windows Link-Layer Discovery Protocol (LLDP) som tillåter en auktoriserad angripare att höja privilegier lokalt. CVSS-poängen indikerar att attackvektorn är låg (AV:L), men attackkomplexiteten är hög (AC:H). Detta innebär att även om angriparen behöver vara fysiskt närvarande eller ha viss åtkomst, är själva utnyttjandet tekniskt svårt och kan kräva specifika förhållanden (t.ex. ett race condition). Angreppet är allvarligt (CVSS:3.1/AV:L/AC:H/PR:L/UI:N/S:U/C:H/I:H/A:H/E:U/RL:O/RC:C) och kräver ingen användarinteraktion (UI:N).</t>
-[...7 lines deleted...]
-      <c r="K341" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J341" t="inlineStr"/>
+      <c r="K341" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L341" t="inlineStr"/>
+      <c r="M341" t="inlineStr"/>
+      <c r="N341" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O341" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P341" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q341" t="inlineStr"/>
+      <c r="R341" t="inlineStr">
+        <is>
+          <t>PHP</t>
+        </is>
+      </c>
+      <c r="S341" t="inlineStr">
+        <is>
+          <t>Denna sårbarhet utgörs av en Null Pointer Dereference i funktionen `php_mb_check_encoding()` via `mb_ereg_search_init()`. Den kan utnyttjas i PHP-miljöer och leder till en låg svårighetsgrad (Low) men kan potentiellt leda till avbrott eller exekvering av godtyck kod beroende på kontexten. Det är viktigt att uppdatera PHP-miljön för att mitigera risken.</t>
+        </is>
+      </c>
+      <c r="T341" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U341" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V341" t="inlineStr"/>
+      <c r="W341" t="inlineStr"/>
+      <c r="X341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>CVE-2026-34347</t>
+          <t>CVE-2026-8004</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-34347 (Windows Win32K - GRFX)</t>
+          <t>Sårbarhetsanalys av CVE-2026-8004</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E342" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr"/>
+      <c r="F342" t="inlineStr"/>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H342" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F342" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>CVE-2026-34347 är en sårbarhet i Windows Win32K-komponenten, specifikt relaterad till grafiska funktioner (GRFX). Det är en 'Use after free'-sårbarhet som tillåter en auktoriserad angripare att höja sina privilegier lokalt. CVSS-värderingen indikerar att attackkomplexiteten är hög (AC:H), och framgångsrik exploatering kan kräva att angriparen vinner ett race condition. Trots att den är svår att exploatera, ger den en högsta möjliga påverkan (C:H, I:H, A:H) och är allvarlig.</t>
-[...7 lines deleted...]
-      <c r="K342" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J342" t="inlineStr"/>
+      <c r="K342" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L342" t="inlineStr"/>
+      <c r="M342" t="inlineStr"/>
+      <c r="N342" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O342" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P342" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q342" t="inlineStr"/>
+      <c r="R342" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S342" t="inlineStr">
+        <is>
+          <t>CVE-2026-8004 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mildra risken rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna. Den exakta attackvektorn och detaljerad information om exploatering saknas i källtexten, men det är en känd sårbarhet som kräver patchning.</t>
+        </is>
+      </c>
+      <c r="T342" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera Chrome och Microsoft Edge till de senaste versionerna).</t>
+        </is>
+      </c>
+      <c r="U342" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V342" t="inlineStr"/>
+      <c r="W342" t="inlineStr"/>
+      <c r="X342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>CVE-2026-6667</t>
+          <t>CVE-2026-7900</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-6667: Bristande auktorisering i PgBouncer</t>
+          <t>Sårbarhetsanalys av CVE-2026-7900</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D343" t="n">
-[...2 lines deleted...]
-      <c r="E343" t="inlineStr">
+      <c r="D343" t="inlineStr"/>
+      <c r="F343" t="inlineStr"/>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H343" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F343" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G343" t="inlineStr">
+      <c r="I343" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J343" t="inlineStr"/>
+      <c r="K343" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L343" t="inlineStr"/>
+      <c r="M343" t="inlineStr"/>
+      <c r="N343" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O343" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P343" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H343" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K343" t="inlineStr"/>
+      <c r="Q343" t="inlineStr"/>
+      <c r="R343" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S343" t="inlineStr">
+        <is>
+          <t>CVE-2026-7900 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. Det rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Eftersom informationen indikerar att en patch finns, är det troligt att sårbarheten inte är aktivt utnyttjad i vildmarken (Wild) vid tidpunkten för analys, men uppdatering är kritiskt.</t>
+        </is>
+      </c>
+      <c r="T343" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera Chrome och Microsoft Edge till de senaste versionerna.</t>
+        </is>
+      </c>
+      <c r="U343" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V343" t="inlineStr"/>
+      <c r="W343" t="inlineStr"/>
+      <c r="X343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>CVE-2026-35429</t>
+          <t>CVE-2026-43204</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Sårbarhet i Microsoft Edge för Android (CVE-2026-35429)</t>
+          <t>Analys av CVE-2026-43204 (ASoC: qcom: q6asm)</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D344" t="n">
-[...2 lines deleted...]
-      <c r="E344" t="inlineStr">
+      <c r="D344" t="inlineStr"/>
+      <c r="F344" t="inlineStr"/>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H344" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F344" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>CVE-2026-35429 är en sårbarhet i Microsoft Edge för Android. Den har ett CVSS-betyg på 4.3, vilket indikerar en relativt låg risk. Sårbarheten kräver att användaren interagerar med den (UI:R), vilket innebär att den utnyttjas via social ingenjörskonst eller en specifik användarhandling. Attacken kan inte utnyttjas på distans utan interaktion. Den påverkar specifikt Microsoft Edge för Android.</t>
-[...7 lines deleted...]
-      <c r="K344" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J344" t="inlineStr"/>
+      <c r="K344" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L344" t="inlineStr"/>
+      <c r="M344" t="inlineStr"/>
+      <c r="N344" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O344" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P344" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q344" t="inlineStr"/>
+      <c r="R344" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S344" t="inlineStr">
+        <is>
+          <t>CVE-2026-43204 är en sårbarhet som påverkar ASoC-drivrutinen för Qualcomm (qcom: q6asm). Den klassificeras som 'Moderate' med en CVSS v3.1-poäng på 5.5. Sårbarheten tillåter en Denial of Service (DoS) genom att hantera avslutade dataströmmar. Eftersom den har en Attack Vector (AV) på Low (L) och en Attack Complexity (AC) på Low (L), är den relativt lätt att utnyttja men kräver lokala privilegier (PR:L).</t>
+        </is>
+      </c>
+      <c r="T344" t="inlineStr">
+        <is>
+          <t>Uppgradera till de senaste versionerna av CBL-Mariner Releases (t.ex. 5.5 eller senare) som innehåller fixen. Ingen specifik workaround nämns, men patchning är nödvändig.</t>
+        </is>
+      </c>
+      <c r="U344" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V344" t="inlineStr"/>
+      <c r="W344" t="inlineStr"/>
+      <c r="X344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>CVE-2026-34340</t>
+          <t>CVE-2026-8008</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Sårbarhet i Windows Projected File System (CVE-2026-34340)</t>
+          <t>Analys av CVE-2026-8008 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E345" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr"/>
+      <c r="F345" t="inlineStr"/>
+      <c r="G345" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H345" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F345" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>CVE-2026-34340 är en sårbarhet i Windows Projected File System som tillåter en auktoriserad angripare att höja sina privilegier lokalt. Angreppet kräver en race condition, vilket indikerar att det är tekniskt komplext att utnyttja. CVSS-värdet visar att attackkomplexiteten är hög (AC:H), vilket gör att exploateringen är svår. Trots att det är en allvarlig sårbarhet (CVSS:3.1/AV:L/AC:H/PR:L/UI:N/S:U/C:H/I:H/A:H/E:U/RL:O/RC:C) som ger hög konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H), är den mest effektiva åtgärden att tillämpa en patch från leverantören.</t>
-[...7 lines deleted...]
-      <c r="K345" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J345" t="inlineStr"/>
+      <c r="K345" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L345" t="inlineStr"/>
+      <c r="M345" t="inlineStr"/>
+      <c r="N345" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O345" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P345" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q345" t="inlineStr"/>
+      <c r="R345" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S345" t="inlineStr">
+        <is>
+          <t>CVE-2026-8008 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en patch tillgänglig. Den mest effektiva åtgärden är att uppdatera webbläsaren till den senaste versionen. Eftersom det inte finns någon specifik information om attackvektorer eller utnyttjandegrad, antas det att en patch är tillgänglig och att användarinteraktion krävs för att utnyttjas.</t>
+        </is>
+      </c>
+      <c r="T345" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U345" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V345" t="inlineStr"/>
+      <c r="W345" t="inlineStr"/>
+      <c r="X345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>CVE-2026-33190</t>
+          <t>CVE-2026-7982</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Sårbarhet i CoreDNS: Autentiseringsfel</t>
+          <t>Analys av CVE-2026-7982 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E346" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr"/>
+      <c r="F346" t="inlineStr"/>
+      <c r="G346" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H346" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F346" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G346" t="inlineStr">
+      <c r="I346" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J346" t="inlineStr"/>
+      <c r="K346" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L346" t="inlineStr"/>
+      <c r="M346" t="inlineStr"/>
+      <c r="N346" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O346" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P346" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H346" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K346" t="inlineStr"/>
+      <c r="Q346" t="inlineStr"/>
+      <c r="R346" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S346" t="inlineStr">
+        <is>
+          <t>CVE-2026-7982 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. Det rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Eftersom informationen inte specificerar en aktiv exploatering eller en noll-dag-utnyttjande, antas det att en patch är den primära åtgärden.</t>
+        </is>
+      </c>
+      <c r="T346" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera Chrome och Microsoft Edge till de senaste versionerna.</t>
+        </is>
+      </c>
+      <c r="U346" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V346" t="inlineStr"/>
+      <c r="W346" t="inlineStr"/>
+      <c r="X346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>CVE-2026-43300</t>
+          <t>CVE-2026-7932</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Sårbarhet i panelhantering (CVE-2026-43300)</t>
+          <t>Sårbarhetsanalys: CVE-2026-7932</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D347" t="n">
-[...2 lines deleted...]
-      <c r="E347" t="inlineStr">
+      <c r="D347" t="inlineStr"/>
+      <c r="F347" t="inlineStr"/>
+      <c r="G347" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H347" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F347" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>CVE-2026-43300 är en sårbarhet som rör hanteringen av displaypaneler (drm/panel). Den beskrivs som en möjlig null-pointer dereference i funktionen `jdi_panel_dsi_remove()`. Detta innebär att en angripare potentiellt kan utnyttja en felaktig minneshantering för att orsaka krascher eller exekvera godtyck kod, beroende på kontexten. Sårbarheten är klassad som 'Moderate' och har en CVSS-poäng med AV:L (Låg), AC:L (Låg), PR:L (Låg), UI:N (Ingen), S:U (Scope: Unchanged), C:N (None), I:N (None), A:H (Hög). Detta indikerar att den kan utnyttjas på lokalt nätverk, kräver låg komplexitet, men att den inte kräver användarinteraktion och att konsekvenserna är höga (A:H).</t>
-[...7 lines deleted...]
-      <c r="K347" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J347" t="inlineStr"/>
+      <c r="K347" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L347" t="inlineStr"/>
+      <c r="M347" t="inlineStr"/>
+      <c r="N347" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O347" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P347" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q347" t="inlineStr"/>
+      <c r="R347" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S347" t="inlineStr">
+        <is>
+          <t>CVE-2026-7932 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en tillgänglig patch. Det rekommenderas att användare omedelbart uppdaterar sina webbläsare för att eliminera risken. Eftersom informationen inte specificerar en aktiv exploatering eller en känd attackvektor, antas det att den är en patchad sårbarhet, men uppdatering är kritiskt.</t>
+        </is>
+      </c>
+      <c r="T347" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U347" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V347" t="inlineStr"/>
+      <c r="W347" t="inlineStr"/>
+      <c r="X347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>CVE-2026-40416</t>
+          <t>CVE-2026-40381</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-40416 i Microsoft Edge</t>
+          <t>Sårbarhetsanalys: CVE-2026-40381 (Azure Connected Machine Agent)</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E348" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr"/>
+      <c r="F348" t="inlineStr"/>
+      <c r="G348" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H348" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F348" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G348" t="inlineStr">
+      <c r="I348" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J348" t="inlineStr"/>
+      <c r="K348" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L348" t="inlineStr"/>
+      <c r="M348" t="inlineStr"/>
+      <c r="N348" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O348" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P348" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H348" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K348" t="inlineStr"/>
+      <c r="Q348" t="inlineStr"/>
+      <c r="R348" t="inlineStr">
+        <is>
+          <t>Azure Connected Machine Agent</t>
+        </is>
+      </c>
+      <c r="S348" t="inlineStr">
+        <is>
+          <t>CVE-2026-40381 är en sårbarhet i Azure Connected Machine Agent. Den tillåter en auktoriserad angripare att höja privilegier lokalt genom att interagera med en lokal tjänstport som används av ArcProxy. Detta innebär att en angripare som redan har åtkomst till systemet kan utnyttja sårbarheten för att få högre behörigheter. CVSS-poängen indikerar att attackvektorn är Låg (L) och att den kräver Låg behörighet (L).</t>
+        </is>
+      </c>
+      <c r="T348" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U348" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V348" t="inlineStr"/>
+      <c r="W348" t="inlineStr"/>
+      <c r="X348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>CVE-2026-43127</t>
+          <t>CVE-2026-8006</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Sårbarhet i ntfs3-filsystemet (CVE-2026-43127)</t>
+          <t>Analys av CVE-2026-8006 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D349" t="n">
-[...2 lines deleted...]
-      <c r="E349" t="inlineStr">
+      <c r="D349" t="inlineStr"/>
+      <c r="F349" t="inlineStr"/>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H349" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F349" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>Denna sårbarhet i ntfs3-filsystemet beror på ett problem med cirkulärt låsberoende i funktionen `run_unpack_ex`. Detta kan potentiellt leda till en Denial of Service (DoS) genom att systemet fastnar i en oändlig låsningscykel. Sårbarheten har en medelhög risk (Moderate) och påverkar integriteten (I:N) och tillgängligheten (A:H).</t>
-[...7 lines deleted...]
-      <c r="K349" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J349" t="inlineStr"/>
+      <c r="K349" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L349" t="inlineStr"/>
+      <c r="M349" t="inlineStr"/>
+      <c r="N349" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O349" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P349" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q349" t="inlineStr"/>
+      <c r="R349" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S349" t="inlineStr">
+        <is>
+          <t>CVE-2026-8006 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Denna sårbarhet utnyttjas troligen via webbinnehåll (web-based attack).</t>
+        </is>
+      </c>
+      <c r="T349" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U349" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V349" t="inlineStr"/>
+      <c r="W349" t="inlineStr"/>
+      <c r="X349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>CVE-2026-43305</t>
+          <t>CVE-2026-7994</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys för CVE-2026-43305</t>
+          <t>Analys av CVE-2026-7994 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D350" t="n">
-[...2 lines deleted...]
-      <c r="E350" t="inlineStr">
+      <c r="D350" t="inlineStr"/>
+      <c r="F350" t="inlineStr"/>
+      <c r="G350" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H350" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F350" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>CVE-2026-43305 är en sårbarhet som rör drivrutinen `drm/amd/display` och har identifierats i samband med att åtgärda felaktigt lås (mismatched unlock) för DMUB HW lock i HWSS fast path. Sårbarheten är klassad som 'Moderate' och påverkar system som använder AMD-grafikdrivrutiner. Eftersom den är kopplad till en specifik drivrutinsfix och en patch finns tillgänglig, är den hanterbar. Den kräver troligen att angriparen har lokala behörigheter (AV:L, PR:L) och utnyttjas via en icke-användarinitierad process (UI:N).</t>
-[...7 lines deleted...]
-      <c r="K350" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J350" t="inlineStr"/>
+      <c r="K350" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L350" t="inlineStr"/>
+      <c r="M350" t="inlineStr"/>
+      <c r="N350" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O350" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P350" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q350" t="inlineStr"/>
+      <c r="R350" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S350" t="inlineStr">
+        <is>
+          <t>CVE-2026-7994 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Det finns inga specifika workaround nämnda, men patchning är den primära åtgärden.</t>
+        </is>
+      </c>
+      <c r="T350" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U350" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V350" t="inlineStr"/>
+      <c r="W350" t="inlineStr"/>
+      <c r="X350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>CVE-2026-33006</t>
+          <t>CVE-2026-7905</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-33006: Timing Attack i mod_auth_digest</t>
+          <t>Sårbarhetsanalys av CVE-2026-7905 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E351" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr"/>
+      <c r="F351" t="inlineStr"/>
+      <c r="G351" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H351" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F351" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G351" t="inlineStr">
+      <c r="I351" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J351" t="inlineStr"/>
+      <c r="K351" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L351" t="inlineStr"/>
+      <c r="M351" t="inlineStr"/>
+      <c r="N351" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O351" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P351" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H351" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K351" t="inlineStr"/>
+      <c r="Q351" t="inlineStr"/>
+      <c r="R351" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S351" t="inlineStr">
+        <is>
+          <t>CVE-2026-7905 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd patch. Den påverkar användare som använder dessa webbläsare och rekommenderas att omedelbart uppdatera till den senaste versionen för att mitigera risken. Attackvektorn är troligen en webbsida eller ett dokument som utnyttjar sårbarheten via webbläsarens renderingmotor.</t>
+        </is>
+      </c>
+      <c r="T351" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U351" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V351" t="inlineStr"/>
+      <c r="W351" t="inlineStr"/>
+      <c r="X351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>CVE-2026-43198</t>
+          <t>CVE-2026-7919</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43198 (Race Condition i TCP-V6)</t>
+          <t>Analys av CVE-2026-7919</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D352" t="n">
-[...2 lines deleted...]
-      <c r="E352" t="inlineStr">
+      <c r="D352" t="inlineStr"/>
+      <c r="F352" t="inlineStr"/>
+      <c r="G352" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H352" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F352" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>CVE-2026-43198 beskriver en potentiell race condition i funktionen `tcp_v6_syn_recv_sock()` i Linux-kärnan. Detta är en medelhög sårbarhet (Moderate) med en CVSS v3.1-poäng på 4.4. Sårbarheten kan utnyttjas med noll interaktion (UI:N) och kräver ingen behörighet (PR:N), vilket indikerar en hög risk. Denna sårbarhet är relaterad till nätverksstacken och kan potentiellt leda till lägre konfidentialitet (C:L) och lägre integritet (I:L).</t>
-[...7 lines deleted...]
-      <c r="K352" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J352" t="inlineStr"/>
+      <c r="K352" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L352" t="inlineStr"/>
+      <c r="M352" t="inlineStr"/>
+      <c r="N352" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O352" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P352" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q352" t="inlineStr"/>
+      <c r="R352" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S352" t="inlineStr">
+        <is>
+          <t>CVE-2026-7919 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten är känd för att vara exploaterbar och har en hög risk. För att mitigera risken måste användarna uppdatera sina webbläsare. Det finns inga kända workarounds utöver att tillämpa den officiella patchen.</t>
+        </is>
+      </c>
+      <c r="T352" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U352" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V352" t="inlineStr"/>
+      <c r="W352" t="inlineStr"/>
+      <c r="X352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>CVE-2026-40367</t>
+          <t>CVE-2026-7947</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40367 i Microsoft Office Word</t>
+          <t>Sårbarhetsanalys av CVE-2026-7947</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D353" t="n">
-[...2 lines deleted...]
-      <c r="E353" t="inlineStr">
+      <c r="D353" t="inlineStr"/>
+      <c r="F353" t="inlineStr"/>
+      <c r="G353" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H353" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F353" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>CVE-2026-40367 är en sårbarhet i Microsoft Office Word. Den har ett högt CVSS-betyg på 8.4, vilket indikerar en allvarlig risk. Sårbarheten kan utnyttjas via en lokal vektor (AV:L), vilket innebär att angriparen måste ha någon form av åtkomst till systemet. Den påverkar specifikt Microsoft Office Word. För att mildra risken rekommenderas att omedelbart tillämpa de senaste säkerhetsuppdateringarna från Microsoft. Eftersom sårbarheten är känd och en patch finns tillgänglig, är det bästa skyddet att uppdatera programvaran.</t>
-[...7 lines deleted...]
-      <c r="K353" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J353" t="inlineStr"/>
+      <c r="K353" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L353" t="inlineStr"/>
+      <c r="M353" t="inlineStr"/>
+      <c r="N353" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O353" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P353" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q353" t="inlineStr"/>
+      <c r="R353" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S353" t="inlineStr">
+        <is>
+          <t>CVE-2026-7947 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna informationen är sårbarheten känd och har en känd patch. Den mest effektiva åtgärden är att uppdatera webbläsaren till den senaste versionen. Attackvektorn är troligen en webbsida eller ett dokument som utnyttjar sårbarheten i webbläsarens renderingmotor.</t>
+        </is>
+      </c>
+      <c r="T353" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U353" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V353" t="inlineStr"/>
+      <c r="W353" t="inlineStr"/>
+      <c r="X353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>CVE-2026-43317</t>
+          <t>CVE-2026-43319</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43317</t>
+          <t>Analys av CVE-2026-43319 (Linux Kernel)</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D354" t="n">
-[...2 lines deleted...]
-      <c r="E354" t="inlineStr">
+      <c r="D354" t="inlineStr"/>
+      <c r="F354" t="inlineStr"/>
+      <c r="G354" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H354" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F354" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G354" t="inlineStr">
+      <c r="I354" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J354" t="inlineStr"/>
+      <c r="K354" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L354" t="inlineStr"/>
+      <c r="M354" t="inlineStr"/>
+      <c r="N354" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O354" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P354" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
-      <c r="H354" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K354" t="inlineStr"/>
+      <c r="Q354" t="inlineStr"/>
+      <c r="R354" t="inlineStr">
+        <is>
+          <t>Linux Kernel</t>
+        </is>
+      </c>
+      <c r="S354" t="inlineStr">
+        <is>
+          <t>CVE-2026-43319 är en sårbarhet i Linux-kärnan relaterad till 'spi: spidev: fix lock inversion between spi_lock and buf_lock'. Detta indikerar en race condition eller ett felaktigt hanterat lås (lock inversion) inom SPI-gränssnittet. Sådana sårbarheter kan potentiellt leda till Denial of Service (DoS) eller, i värsta fall, till att en angripare kan exekvera godtyck kod (RCE), beroende på hur systemet utnyttjar låsstrukturen. Eftersom det är en kärnfix är det kritiskt att uppdatera kärnan. Den angreppsyta är relativt begränsad till system som använder SPI-enheter.</t>
+        </is>
+      </c>
+      <c r="T354" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppgradera till en version av Linux-kärnan som innehåller fixen (t.ex. de versioner som nämns i sammanhanget: 21308-17084 eller 21332-17084).</t>
+        </is>
+      </c>
+      <c r="U354" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V354" t="inlineStr"/>
+      <c r="W354" t="inlineStr"/>
+      <c r="X354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>CVE-2026-33523</t>
+          <t>CVE-2026-43126</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-33523: HTTP Response Splitting</t>
+          <t>Analys av CVE-2026-43126</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E355" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr"/>
+      <c r="F355" t="inlineStr"/>
+      <c r="G355" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H355" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F355" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>CVE-2026-33523 är en sårbarhet i Apache HTTP Server, specifikt relaterad till hanteringen av HTTP-svar. Den klassificeras som en 'HTTP response splitting' sårbarhet, vilket innebär att en angripare kan manipulera HTTP-svaret för att få det att innehålla flera logiska delar. Detta kan potentiellt leda till att en angripare kan utföra Cross-Site Scripting (XSS) eller andra attacker som utnyttjar felaktig rendering av webbplatsinnehåll. Sårbarheten är av måttlig svårighetsgrad (Moderate) och kan utnyttjas på nätverksnivå (AV:N) utan användarinteraktion (UI:N).</t>
-[...7 lines deleted...]
-      <c r="K355" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J355" t="inlineStr"/>
+      <c r="K355" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L355" t="inlineStr"/>
+      <c r="M355" t="inlineStr"/>
+      <c r="N355" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O355" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P355" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q355" t="inlineStr"/>
+      <c r="R355" t="inlineStr">
+        <is>
+          <t>ALSA</t>
+        </is>
+      </c>
+      <c r="S355" t="inlineStr">
+        <is>
+          <t>CVE-2026-43126 är en sårbarhet i ALSA: mixer: oss: Add card disconnect checkpoints. Det är en medelhög (Moderate) sårbarhet som har en låg attackvektor (AV:L) och låg komplexitet (AC:L). Sårbarheten kan utnyttjas på ett systemnivå (S:U) utan att kräva användarinteraktion (UI:N).</t>
+        </is>
+      </c>
+      <c r="T355" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U355" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V355" t="inlineStr"/>
+      <c r="W355" t="inlineStr"/>
+      <c r="X355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>CVE-2026-43398</t>
+          <t>CVE-2026-31698</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43398 (drm/amdgpu)</t>
+          <t>Sårbarhet i PSP-kommandohantering (CVE-2026-31698)</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E356" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr"/>
+      <c r="F356" t="inlineStr"/>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H356" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F356" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>CVE-2026-43398 är en sårbarhet i drivrutinen `drm/amdgpu` som rör tillägget av en övre gränskontroll på användarinput i `wait ioctl`. Detta är en kärnsårbarhet som potentiellt kan utnyttjas för att orsaka problem med systemstabiliteten eller tillåta en angripare att kringgå säkerhetskontroller. Eftersom det är en kärnmodul (kernel driver) är risken allvarlig, även om CVSS-poängen indikerar låg komplexitet (AV:L/AC:L).</t>
-[...7 lines deleted...]
-      <c r="K356" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J356" t="inlineStr"/>
+      <c r="K356" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L356" t="inlineStr"/>
+      <c r="M356" t="inlineStr"/>
+      <c r="N356" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O356" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P356" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q356" t="inlineStr"/>
+      <c r="R356" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S356" t="inlineStr">
+        <is>
+          <t>Denna sårbarhet berör hanteringen av PSP-kommandon (Process Security Policy) i Mariner Linux. Den kan utnyttjas om man försöker kopiera PDH-certifikat till användarutrymmet när PSP-kommandot misslyckas. CVSS-poängen indikerar att den är viktig (High/Medium) men har låg komplexitet och låg intrångsvektor. Det finns ingen omedelbar patch angiven i texten, vilket kräver försiktighet.</t>
+        </is>
+      </c>
+      <c r="T356" t="inlineStr">
+        <is>
+          <t>Ingen omedelbar workaround anges i texten. Det rekommenderas att uppgradera till en version som hanterar PSP-kommandon korrekt eller att följa de officiella uppdateringsvägarna för CBL-Mariner Releases.</t>
+        </is>
+      </c>
+      <c r="U356" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V356" t="inlineStr"/>
+      <c r="W356" t="inlineStr"/>
+      <c r="X356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>CVE-2025-71285</t>
+          <t>CVE-2026-8018</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys för CVE-2025-71285 (iwlwifi)</t>
+          <t>Sårbarhetsanalys av CVE-2026-8018</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D357" t="n">
-[...2 lines deleted...]
-      <c r="E357" t="inlineStr">
+      <c r="D357" t="inlineStr"/>
+      <c r="F357" t="inlineStr"/>
+      <c r="G357" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H357" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F357" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>CVE-2025-71285 är en sårbarhet som påverkar `iwlwifi` drivrutinen, specifikt relaterad till hanteringen av MHI auto_queue-funktionen för IPCR DL-kanaler. Den klassificeras som 'Moderate' (Måttlig) med en CVSS v3.1-poäng på 4.7. Sårbarheten tillåter en attackerare att utnyttja en svaghet i drivrutinen, vilket kan leda till en Denial of Service (DoS) (A:H - High Impact på tillgänglighet). Eftersom CVSS-värderingen indikerar att den är utnyttjbar lokalt (AV:L) och kräver en hög komplexitet (AC:H), är risken hanterbar men kräver uppdatering av drivrutinen.</t>
-[...7 lines deleted...]
-      <c r="K357" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J357" t="inlineStr"/>
+      <c r="K357" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L357" t="inlineStr"/>
+      <c r="M357" t="inlineStr"/>
+      <c r="N357" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O357" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P357" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q357" t="inlineStr"/>
+      <c r="R357" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S357" t="inlineStr">
+        <is>
+          <t>CVE-2026-8018 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är det en känd sårbarhet som har åtgärdats i senare versioner. För att mitigera risken rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna. Ingen specifik workaround nämns, men patchning är det primära skyddet.</t>
+        </is>
+      </c>
+      <c r="T357" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsarna till de senaste versionerna).</t>
+        </is>
+      </c>
+      <c r="U357" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V357" t="inlineStr"/>
+      <c r="W357" t="inlineStr"/>
+      <c r="X357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>CVE-2026-43172</t>
+          <t>CVE-2026-7949</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-43172 (iwlwifi)</t>
+          <t>Analys av CVE-2026-7949 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D358" t="n">
-[...2 lines deleted...]
-      <c r="E358" t="inlineStr">
+      <c r="D358" t="inlineStr"/>
+      <c r="F358" t="inlineStr"/>
+      <c r="G358" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H358" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F358" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>CVE-2026-43172 är en medelhög sårbarhet (Moderate) som påverkar Wi-Fi-drivrutinen `iwlwifi`. Sårbarheten beror på en fix för SMEM-parsning. Den kan utnyttjas på lokalt (Local) och kräver ingen användarinteraktion (UI:N). Eftersom den har en Låg konfidentialitets (C:L), Låg integritets (I:L) och Låg tillgänglighets (A:L) påverkan, är risken begränsad men bör ändå åtgärdas. Patchningen är tillgänglig i CBL-Mariner Releases.</t>
-[...7 lines deleted...]
-      <c r="K358" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J358" t="inlineStr"/>
+      <c r="K358" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L358" t="inlineStr"/>
+      <c r="M358" t="inlineStr"/>
+      <c r="N358" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O358" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P358" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q358" t="inlineStr"/>
+      <c r="R358" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S358" t="inlineStr">
+        <is>
+          <t>CVE-2026-7949 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mitigera risken rekommenderas att omedelbart uppdatera webbläsarna till de senaste versionerna. Eftersom det inte finns någon information om en specifik attackvektor eller om sårbarheten är utnyttjad i vild tid, är det bäst att fokusera på patchning.</t>
+        </is>
+      </c>
+      <c r="T358" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U358" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V358" t="inlineStr"/>
+      <c r="W358" t="inlineStr"/>
+      <c r="X358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>CVE-2026-7262</t>
+          <t>CVE-2026-43197</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7262: NULL Pointer Dereference i SOAP decoder</t>
+          <t>Analys av CVE-2026-43197: OOB Read i netconsole</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D359" t="n">
-[...2 lines deleted...]
-      <c r="E359" t="inlineStr">
+      <c r="D359" t="inlineStr"/>
+      <c r="F359" t="inlineStr"/>
+      <c r="G359" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H359" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F359" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>CVE-2026-7262 är en sårbarhet av typen NULL Pointer Dereference som påverkar SOAP apache:Map decoder. Sårbarheten har en låg riskbedömning (Low) och påverkar PHP-miljön. Den kan utnyttjas via en NULL pointer dereference i SOAP-hanteringen. För att mildra risken rekommenderas uppgradering av den drabbade komponenten.</t>
-[...7 lines deleted...]
-      <c r="K359" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J359" t="inlineStr"/>
+      <c r="K359" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L359" t="inlineStr"/>
+      <c r="M359" t="inlineStr"/>
+      <c r="N359" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O359" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P359" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q359" t="inlineStr"/>
+      <c r="R359" t="inlineStr">
+        <is>
+          <t>Mariner Linux, netconsole</t>
+        </is>
+      </c>
+      <c r="S359" t="inlineStr">
+        <is>
+          <t>CVE-2026-43197 är en sårbarhet i `netconsole` som tillåter en Out-of-Bounds (OOB) läsning. Detta innebär att en angripare kan läsa minnesminnen utanför de avsedda gränserna. Sårbarheten har en medelhög CVSS-poäng (5.5) och kan utnyttjas med låg komplexitet (AC:L) och låg privilegiehöjd (PR:L). Den påverkar Mariner Linux och är en kärnsårbarhet.</t>
+        </is>
+      </c>
+      <c r="T359" t="inlineStr">
+        <is>
+          <t>Undvik OOB läsningar genom att säkerställa att meddelandet är korrekt nollterminerat (msg is not nul-terminated). Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U359" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V359" t="inlineStr"/>
+      <c r="W359" t="inlineStr"/>
+      <c r="X359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>CVE-2025-71293</t>
+          <t>CVE-2026-43400</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Analys av CVE-2025-71293 i Linux-kärnan</t>
+          <t>Sårbarhet i drm/amdgpu (CVE-2026-43400)</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D360" t="n">
-[...2 lines deleted...]
-      <c r="E360" t="inlineStr">
+      <c r="D360" t="inlineStr"/>
+      <c r="F360" t="inlineStr"/>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H360" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F360" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>CVE-2025-71293 är en medelhög sårbarhet (Moderate) som rör `drm/amdgpu/ras` i Linux-kärnan. Den har åtgärdats genom att flytta allokeringen av RAS-data före kontrollen av dåliga sidor (bad page check). Detta indikerar en potentiell minneshanterings- eller race-condition-sårbarhet i AMD GPU-drivrutinen. Eftersom den är en kärnsårbarhet är den allvarlig, men CVSS-värdet (AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:N/A:H) tyder på att den kräver lokala behörigheter (L) och kan utnyttjas utan användarinteraktion (N), vilket begränsar dess omedelbara risk i ett standardmiljö. Den mest troliga leverantören är Linux-kärnan/AMD.</t>
-[...7 lines deleted...]
-      <c r="K360" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J360" t="inlineStr"/>
+      <c r="K360" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L360" t="inlineStr"/>
+      <c r="M360" t="inlineStr"/>
+      <c r="N360" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O360" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P360" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q360" t="inlineStr"/>
+      <c r="R360" t="inlineStr">
+        <is>
+          <t>Linux (specifikt i samband med AMD GPU-drivrutiner/drm/amdgpu)</t>
+        </is>
+      </c>
+      <c r="S360" t="inlineStr">
+        <is>
+          <t>CVE-2026-43400 är en sårbarhet som påverkar hanteringen av användarinput i `drm/amdgpu` (Direct Rendering Manager/AMD GPU-drivrutin). Sårbarheten kan utnyttjas via `ioctl` anropen för att signalhantering och väntan (`signal ioctl` och `wait ioctl`). Detta kan leda till att en angripare kan överladda eller manipulera systemet. Eftersom sårbarheten är relaterad till drivrutiner och systemanrop, är den potentiellt allvarlig för system som använder AMD-grafikkort och Linux-miljöer.</t>
+        </is>
+      </c>
+      <c r="T360" t="inlineStr">
+        <is>
+          <t>Kontrollera om det finns en patch eller uppdatering från CBL-Mariner Releases. Texten indikerar att det för närvarande inte finns någon säkerhetsuppdatering tillgänglig ('No Security Update').</t>
+        </is>
+      </c>
+      <c r="U360" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V360" t="inlineStr"/>
+      <c r="W360" t="inlineStr"/>
+      <c r="X360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>CVE-2026-43118</t>
+          <t>CVE-2026-39826</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43118 (btrfs)</t>
+          <t>XSS i html/template via Escaper bypass</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D361" t="n">
-[...2 lines deleted...]
-      <c r="E361" t="inlineStr">
+      <c r="D361" t="inlineStr"/>
+      <c r="F361" t="inlineStr"/>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H361" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F361" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>CVE-2026-43118 är en sårbarhet i btrfs-filsystemet som kan leda till att ett 'zero size inode' har ett icke-nollställt storlek efter en loggåterspelning (log replay). Detta är en dataintegritetsrisk som kan utnyttjas för att manipulera filsystemets metadata. Sårbarheten har en låg CVSS-poäng (CVSS:3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:L/A:N), vilket indikerar att den kräver en lokal vektor (AV:L) och att den inte direkt påverkar konfidentialitet eller tillgänglighet (C:N/A:N), men den kan påverka integriteten (I:L).</t>
-[...7 lines deleted...]
-      <c r="K361" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J361" t="inlineStr"/>
+      <c r="K361" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L361" t="inlineStr"/>
+      <c r="M361" t="inlineStr"/>
+      <c r="N361" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O361" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P361" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q361" t="inlineStr"/>
+      <c r="R361" t="inlineStr">
+        <is>
+          <t>Go (Go-runtime/Go-standardbibliotek)</t>
+        </is>
+      </c>
+      <c r="S361" t="inlineStr">
+        <is>
+          <t>CVE-2026-39826 är en Cross-Site Scripting (XSS) sårbarhet som uppstår i `html/template` paketet i Go-språket. Sårbarheten utnyttjas genom en 'Escaper bypass' mekanism. Detta innebär att en angripare kan kringgå de normala säkerhetsmekanismerna som är inbyggda i Go:s mallmotor, vilket tillåter exekvering av godtyckligt skript i en webbläsar-miljö. Sårbarheten har en medelhög svårighetsgrad (Moderate) men kräver användarinteraktion (UI:R) för att utnyttjas, vilket höjer risken något. Den påverkar specifika versioner av Go-runtime-miljöer.</t>
+        </is>
+      </c>
+      <c r="T361" t="inlineStr">
+        <is>
+          <t>Uppgradera till en version av Go som har åtgärdat sårbarheten. Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U361" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V361" t="inlineStr"/>
+      <c r="W361" t="inlineStr"/>
+      <c r="X361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>CVE-2026-45186</t>
+          <t>CVE-2026-7976</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-45186: Ineffektiv Algoritmisk Komplexitet</t>
+          <t>Sårbarhetsanalys: CVE-2026-7976 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D362" t="n">
-[...2 lines deleted...]
-      <c r="E362" t="inlineStr">
+      <c r="D362" t="inlineStr"/>
+      <c r="F362" t="inlineStr"/>
+      <c r="G362" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H362" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F362" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>CVE-2026-45186 beskriver en sårbarhet relaterad till 'Inefficient Algorithmic Complexity' (Ineffektiv Algoritmisk Komplexitet). Baserat på den tillgängliga texten är sårbarheten kopplad till 'Mariner' och har en låg svårighetsgrad (Low) med en CVSS-poäng på 3.1. Detta indikerar att sårbarheten kan utnyttjas med låg komplexitet (AC:H) och att den inte kräver någon privilegier (PR:N). Den specifika naturen av sårbarheten (algoritmisk komplexitet) antyder att den kan leda till prestandaproblem, t.ex. Denial of Service (DoS), snarare än direkt exekvering av kod. Eftersom informationen är begränsad, är det svårt att fastställa exakta produktpåverkan eller en omedelbar workaround, men uppdatering till den senaste versionen av Mariner är den rekommenderade åtgärden.</t>
-[...7 lines deleted...]
-      <c r="K362" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J362" t="inlineStr"/>
+      <c r="K362" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L362" t="inlineStr"/>
+      <c r="M362" t="inlineStr"/>
+      <c r="N362" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O362" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P362" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q362" t="inlineStr"/>
+      <c r="R362" t="inlineStr">
+        <is>
+          <t>Microsoft Edge (Chromium-based), Chrome</t>
+        </is>
+      </c>
+      <c r="S362" t="inlineStr">
+        <is>
+          <t>CVE-2026-7976 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Enligt källmaterialet är sårbarheten känd och har en tillgänglig patch (indikerat av 'Yes' i tabellen). Eftersom det inte finns någon specifik information om en workaround i den tillhandahållna texten, rekommenderas att användare omedelbart uppdaterar sina webbläsare till den senaste versionen för att eliminera risken.</t>
+        </is>
+      </c>
+      <c r="T362" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U362" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V362" t="inlineStr"/>
+      <c r="W362" t="inlineStr"/>
+      <c r="X362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>CVE-2026-43299</t>
+          <t>CVE-2026-8005</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Sårbarhet i btrfs filsystemet (CVE-2026-43299)</t>
+          <t>Analys av CVE-2026-8005 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D363" t="n">
-[...2 lines deleted...]
-      <c r="E363" t="inlineStr">
+      <c r="D363" t="inlineStr"/>
+      <c r="F363" t="inlineStr"/>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H363" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F363" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>CVE-2026-43299 är en sårbarhet som påverkar btrfs filsystemet. Den upptäcks i funktionen `btrfs_repair_io_failure()` och handlar om att inte utföra en `ASSERT()` när filsystemet byter till läs-endast (RO) läge. Detta kan potentiellt leda till en Denial of Service (DoS) eller dataförlust under filsystemreparationer. Sårbarheten har en medelhög CVSS-poäng (CVSS:3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:N/A:H), vilket indikerar att den är svår att utnyttja men kan påverka systemets tillgänglighet (A:H).</t>
-[...7 lines deleted...]
-      <c r="K363" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J363" t="inlineStr"/>
+      <c r="K363" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L363" t="inlineStr"/>
+      <c r="M363" t="inlineStr"/>
+      <c r="N363" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O363" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P363" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q363" t="inlineStr"/>
+      <c r="R363" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S363" t="inlineStr">
+        <is>
+          <t>CVE-2026-8005 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en tillgänglig patch. För att mitigera risken rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna. Eftersom sårbarheten är känd och patchad, är det troligt att den inte är aktivt exploaterad i vildmarken, men uppdatering är kritiskt.</t>
+        </is>
+      </c>
+      <c r="T363" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera Chrome och Microsoft Edge till de senaste versionerna.</t>
+        </is>
+      </c>
+      <c r="U363" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V363" t="inlineStr"/>
+      <c r="W363" t="inlineStr"/>
+      <c r="X363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>CVE-2026-43131</t>
+          <t>CVE-2026-7911</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43131 (Null Pointer Dereference)</t>
+          <t>Sårbarhetsanalys: CVE-2026-7911</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D364" t="n">
-[...2 lines deleted...]
-      <c r="E364" t="inlineStr">
+      <c r="D364" t="inlineStr"/>
+      <c r="F364" t="inlineStr"/>
+      <c r="G364" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H364" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F364" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>CVE-2026-43131 är en sårbarhet som rör en null pointer dereference-bugg i drivrutinen `drm/amd/pm`. Detta är en medelhög (Moderate) sårbarhet som har upptäckts i Linux-kärnan. Sårbarheten kan utnyttjas via en låg (Low) fysisk vektor (AV:L) och låg (Low) komplexitet (AC:L), vilket indikerar att den kräver fysisk åtkomst men är relativt enkel att utnyttja. Eftersom CVSS-värdet indikerar att konfidentialitet (C:N), integritet (I:N) och tillgänglighet (A:H) inte är direkt påverkad, är risken begränsad, men det är kritiskt att patcha för att förhindra potentiella systemkrascher eller oavsiktlig funktionsstörning. Den rekommenderade åtgärden är att uppdatera kärnan.</t>
-[...7 lines deleted...]
-      <c r="K364" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J364" t="inlineStr"/>
+      <c r="K364" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L364" t="inlineStr"/>
+      <c r="M364" t="inlineStr"/>
+      <c r="N364" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O364" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P364" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q364" t="inlineStr"/>
+      <c r="R364" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S364" t="inlineStr">
+        <is>
+          <t>CVE-2026-7911 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. Det rekommenderas att omedelbart uppdatera båda webbläsarna för att mitigera risken. Eftersom informationen inte specificerar om sårbarheten är aktivt exploaterad eller om det finns en specifik workaround utöver uppdatering, antas standardåtgärderna.</t>
+        </is>
+      </c>
+      <c r="T364" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera Chrome och Microsoft Edge till de senaste versionerna).</t>
+        </is>
+      </c>
+      <c r="U364" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V364" t="inlineStr"/>
+      <c r="W364" t="inlineStr"/>
+      <c r="X364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>CVE-2026-41105</t>
+          <t>CVE-2026-7910</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-41105: Azure Notification Service</t>
+          <t>Analys av CVE-2026-7910</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D365" t="n">
-[...2 lines deleted...]
-      <c r="E365" t="inlineStr">
+      <c r="D365" t="inlineStr"/>
+      <c r="F365" t="inlineStr"/>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H365" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F365" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>CVE-2026-41105 är en sårbarhet i Azure Notification Service. En auktoriserad angripare kan utnyttja denna sårbarhet för att höja sina privilegier över nätverket (privilege escalation). CVSS-poängen indikerar en hög konfidentialitet (C:H) och hög integritet (I:H), men attackvektorn är nätverksbaserad (AV:N) och kräver låga behörigheter (PR:L). Eftersom Microsoft har bekräftat att sårbarheten är fullständigt mitigerad och att inga åtgärder krävs från användaren, är den omedelbara risken låg, men den historiska risken är betydande.</t>
-[...7 lines deleted...]
-      <c r="K365" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J365" t="inlineStr"/>
+      <c r="K365" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L365" t="inlineStr"/>
+      <c r="M365" t="inlineStr"/>
+      <c r="N365" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O365" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P365" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q365" t="inlineStr"/>
+      <c r="R365" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S365" t="inlineStr">
+        <is>
+          <t>CVE-2026-7910 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten är känd för att vara exploaterbar och kräver att användaren interagerar med innehållet (t.ex. besöker en infekterad webbsida). För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Eftersom det inte finns någon specifik workaround nämns det, är det bäst att fokusera på patchning.</t>
+        </is>
+      </c>
+      <c r="T365" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U365" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V365" t="inlineStr"/>
+      <c r="W365" t="inlineStr"/>
+      <c r="X365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>CVE-2026-26164</t>
+          <t>CVE-2026-7898</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2026-26164 i M365 Copilot</t>
+          <t>Analys av CVE-2026-7898 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D366" t="n">
-[...2 lines deleted...]
-      <c r="E366" t="inlineStr">
+      <c r="D366" t="inlineStr"/>
+      <c r="F366" t="inlineStr"/>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H366" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F366" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>CVE-2026-26164 är en sårbarhet som påverkar M365 Copilot och tillåter en oauktoriserad angripare att avslöja information över ett nätverk. Enligt källmaterialet har Microsoft redan fullständigt mildrat denna sårbarhet, och det finns inga åtgärder som användare behöver vidta. Detta minskar den omedelbara risken för användare av tjänsten.</t>
-[...7 lines deleted...]
-      <c r="K366" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J366" t="inlineStr"/>
+      <c r="K366" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L366" t="inlineStr"/>
+      <c r="M366" t="inlineStr"/>
+      <c r="N366" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O366" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P366" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q366" t="inlineStr"/>
+      <c r="R366" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S366" t="inlineStr">
+        <is>
+          <t>CVE-2026-7898 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en känd status (Yes) för båda angripsyklerna. Det rekommenderas att omedelbart uppdatera båda webbläsarna för att mitigera risken. Ingen specifik workaround nämns, men patchning är det primära skyddet.</t>
+        </is>
+      </c>
+      <c r="T366" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U366" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V366" t="inlineStr"/>
+      <c r="W366" t="inlineStr"/>
+      <c r="X366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>CVE-2026-43294</t>
+          <t>CVE-2026-42256</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>CVE-2026-43294: Kernel Panic i DRM-drivrutin</t>
+          <t>Analys av CVE-2026-42256 (net-imap)</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D367" t="n">
-[...2 lines deleted...]
-      <c r="E367" t="inlineStr">
+      <c r="D367" t="inlineStr"/>
+      <c r="F367" t="inlineStr"/>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H367" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F367" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>CVE-2026-43294 är en sårbarhet i DRM-drivrutinen (renesas: rz-du: mipi_dsi) som kan orsaka en kärnkrasch (kernel panic) vid omstart (rebooting) för vissa paneler. Detta är en medelhög (Moderate) sårbarhet. Attackvektorn är lokal (AV:L) och kräver ingen interaktion från användaren (UI:N).</t>
-[...7 lines deleted...]
-      <c r="K367" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J367" t="inlineStr"/>
+      <c r="K367" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L367" t="inlineStr"/>
+      <c r="M367" t="inlineStr"/>
+      <c r="N367" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O367" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P367" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q367" t="inlineStr"/>
+      <c r="R367" t="inlineStr">
+        <is>
+          <t>net-imap</t>
+        </is>
+      </c>
+      <c r="S367" t="inlineStr">
+        <is>
+          <t>CVE-2026-42256 beskriver en Denial of Service (DoS) sårbarhet i net-imap, utlöst av en hög iterationsräkning för `SCRAM-*` autentisering. Detta innebär att en angripare kan överbelasta tjänsten genom att utnyttja denna funktion, vilket leder till att tjänsten blir otillgänglig. Sårbarheten är klassad som 'Moderate' (Måttlig) och påverkar specifikt net-imap-komponenten.</t>
+        </is>
+      </c>
+      <c r="T367" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U367" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V367" t="inlineStr"/>
+      <c r="W367" t="inlineStr"/>
+      <c r="X367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>CVE-2026-39823</t>
+          <t>CVE-2026-21530</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-39823: XSS i Go html/template</t>
+          <t>Sårbarhetsanalys: CVE-2026-21530 (Windows Rich Text Edit)</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D368" t="n">
-[...2 lines deleted...]
-      <c r="E368" t="inlineStr">
+      <c r="D368" t="inlineStr"/>
+      <c r="F368" t="inlineStr"/>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H368" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F368" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>CVE-2026-39823 beskriver en sårbarhet i Go-språkets `html/template`-paket. Sårbarheten uppstår när meta-innehåll (meta content) inte hanteras korrekt vid URL-escapering, vilket leder till Cross-Site Scripting (XSS). Detta är en medelhög sårbarhet (Moderate) med en CVSS-poäng på 6.1. Angreppet kräver ingen autentisering (PR:N) och kan utnyttjas på nätverksnivå (AV:N), men det kräver att en användare interagerar med sårbarheten (UI:R).</t>
-[...7 lines deleted...]
-      <c r="K368" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J368" t="inlineStr"/>
+      <c r="K368" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L368" t="inlineStr"/>
+      <c r="M368" t="inlineStr"/>
+      <c r="N368" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O368" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P368" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q368" t="inlineStr"/>
+      <c r="R368" t="inlineStr">
+        <is>
+          <t>Windows Rich Text Edit Control</t>
+        </is>
+      </c>
+      <c r="S368" t="inlineStr">
+        <is>
+          <t>CVE-2026-21530 är en sårbarhet som påverkar Windows Rich Text Edit Control. Baserat på CVSS-värdet (6.7) och vektorn (CVSS:3.1/AV:L/AC:H/PR:L/UI:R/S:U/C:H/I:H/A:H/E:U/RL:O/RC:C) indikerar den att en angripare behöver låga privilegier (PR:L) och att attacken kräver användarinteraktion (UI:R). Attackkomplexiteten är hög (AC:H), vilket innebär att framgångsrik exploatering är svår och kan kräva att angriparen vinner ett race condition. Den mest effektiva åtgärden är att tillämpa den tillgängliga säkerhetsuppdateringen.</t>
+        </is>
+      </c>
+      <c r="T368" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U368" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V368" t="inlineStr"/>
+      <c r="W368" t="inlineStr"/>
+      <c r="X368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>CVE-2026-43073</t>
+          <t>CVE-2026-8022</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Sårbarhet i x86-64: rename misleadingly named '__copy_user_nocache()' (CVE-2026-43073)</t>
+          <t>Sårbarhetsanalys: CVE-2026-8022</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E369" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr"/>
+      <c r="F369" t="inlineStr"/>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H369" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F369" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>CVE-2026-43073 är en sårbarhet som påverkar x86-64-arkitekturen och rör en otydligt namngiven funktion '__copy_user_nocache()'. Den har en låg svårighetsgrad (CVSS 2.5) men kan potentiellt leda till problem med minneshantering eller exekvering av obehörig kod beroende på kontexten. Eftersom sårbarheten är relaterad till en systemfunktion och inte en applikationslogik, är det kritiskt att uppdatera operativsystemets kärna eller de berörda biblioteken. Den angreppsvarianten kräver låga privilegier (AV:L) och en hög komplexitet (AC:H).</t>
-[...7 lines deleted...]
-      <c r="K369" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J369" t="inlineStr"/>
+      <c r="K369" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L369" t="inlineStr"/>
+      <c r="M369" t="inlineStr"/>
+      <c r="N369" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O369" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P369" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q369" t="inlineStr"/>
+      <c r="R369" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S369" t="inlineStr">
+        <is>
+          <t>CVE-2026-8022 är en känd sårbarhet som påverkar webbläsare baserade på Chromium. Den har identifierats i både Chrome och Microsoft Edge (Chromium-based). Eftersom informationen i källtexten endast anger att sårbarheten är känd och att en patch finns (indikerat av 'Yes' i tabellerna), men inte ger detaljerad teknisk information om sårbarhetstypen eller exploaterbarheten, är den mest kritiska rekommendationen att omedelbart tillämpa de senaste uppdateringarna. Denna sårbarhet är sannolikt en noll-dag-sårbarhet som har åtgärdats i de nämnda versionerna.</t>
+        </is>
+      </c>
+      <c r="T369" t="inlineStr">
+        <is>
+          <t>Applicera patch. Se till att både Chrome och Microsoft Edge (Chromium-based) uppdateras till de senaste versionerna för att täppa till CVE-2026-8022.</t>
+        </is>
+      </c>
+      <c r="U369" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V369" t="inlineStr"/>
+      <c r="W369" t="inlineStr"/>
+      <c r="X369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>CVE-2026-35428</t>
+          <t>CVE-2026-7980</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Sårbarhet i Azure Cloud Shell (CVE-2026-35428)</t>
+          <t>Analys av CVE-2026-7980</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D370" t="n">
-[...2 lines deleted...]
-      <c r="E370" t="inlineStr">
+      <c r="D370" t="inlineStr"/>
+      <c r="F370" t="inlineStr"/>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H370" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F370" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>CVE-2026-35428 är en allvarlig sårbarhet i Azure Cloud Shell som tillåter en obehörig angripare att utföra spoofing över ett nätverk. Enligt källmaterialet har Microsoft redan fullständigt mitigerat denna sårbarhet, och det finns inga åtgärder som användare behöver vidta. Detta innebär att risken för användare av tjänsten är låg, men det är viktigt att vara medveten om dess potentiella allvar.</t>
-[...7 lines deleted...]
-      <c r="K370" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J370" t="inlineStr"/>
+      <c r="K370" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L370" t="inlineStr"/>
+      <c r="M370" t="inlineStr"/>
+      <c r="N370" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O370" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P370" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q370" t="inlineStr"/>
+      <c r="R370" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S370" t="inlineStr">
+        <is>
+          <t>CVE-2026-7980 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten är känd för att vara exploaterbar och kräver att användaren interagerar med innehållet (t.ex. besöker en infekterad webbsida). För att mildra risken rekommenderas uppdatering av webbläsaren. Eftersom information om en specifik workaround saknas, är den primära åtgärden att patcha.</t>
+        </is>
+      </c>
+      <c r="T370" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U370" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V370" t="inlineStr"/>
+      <c r="W370" t="inlineStr"/>
+      <c r="X370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>CVE-2026-43216</t>
+          <t>CVE-2026-35419</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43216 (Net: Drop the lock)</t>
+          <t>Analys av CVE-2026-35419: Information Disclosure i Windows DWM Core Library</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E371" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr"/>
+      <c r="F371" t="inlineStr"/>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H371" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F371" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>CVE-2026-43216 är en medelhög (Moderate) sårbarhet i Linux-kärnan, specifikt relaterad till nätverksstacken (`net: Drop the lock in skb_may_tx_timestamp()`). Denna sårbarhet har en CVSS-poäng på 3.1 med följande vektor: AV:L (Låg), AC:L (Låg), PR:L (Låg), UI:N (Ingen), S:U (U), C:N (Ingen), I:N (Ingen), A:H (Hög). Detta indikerar att en angripare måste ha låg fysisk åtkomst (L) och att ingen användarinteraktion krävs (N). Sårbarheten leder till en hög påverkan på tillgängligheten (A:H) men ingen konfidentialitet (C:N) eller integritet (I:N).</t>
-[...7 lines deleted...]
-      <c r="K371" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J371" t="inlineStr"/>
+      <c r="K371" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L371" t="inlineStr"/>
+      <c r="M371" t="inlineStr"/>
+      <c r="N371" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O371" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P371" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q371" t="inlineStr"/>
+      <c r="R371" t="inlineStr">
+        <is>
+          <t>Windows DWM Core Library</t>
+        </is>
+      </c>
+      <c r="S371" t="inlineStr">
+        <is>
+          <t>CVE-2026-35419 är en sårbarhet i Windows DWM Core Library som tillåter en auktoriserad angripare att läsa ut information lokalt (Information Disclosure). Sårbarheten utnyttjar en out-of-bounds read. Även om den kräver att angriparen är autentiserad (PR:L) och att sårbarheten utnyttjas lokalt (AV:L), är den allvarlig eftersom den kan leda till informationsläckage som kan användas för vidare attacker. Den rekommenderade åtgärden är att tillämpa en patch.</t>
+        </is>
+      </c>
+      <c r="T371" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U371" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V371" t="inlineStr"/>
+      <c r="W371" t="inlineStr"/>
+      <c r="X371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>CVE-2026-7568</t>
+          <t>CVE-2026-7990</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-7568: Integer Overflow i Mariner PHP</t>
+          <t>Sårbarhetsanalys av CVE-2026-7990</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D372" t="n">
-[...2 lines deleted...]
-      <c r="E372" t="inlineStr">
+      <c r="D372" t="inlineStr"/>
+      <c r="F372" t="inlineStr"/>
+      <c r="G372" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H372" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F372" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G372" t="inlineStr">
+      <c r="I372" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J372" t="inlineStr"/>
+      <c r="K372" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L372" t="inlineStr"/>
+      <c r="M372" t="inlineStr"/>
+      <c r="N372" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O372" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P372" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H372" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K372" t="inlineStr"/>
+      <c r="Q372" t="inlineStr"/>
+      <c r="R372" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S372" t="inlineStr">
+        <is>
+          <t>CVE-2026-7990 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna tabellen är sårbarheten känd och har en känd patchningsstatus ('Yes'). Det finns inga specifika workaround nämnda, vilket indikerar att den primära rekommendationen är att uppdatera webbläsaren. Attackvektorn är troligen en webbsida eller ett dokument som utnyttjar webbläsarens renderingmotor.</t>
+        </is>
+      </c>
+      <c r="T372" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U372" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V372" t="inlineStr"/>
+      <c r="W372" t="inlineStr"/>
+      <c r="X372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>CVE-2026-43115</t>
+          <t>CVE-2026-7969</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43115 (SRCU Mariner Linux)</t>
+          <t>Sårbarhetsanalys: CVE-2026-7969</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D373" t="n">
-[...2 lines deleted...]
-      <c r="E373" t="inlineStr">
+      <c r="D373" t="inlineStr"/>
+      <c r="F373" t="inlineStr"/>
+      <c r="G373" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H373" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F373" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>CVE-2026-43115 är en sårbarhet i Linux-kärnan relaterad till funktionen `srcu` (Source/Sink). Sårbarheten uppstår när funktionen används för att starta en GP (General Purpose) med `irq_work`. Detta är en medelhög (Moderate) sårbarhet med en CVSS-poäng på 5.5. Eftersom den har en Attack Vector (AV) på Låg (L) och en Privilege Requirement (PR) på Låg (L), är den relativt svår att utnyttja, men kan påverka systemets stabilitet (A:H). En patch är tillgänglig och rekommenderas starkt.</t>
-[...7 lines deleted...]
-      <c r="K373" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J373" t="inlineStr"/>
+      <c r="K373" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L373" t="inlineStr"/>
+      <c r="M373" t="inlineStr"/>
+      <c r="N373" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O373" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P373" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q373" t="inlineStr"/>
+      <c r="R373" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S373" t="inlineStr">
+        <is>
+          <t>CVE-2026-7969 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en patch tillgänglig. För att mitigera risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Det finns inga specifika workaround nämnda, men patchning är den primära åtgärden.</t>
+        </is>
+      </c>
+      <c r="T373" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U373" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V373" t="inlineStr"/>
+      <c r="W373" t="inlineStr"/>
+      <c r="X373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>CVE-2026-43456</t>
+          <t>CVE-2026-43306</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-43456 (bonding)</t>
+          <t>Analys av CVE-2026-43306 (Mariner Linux)</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D374" t="n">
-[...2 lines deleted...]
-      <c r="E374" t="inlineStr">
+      <c r="D374" t="inlineStr"/>
+      <c r="F374" t="inlineStr"/>
+      <c r="G374" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H374" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F374" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G374" t="inlineStr">
+      <c r="I374" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J374" t="inlineStr"/>
+      <c r="K374" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L374" t="inlineStr"/>
+      <c r="M374" t="inlineStr"/>
+      <c r="N374" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O374" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P374" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
-      <c r="H374" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K374" t="inlineStr"/>
+      <c r="Q374" t="inlineStr"/>
+      <c r="R374" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S374" t="inlineStr">
+        <is>
+          <t>CVE-2026-43306 är en medelhög sårbarhet (Moderate) i kärnmodulen `bpf: crypto:`. Den beror på att en felaktig destruktorn (destructor) av typen `kfunc` används. Detta kan potentiellt leda till en minneshanteringsbugg. Sårbarheten är allvarlig nog att få ett högt CVSS-betyg (7.0) med en hög påverkan på konfidentialitet, integritet och tillgänglighet (C:H/I:H/A:H). Den är dock endast exploaterbar med lägre privilegier (PR:L) och kräver en hög komplexitet (AC:H).</t>
+        </is>
+      </c>
+      <c r="T374" t="inlineStr">
+        <is>
+          <t>Ingen omedelbar workaround nämns i texten. Det rekommenderas att uppgradera till den senaste versionen av CBL-Mariner Releases för att få en patch.</t>
+        </is>
+      </c>
+      <c r="U374" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V374" t="inlineStr"/>
+      <c r="W374" t="inlineStr"/>
+      <c r="X374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>CVE-2025-71273</t>
+          <t>CVE-2026-32175</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Sårbarhet i rtw88-drivrutinen (CVE-2025-71273)</t>
+          <t>Analys av CVE-2026-32175 i .NET</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E375" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr"/>
+      <c r="F375" t="inlineStr"/>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H375" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F375" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>CVE-2025-71273 är en sårbarhet i drivrutinen `rtw88` som hanterar Wi-Fi-kort. Sårbarheten beror på en felaktig användning av `devm_kmemdup()` i funktionen `rtw_set_supported_band()`. Detta kan leda till en lägre (Low) Confidentiality, lägre (Low) Integrity och lägre (Low) Availability (CIA) påverkan, men den kan utnyttjas via en lokalt tillgänglig vektor (AV:L) och kräver ingen användarinteraktion (UI:N).</t>
-[...7 lines deleted...]
-      <c r="K375" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J375" t="inlineStr"/>
+      <c r="K375" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L375" t="inlineStr"/>
+      <c r="M375" t="inlineStr"/>
+      <c r="N375" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O375" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P375" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q375" t="inlineStr"/>
+      <c r="R375" t="inlineStr">
+        <is>
+          <t>.NET</t>
+        </is>
+      </c>
+      <c r="S375" t="inlineStr">
+        <is>
+          <t>CVE-2026-32175 är en sårbarhet i .NET som tillåter en angripare att skriva godtyckliga filer och kataloger på ett sårbart system genom att utnyttja ett felaktigt hanterande av specialkonstruerade filer. Enligt CVSS-värderingen (4.3) är sårbarheten relativt låg i allvarlighetsgrad, men den kan utnyttjas på nätverksnivå (AV:N) och kräver låga privilegier (PR:L). Den är en Confidentiality (C:N), Integrity (I:L), och Availability (A:N) påverkan, vilket tyder på att den primärt påverkar integriteten (Integrity) i en begränsad utsträckning. För att mildra risken rekommenderas uppdatering av .NET-ramverket.</t>
+        </is>
+      </c>
+      <c r="T375" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U375" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V375" t="inlineStr"/>
+      <c r="W375" t="inlineStr"/>
+      <c r="X375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>CVE-2025-71294</t>
+          <t>CVE-2026-7903</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys: CVE-2025-71294 (amdgpu)</t>
+          <t>Sårbarhetsanalys av CVE-2026-7903</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D376" t="n">
-[...2 lines deleted...]
-      <c r="E376" t="inlineStr">
+      <c r="D376" t="inlineStr"/>
+      <c r="F376" t="inlineStr"/>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H376" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F376" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G376" t="inlineStr">
+      <c r="I376" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J376" t="inlineStr"/>
+      <c r="K376" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L376" t="inlineStr"/>
+      <c r="M376" t="inlineStr"/>
+      <c r="N376" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O376" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P376" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H376" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K376" t="inlineStr"/>
+      <c r="Q376" t="inlineStr"/>
+      <c r="R376" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S376" t="inlineStr">
+        <is>
+          <t>CVE-2026-7903 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en patch (indikerat av 'Yes' i tabellen). Det rekommenderas att omedelbart uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Eftersom informationen inte specificerar en aktiv exploatering eller en exakt attackvektor, är den initiala bedömningen att det är en patchad sårbarhet, men uppdatering är kritiskt.</t>
+        </is>
+      </c>
+      <c r="T376" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera Chrome och Microsoft Edge till de senaste versionerna).</t>
+        </is>
+      </c>
+      <c r="U376" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V376" t="inlineStr"/>
+      <c r="W376" t="inlineStr"/>
+      <c r="X376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>CVE-2026-43443</t>
+          <t>CVE-2026-7967</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43443 (ASoC: amd: acp-mach-common)</t>
+          <t>Analys av CVE-2026-7967</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D377" t="n">
-[...2 lines deleted...]
-      <c r="E377" t="inlineStr">
+      <c r="D377" t="inlineStr"/>
+      <c r="F377" t="inlineStr"/>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H377" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F377" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>CVE-2026-43443 är en sårbarhet som rör ASoC-drivrutinen (Audio Source Code) för AMD:s acp-mach-common. Problemet är en saknad felkontroll vid erhållandet av klocka (clock acquisition). Detta indikerar en potentiell Denial of Service (DoS) eller en lägre nivå av systemstabilitet. Eftersom sårbarheten ligger i en kärndrivrutin (kernel driver) och har en CVSS-poäng på 7.0 (Moderate), är den allvarlig, men kräver troligen specifika förhållanden för att utnyttjas. Den är kopplad till Linux-kärnan och dess hårdvaruinteraktioner.</t>
-[...7 lines deleted...]
-      <c r="K377" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J377" t="inlineStr"/>
+      <c r="K377" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L377" t="inlineStr"/>
+      <c r="M377" t="inlineStr"/>
+      <c r="N377" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O377" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P377" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q377" t="inlineStr"/>
+      <c r="R377" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S377" t="inlineStr">
+        <is>
+          <t>CVE-2026-7967 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna informationen är sårbarheten känd och har en känd patch. Det rekommenderas att uppdatera båda webbläsarna till de senaste versionerna för att mitigera risken. Den angivna riskpoängen är 50, vilket indikerar en måttlig risk, men uppdatering är ändå nödvändig.</t>
+        </is>
+      </c>
+      <c r="T377" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U377" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V377" t="inlineStr"/>
+      <c r="W377" t="inlineStr"/>
+      <c r="X377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>CVE-2026-43964</t>
+          <t>CVE-2026-33837</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43964: Off-by-one Error i Mariner</t>
+          <t>Analys av CVE-2026-33837: Windows TCP/IP LPE</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D378" t="n">
-[...2 lines deleted...]
-      <c r="E378" t="inlineStr">
+      <c r="D378" t="inlineStr"/>
+      <c r="F378" t="inlineStr"/>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H378" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F378" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>CVE-2026-43964 är en sårbarhet av typen 'Off-by-one Error' som finns i programvaran Mariner. Den har en låg CVSS-poäng (3.1) och bedöms som 'Low' risk. Sårbarheten är allvarligast i teorin eftersom den kan utnyttjas via en 'Off-by-one Error', men dess utnyttjandemiljö är begränsad. Eftersom CVSS-poängen är låg och den kräver en 'High' attackkomplexitet (AC:H), är den potentiella risken hanterbar, men patchning rekommenderas ändå för att eliminera sårbarheten.</t>
-[...7 lines deleted...]
-      <c r="K378" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J378" t="inlineStr"/>
+      <c r="K378" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L378" t="inlineStr"/>
+      <c r="M378" t="inlineStr"/>
+      <c r="N378" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O378" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P378" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q378" t="inlineStr"/>
+      <c r="R378" t="inlineStr">
+        <is>
+          <t>Windows TCP/IP</t>
+        </is>
+      </c>
+      <c r="S378" t="inlineStr">
+        <is>
+          <t>CVE-2026-33837 är en sårbarhet i Windows TCP/IP-stacken som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Local Elevation of Privilege, LPE). Sårbarheten beror på en heap-baserad buffertöverflöde. Eftersom den kräver att angriparen redan är auktoriserad (PR:L) och utnyttjas lokalt (AV:L), är risken betydande för nätverksresurser som är tillgängliga för inloggade användare. Den mest effektiva åtgärden är att tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
+        </is>
+      </c>
+      <c r="T378" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U378" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V378" t="inlineStr"/>
+      <c r="W378" t="inlineStr"/>
+      <c r="X378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>CVE-2026-43311</t>
+          <t>CVE-2026-41614</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Sårbarhet i soc/tegra-modulen (CVE-2026-43311)</t>
+          <t>Sårbarhetsanalys av CVE-2026-41614</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D379" t="n">
-[...2 lines deleted...]
-      <c r="E379" t="inlineStr">
+      <c r="D379" t="inlineStr"/>
+      <c r="F379" t="inlineStr"/>
+      <c r="G379" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H379" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F379" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>CVE-2026-43311 är en sårbarhet som rör modulen `soc/tegra` i Linux-kärnan. Den åtgärdar en osäker anrop till `generic_handle_irq()`-funktionen. Detta indikerar en potentiell bugg i hanteringen av interrupt-resurser (IRQ) som kan utnyttjas för att orsaka en krasch eller annan form av systeminstabilitet. Sårbarheten har en måttlig (Moderate) svårighetsgrad och har en Attack Vector (AV) på Låg (L) och Attack Complexity (AC) på Låg (L), vilket tyder på att den är relativt enkel att utnyttja men kräver viss tillgång. För att mitigera risken rekommenderas uppdatering av kärnan.</t>
-[...7 lines deleted...]
-      <c r="K379" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J379" t="inlineStr"/>
+      <c r="K379" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L379" t="inlineStr"/>
+      <c r="M379" t="inlineStr"/>
+      <c r="N379" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O379" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P379" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q379" t="inlineStr"/>
+      <c r="R379" t="inlineStr">
+        <is>
+          <t>M365 Copilot for Desktop</t>
+        </is>
+      </c>
+      <c r="S379" t="inlineStr">
+        <is>
+          <t>CVE-2026-41614 är en sårbarhet som påverkar M365 Copilot for Desktop. Baserat på CVSS-poängen (6.2) och vektorerna (AV:L, AC:L, PR:N, UI:N), är den relativt låg i allvarlighetsgrad men kan utnyttjas lokalt (Local) och kräver ingen användarinteraktion (UI:N). Den mest kritiska aspekten är att den påverkar en produkt från Microsoft. För att mildra risken rekommenderas uppdatering av M365 Copilot for Desktop. Eftersom informationen inte specificerar en omedelbar workaround, är den bästa åtgärden att applicera den senaste patchen.</t>
+        </is>
+      </c>
+      <c r="T379" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera M365 Copilot for Desktop).</t>
+        </is>
+      </c>
+      <c r="U379" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V379" t="inlineStr"/>
+      <c r="W379" t="inlineStr"/>
+      <c r="X379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>CVE-2026-43292</t>
+          <t>CVE-2026-7993</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Sårbarhet i Linux-kärnan (CVE-2026-43292)</t>
+          <t>Analys av CVE-2026-7993</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D380" t="n">
-[...2 lines deleted...]
-      <c r="E380" t="inlineStr">
+      <c r="D380" t="inlineStr"/>
+      <c r="F380" t="inlineStr"/>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H380" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F380" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>CVE-2026-43292 är en sårbarhet i Linux-kärnans hantering av minnesallokering (specifikt `mm/vmalloc`). Den kan leda till RCU-stopp (RCU stalls) genom att förhindra korrekt frigöring av minnesnoder (`kasan_release_vmalloc_node`). Detta är en medelhög (Moderate) sårbarhet med låg komplexitet (CVSS:3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:N/A:H). För att mildra risken måste systemet uppdateras till en patchad version av Linux-kärnan.</t>
-[...7 lines deleted...]
-      <c r="K380" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J380" t="inlineStr"/>
+      <c r="K380" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L380" t="inlineStr"/>
+      <c r="M380" t="inlineStr"/>
+      <c r="N380" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O380" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P380" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q380" t="inlineStr"/>
+      <c r="R380" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S380" t="inlineStr">
+        <is>
+          <t>CVE-2026-7993 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Sårbarheten har identifierats av Microsoft och är känd för att vara exploaterbar. För att mildra risken rekommenderas användning av de senaste uppdateringarna från respektive leverantör. Eftersom informationen i källtexten inte specificerar en exakt workaround, är den bästa rekommendationen att tillämpa patchar.</t>
+        </is>
+      </c>
+      <c r="T380" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera till den senaste versionen av webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U380" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V380" t="inlineStr"/>
+      <c r="W380" t="inlineStr"/>
+      <c r="X380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>CVE-2026-43119</t>
+          <t>CVE-2026-7955</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Sårbarhet i Bluetooth-stacken (CVE-2026-43119)</t>
+          <t>Sårbarhetsanalys: CVE-2026-7955 i Chromium-baserade webbläsare</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D381" t="n">
-[...2 lines deleted...]
-      <c r="E381" t="inlineStr">
+      <c r="D381" t="inlineStr"/>
+      <c r="F381" t="inlineStr"/>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H381" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F381" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>CVE-2026-43119 är en sårbarhet i Bluetooth-stacken (specifikt i funktionen `hci_sync`) i Mariner Linux. Den klassificeras som 'Moderate' och involverar potentiella data-race-villkor. Detta kan leda till lägre konfidentialitet (C:L), lägre integritet (I:L) och lägre tillgänglighet (A:L). Attackvektorn är Låg (AV:L), vilket indikerar att en angripare behöver en lokal vektor. Den påverkar flera versioner av Mariner Linux. För att mildra risken rekommenderas uppdatering till en patchad version.</t>
-[...7 lines deleted...]
-      <c r="K381" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J381" t="inlineStr"/>
+      <c r="K381" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L381" t="inlineStr"/>
+      <c r="M381" t="inlineStr"/>
+      <c r="N381" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O381" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P381" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q381" t="inlineStr"/>
+      <c r="R381" t="inlineStr">
+        <is>
+          <t>Google Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S381" t="inlineStr">
+        <is>
+          <t>CVE-2026-7955 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, inklusive Google Chrome och Microsoft Edge. Baserat på tillgänglig information är sårbarheten känd och har en tillgänglig patch. Det rekommenderas att omedelbart uppdatera båda webbläsarna för att mitigera risken. Attackvektorn är troligen en webbsida eller ett webbinnehåll som utnyttjar sårbarheten.</t>
+        </is>
+      </c>
+      <c r="T381" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera Google Chrome och Microsoft Edge till de senaste versionerna för att åtgärda CVE-2026-7955.</t>
+        </is>
+      </c>
+      <c r="U381" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V381" t="inlineStr"/>
+      <c r="W381" t="inlineStr"/>
+      <c r="X381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>CVE-2026-41889</t>
+          <t>CVE-2026-41097</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>SQL Injection i pgx</t>
+          <t>Sårbarhet i Windows Secure Boot (CVE-2026-41097)</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E382" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr"/>
+      <c r="F382" t="inlineStr"/>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H382" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F382" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>CVE-2026-41889 är en SQL Injection-sårbarhet i biblioteket pgx. Sårbarheten uppstår på grund av otillräcklig neutralisering av specialtecken i SQL-kommandon, specifikt genom 'placeholder confusion' med dollar-citerade strängliteraler. Detta kan tillåta en angripare att injicera godtycklig SQL-kod, vilket potentiellt kan leda till dataläckage eller manipulation av databasen. CVSS-betyget är lågt (Low), men sårbarheten är allvarlig eftersom den påverkar databasinteraktioner.</t>
-[...7 lines deleted...]
-      <c r="K382" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J382" t="inlineStr"/>
+      <c r="K382" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L382" t="inlineStr"/>
+      <c r="M382" t="inlineStr"/>
+      <c r="N382" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O382" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P382" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q382" t="inlineStr"/>
+      <c r="R382" t="inlineStr">
+        <is>
+          <t>Windows Secure Boot</t>
+        </is>
+      </c>
+      <c r="S382" t="inlineStr">
+        <is>
+          <t>CVE-2026-41097 är en sårbarhet i Windows Secure Boot. Den tillåter en auktoriserad angripare att lokalt kringgå en säkerhetsfunktion genom att utnyttja en komponent som inte kan uppdateras i Windows Secure Boot. Även om CVSS-poängen (6.7) indikerar en måttlig risk, är den potentiella påverkan betydande eftersom den kringgår en kärnsäkerhetsmekanism. Angreppet kräver höga behörigheter (Privilege: High) men kan utnyttjas lokalt (Local: Yes).</t>
+        </is>
+      </c>
+      <c r="T382" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U382" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V382" t="inlineStr"/>
+      <c r="W382" t="inlineStr"/>
+      <c r="X382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>CVE-2026-43237</t>
+          <t>CVE-2026-42896</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-43237</t>
+          <t>Sårbarhet i Windows DWM Core Library (CVE-2026-42896)</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D383" t="n">
-[...2 lines deleted...]
-      <c r="E383" t="inlineStr">
+      <c r="D383" t="inlineStr"/>
+      <c r="F383" t="inlineStr"/>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H383" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F383" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>CVE-2026-43237 är en sårbarhet som rör hanteringen av AMD GPU-funktioner (amdgpu_gem_va_ioctl) i Linux-kärnan. Den har en måttlig svårighetsgrad (Moderate) och kan utnyttjas på en låg nivå (AV:L) utan att kräva användarinteraktion (UI:N). Den specifika sårbarheten är relaterad till att refaktorera 'amdgpu_gem_va_ioctl' för att hantera sista 'fence update' och tidslinjehantering. För att mildra risken rekommenderas uppdatering av kärnan. Eftersom informationen inte ger en specifik patch-version eller workaround, är den bästa åtgärden att tillämpa den senaste tillgängliga säkerhetsuppdateringen från leverantören.</t>
-[...7 lines deleted...]
-      <c r="K383" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J383" t="inlineStr"/>
+      <c r="K383" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L383" t="inlineStr"/>
+      <c r="M383" t="inlineStr"/>
+      <c r="N383" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O383" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P383" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q383" t="inlineStr"/>
+      <c r="R383" t="inlineStr">
+        <is>
+          <t>Windows DWM Core Library</t>
+        </is>
+      </c>
+      <c r="S383" t="inlineStr">
+        <is>
+          <t>CVE-2026-42896 är en sårbarhet i Windows DWM Core Library som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Sårbarheten utnyttjar ett integer overflow eller wraparound. Även om CVSS-poängen indikerar en medelhög risk (7.8), är den aktuella exploaterbarheten bedömd som 'Less Likely' (Mindre troligt) och kräver lokalt utnyttjande (AV:L).</t>
+        </is>
+      </c>
+      <c r="T383" t="inlineStr">
+        <is>
+          <t>Informationen anger att det finns en workaround (Yes), men specificerar inte vilken. Det rekommenderas att tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
+        </is>
+      </c>
+      <c r="U383" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V383" t="inlineStr"/>
+      <c r="W383" t="inlineStr"/>
+      <c r="X383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>CVE-2025-71290</t>
+          <t>CVE-2026-7907</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Analys av minnesläckage i Mariner Linux (CVE-2025-71290)</t>
+          <t>Sårbarhetsanalys: CVE-2026-7907</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D384" t="n">
-[...2 lines deleted...]
-      <c r="E384" t="inlineStr">
+      <c r="D384" t="inlineStr"/>
+      <c r="F384" t="inlineStr"/>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H384" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F384" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>CVE-2025-71290 beskriver ett potentiellt minnesläckage i funktionen `ti_fpc202` i kärnan. Sårbarheten har en måttlig svårighetsgrad (Moderate) och kräver lokalt privilegium (AV:L, PR:L). Den kan utnyttjas av en angripare som har redan fått åtkomst till systemet på en viss nivå. För att mitigera risken rekommenderas uppdatering till den senaste versionen av operativsystemet.</t>
-[...7 lines deleted...]
-      <c r="K384" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J384" t="inlineStr"/>
+      <c r="K384" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L384" t="inlineStr"/>
+      <c r="M384" t="inlineStr"/>
+      <c r="N384" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O384" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P384" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q384" t="inlineStr"/>
+      <c r="R384" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S384" t="inlineStr">
+        <is>
+          <t>CVE-2026-7907 är en sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillgängliga informationen är sårbarheten känd och har en tillgänglig patch. För att mildra risken rekommenderas att uppdatera webbläsaren till den senaste versionen. Eftersom informationen inte specificerar om sårbarheten är aktivt utnyttjad eller om det finns en specifik workaround utöver patchen, antas det att användarinteraktion krävs för att utnyttja den, men den primära åtgärden är att patcha.</t>
+        </is>
+      </c>
+      <c r="T384" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren).</t>
+        </is>
+      </c>
+      <c r="U384" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V384" t="inlineStr"/>
+      <c r="W384" t="inlineStr"/>
+      <c r="X384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>CVE-2026-41100</t>
+          <t>CVE-2026-7944</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-41100 (M365 Copilot)</t>
+          <t>Sårbarhetsanalys av CVE-2026-7944</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D385" t="n">
-[...2 lines deleted...]
-      <c r="E385" t="inlineStr">
+      <c r="D385" t="inlineStr"/>
+      <c r="F385" t="inlineStr"/>
+      <c r="G385" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H385" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F385" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>CVE-2026-41100 är en sårbarhet som påverkar M365 Copilot. En framgångsrik exploatering tillåter en auktoriserad angripare att utföra spoofing lokalt. Enligt CVSS-mått leder detta till en låg förlust av konfidentialitet (C:L) och låg förlust av integritet (I:L), men ingen förlust av tillgänglighet (A:N). Detta indikerar att risken är begränsad till de funktioner som hanteras av Copilot och att angriparen måste vara inloggad (Privilege: Low).</t>
-[...7 lines deleted...]
-      <c r="K385" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J385" t="inlineStr"/>
+      <c r="K385" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L385" t="inlineStr"/>
+      <c r="M385" t="inlineStr"/>
+      <c r="N385" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O385" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P385" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q385" t="inlineStr"/>
+      <c r="R385" t="inlineStr">
+        <is>
+          <t>Chrome, Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S385" t="inlineStr">
+        <is>
+          <t>CVE-2026-7944 är en känd sårbarhet som påverkar webbläsare baserade på Chromium, specifikt Chrome och Microsoft Edge. Baserat på den tillhandahållna informationen är sårbarheten känd och har en tillgänglig patch. Den mest effektiva åtgärden är att uppdatera webbläsaren till den senaste versionen. Attackvektorn är troligen webgrensgränssnitt (web-based) och påverkar användare som besöker komprometterade webbplatser.</t>
+        </is>
+      </c>
+      <c r="T385" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera webbläsaren till den senaste versionen).</t>
+        </is>
+      </c>
+      <c r="U385" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V385" t="inlineStr"/>
+      <c r="W385" t="inlineStr"/>
+      <c r="X385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>CVE-2026-40421</t>
+          <t>CVE-2026-34343</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40421 i Microsoft Word</t>
+          <t>Analys av CVE-2026-34343: Privilege Escalation i Windows AppID</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D386" t="n">
-[...2 lines deleted...]
-      <c r="E386" t="inlineStr">
+      <c r="D386" t="inlineStr"/>
+      <c r="F386" t="inlineStr"/>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H386" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F386" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G386" t="inlineStr">
+      <c r="I386" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J386" t="inlineStr"/>
+      <c r="K386" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L386" t="inlineStr"/>
+      <c r="M386" t="inlineStr"/>
+      <c r="N386" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O386" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P386" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H386" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K386" t="inlineStr"/>
+      <c r="Q386" t="inlineStr"/>
+      <c r="R386" t="inlineStr">
+        <is>
+          <t>Windows Application Identity (AppID) Subsystem</t>
+        </is>
+      </c>
+      <c r="S386" t="inlineStr">
+        <is>
+          <t>CVE-2026-34343 är en sårbarhet i Windows Application Identity (AppID) Subsystem. Det är en heap-baserad buffertöverflödes-sårbarhet som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Angreppet kräver att angriparen redan har viss åtkomst till systemet (Local Access) men behöver inte vara administratör. CVSS-poängen indikerar en hög risk (H/H/H).</t>
+        </is>
+      </c>
+      <c r="T386" t="inlineStr">
+        <is>
+          <t>Applicera de senaste säkerhetsuppdateringarna från Microsoft för att åtgärda sårbarheten.</t>
+        </is>
+      </c>
+      <c r="U386" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V386" t="inlineStr"/>
+      <c r="W386" t="inlineStr"/>
+      <c r="X386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>CVE-2026-43320</t>
+          <t>CVE-2026-34345</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Sårbarhet i drm/amd/display (CVE-2026-43320)</t>
+          <t>Analys av CVE-2026-34345: WinSock Driver Privilege Escalation</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E387" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr"/>
+      <c r="F387" t="inlineStr"/>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H387" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F387" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>CVE-2026-43320 är en sårbarhet som rör funktionen `drm/amd/display` i Mariner Linux. Den har identifierats som en bugg relaterad till 'dsc eDP issue'. Sårbarheten är klassad som 'Moderate' med en CVSS-poäng på 3.1 (AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:N/A:H). Detta indikerar att den kan utnyttjas lokalt (L) och kräver ingen användarinteraktion (N), men har ingen påverkan på konfidentialitet (C:N), integritet (I:N) eller tillgänglighet (A:H). Den mest troliga åtgärden är att uppgradera till de senaste versionerna av CBL-Mariner Releases.</t>
-[...7 lines deleted...]
-      <c r="K387" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J387" t="inlineStr"/>
+      <c r="K387" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L387" t="inlineStr"/>
+      <c r="M387" t="inlineStr"/>
+      <c r="N387" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O387" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P387" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q387" t="inlineStr"/>
+      <c r="R387" t="inlineStr">
+        <is>
+          <t>Windows Ancillary Function Driver for WinSock</t>
+        </is>
+      </c>
+      <c r="S387" t="inlineStr">
+        <is>
+          <t>CVE-2026-34345 är en sårbarhet i Windows Ancillary Function Driver for WinSock. Den tillåter en auktoriserad angripare att höja sina privilegier lokalt (Local Privilege Escalation). CVSS-värdet indikerar att attackkomplexiteten är hög (AC:H), vilket tyder på att framgångsrik exploatering kan kräva specifika förhållanden, såsom att vinna ett race condition. Trots att den kräver en auktoriserad angripare (PR:L) och att exploateringen är mindre trolig, är risken betydande eftersom den leder till höga konsekvenser (C:H, I:H, A:H).</t>
+        </is>
+      </c>
+      <c r="T387" t="inlineStr">
+        <is>
+          <t>Applicera patch (uppdatera Windows).</t>
+        </is>
+      </c>
+      <c r="U387" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V387" t="inlineStr"/>
+      <c r="W387" t="inlineStr"/>
+      <c r="X387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>CVE-2026-43201</t>
+          <t>CVE-2026-34341</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43201 i Mariner Linux</t>
+          <t>Sårbarhetsanalys: CVE-2026-34341 (LLDP)</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D388" t="n">
-[...2 lines deleted...]
-      <c r="E388" t="inlineStr">
+      <c r="D388" t="inlineStr"/>
+      <c r="F388" t="inlineStr"/>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H388" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F388" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>CVE-2026-43201 är en sårbarhet i kärnan (kernel) av Mariner Linux, som beskrivs som ett 'ARM processor Error: don't go past allocated memory'. Den klassificeras som 'Moderate' med en CVSS v3.1-poäng på 5.1. Sårbarheten har en låg attackvektor (AV:L), låg komplexitet (AC:L), och kräver ingen användarinteraktion (UI:N). Detta indikerar att den kan utnyttjas på ett lokalt nätverk (Local) och kräver ingen interaktion, men den är inte extremt allvarlig. Det finns ingen omedelbar patch eller workaround specificerad i texten, men det rekommenderas att uppgradera till den senaste versionen av CBL-Mariner Releases.</t>
-[...7 lines deleted...]
-      <c r="K388" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J388" t="inlineStr"/>
+      <c r="K388" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L388" t="inlineStr"/>
+      <c r="M388" t="inlineStr"/>
+      <c r="N388" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O388" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P388" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q388" t="inlineStr"/>
+      <c r="R388" t="inlineStr">
+        <is>
+          <t>Windows Link-Layer Discovery Protocol (LLDP)</t>
+        </is>
+      </c>
+      <c r="S388" t="inlineStr">
+        <is>
+          <t>CVE-2026-34341 är en sårbarhet i Windows Link-Layer Discovery Protocol (LLDP) som tillåter en auktoriserad angripare att höja privilegier lokalt. CVSS-poängen indikerar att attackvektorn är låg (AV:L), men attackkomplexiteten är hög (AC:H). Detta innebär att även om angriparen behöver vara fysiskt närvarande eller ha viss åtkomst, är själva utnyttjandet tekniskt svårt och kan kräva specifika förhållanden (t.ex. ett race condition). Angreppet är allvarligt (CVSS:3.1/AV:L/AC:H/PR:L/UI:N/S:U/C:H/I:H/A:H/E:U/RL:O/RC:C) och kräver ingen användarinteraktion (UI:N).</t>
+        </is>
+      </c>
+      <c r="T388" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U388" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V388" t="inlineStr"/>
+      <c r="W388" t="inlineStr"/>
+      <c r="X388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>CVE-2026-43191</t>
+          <t>CVE-2026-34347</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Sårbarhet i AMD/Linux drivrutin (CVE-2026-43191)</t>
+          <t>Analys av CVE-2026-34347 (Windows Win32K - GRFX)</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E389" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr"/>
+      <c r="F389" t="inlineStr"/>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H389" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F389" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>CVE-2026-43191 beskriver en sårbarhet i drivrutinen `drm/amd/display` som hanterar justering av PHY FSM transition för TMDS på DCN35. Detta är en medelhög (Moderate) sårbarhet med låg komplexitet (CVSS:3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:N/A:H). Eftersom den har en användarinteraktion (UI:N) och ingen angreppsyta (AV:L) krävs det att angriparen har viss åtkomst eller att sårbarheten utnyttjas i en specifik kontext. Den mest effektiva åtgärden är att uppdatera systemet till en patchad version.</t>
-[...7 lines deleted...]
-      <c r="K389" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J389" t="inlineStr"/>
+      <c r="K389" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L389" t="inlineStr"/>
+      <c r="M389" t="inlineStr"/>
+      <c r="N389" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O389" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P389" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q389" t="inlineStr"/>
+      <c r="R389" t="inlineStr">
+        <is>
+          <t>Windows</t>
+        </is>
+      </c>
+      <c r="S389" t="inlineStr">
+        <is>
+          <t>CVE-2026-34347 är en sårbarhet i Windows Win32K-komponenten, specifikt relaterad till grafiska funktioner (GRFX). Det är en 'Use after free'-sårbarhet som tillåter en auktoriserad angripare att höja sina privilegier lokalt. CVSS-värderingen indikerar att attackkomplexiteten är hög (AC:H), och framgångsrik exploatering kan kräva att angriparen vinner ett race condition. Trots att den är svår att exploatera, ger den en högsta möjliga påverkan (C:H, I:H, A:H) och är allvarlig.</t>
+        </is>
+      </c>
+      <c r="T389" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U389" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V389" t="inlineStr"/>
+      <c r="W389" t="inlineStr"/>
+      <c r="X389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>CVE-2026-42826</t>
+          <t>CVE-2026-6667</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-42826 (Azure DevOps)</t>
+          <t>Analys av CVE-2026-6667: Bristande auktorisering i PgBouncer</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D390" t="n">
-[...2 lines deleted...]
-      <c r="E390" t="inlineStr">
+      <c r="D390" t="inlineStr"/>
+      <c r="F390" t="inlineStr"/>
+      <c r="G390" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H390" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F390" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>CVE-2026-42826 är en allvarlig sårbarhet i Azure DevOps som tillåter en oauktoriserad angripare att avslöja information över ett nätverk. Enligt källmaterialet har Microsoft redan fullständigt mildrat denna sårbarhet, och det finns inga åtgärder som användare behöver vidta. Detta minskar omedelbart risken för användare som använder tjänsten.</t>
-[...7 lines deleted...]
-      <c r="K390" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J390" t="inlineStr"/>
+      <c r="K390" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L390" t="inlineStr"/>
+      <c r="M390" t="inlineStr"/>
+      <c r="N390" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O390" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P390" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q390" t="inlineStr"/>
+      <c r="R390" t="inlineStr">
+        <is>
+          <t>PgBouncer</t>
+        </is>
+      </c>
+      <c r="S390" t="inlineStr">
+        <is>
+          <t>CVE-2026-6667 beskriver en brist på auktorisering i PgBouncer, specifikt i admin-kommandot `KILL_CLIENT`. Detta innebär att en angripare kan utföra operationer som kräver högre behörighet utan att behöva autentisera sig korrekt. Detta kan leda till att en angripare kan avbryta eller manipulera anslutningar till PostgreSQL-databasen, vilket kan störa tjänsten eller ge oönskad åtkomst. Sårbarheten är klassad som 'Moderate' (Måttlig) och har en CVSS-poäng på 4.3. Eftersom den kräver en låg behörighetsnivå (PR:L) och ingen användarinteraktion (UI:N), är den relativt lätt att utnyttja i ett nätverksläge (AV:N).</t>
+        </is>
+      </c>
+      <c r="T390" t="inlineStr">
+        <is>
+          <t>Uppgradera PgBouncer till en version som har åtgärdat sårbarheten. Kontrollera dokumentationen för att se om det finns konfigurationsändringar som kan stänga av eller begränsa användningen av `KILL_CLIENT` i admin-kommandot tills en patch är tillgänglig.</t>
+        </is>
+      </c>
+      <c r="U390" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V390" t="inlineStr"/>
+      <c r="W390" t="inlineStr"/>
+      <c r="X390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>CVE-2026-41096</t>
+          <t>CVE-2026-33190</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-41096: DNS Remote Code Execution</t>
+          <t>Sårbarhet i CoreDNS: Autentiseringsfel</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D391" t="n">
-[...2 lines deleted...]
-      <c r="E391" t="inlineStr">
+      <c r="D391" t="inlineStr"/>
+      <c r="F391" t="inlineStr"/>
+      <c r="G391" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H391" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F391" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>CVE-2026-41096 är en allvarlig sårbarhet i Microsoft Windows DNS-tjänsten. Den tillåter en fjärrattackerare att exekvera kod över nätverket genom att skicka ett specialutformat DNS-svar till ett sårbart Windows-system. Med ett CVSS-betyg på 9.8 (AV:N, AC:L, PR:N, UI:N) indikerar detta en hög risk, då attacken kan utnyttjas utan autentisering, från nätverket och kräver minimala förutsättningar. Även om exploateringen bedöms som 'Unlikely' i källtexten, är den tekniska potentialen för en noll-dagsattack mycket hög.</t>
-[...7 lines deleted...]
-      <c r="K391" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J391" t="inlineStr"/>
+      <c r="K391" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L391" t="inlineStr"/>
+      <c r="M391" t="inlineStr"/>
+      <c r="N391" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O391" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P391" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q391" t="inlineStr"/>
+      <c r="R391" t="inlineStr">
+        <is>
+          <t>CoreDNS</t>
+        </is>
+      </c>
+      <c r="S391" t="inlineStr">
+        <is>
+          <t>CVE-2026-33190 beskriver ett fel i CoreDNS där hanteringen av autentiseringsalgoritmer är felaktig. Detta kan leda till en 'Incorrect Implementation of Authentication Algorithm', vilket potentiellt kan utnyttjas för att kringgå autentisering eller orsaka systeminstabilitet. Sårbarheten är kopplad till CoreDNS och dess hantering av DNS-transporter.</t>
+        </is>
+      </c>
+      <c r="T391" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U391" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V391" t="inlineStr"/>
+      <c r="W391" t="inlineStr"/>
+      <c r="X391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>CVE-2026-42823</t>
+          <t>CVE-2026-43300</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Sårbarhet i Azure Logic Apps (CVE-2026-42823)</t>
+          <t>Sårbarhet i panelhantering (CVE-2026-43300)</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D392" t="n">
-[...2 lines deleted...]
-      <c r="E392" t="inlineStr">
+      <c r="D392" t="inlineStr"/>
+      <c r="F392" t="inlineStr"/>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H392" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F392" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>Denna sårbarhet i Azure Logic Apps har ett högt CVSS-betyg (9.9) och representerar en allvarlig risk. Den kan utnyttjas på nätverksnivå (AV:N) utan autentisering (PR:L) och kräver ingen användarinteraktion (UI:N). Attacken påverkar konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H), vilket indikerar en fullständig kompromiss av systemet. Även om exploateringen bedöms vara 'Less Likely' i den tillhandahållna texten, är den höga riskprofilen (CVSS 9.9) och de allvarliga konsekvenserna (H/H/H) kritiska. Det rekommenderas att omedelbart tillämpa tillgängliga patchar.</t>
-[...7 lines deleted...]
-      <c r="K392" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J392" t="inlineStr"/>
+      <c r="K392" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L392" t="inlineStr"/>
+      <c r="M392" t="inlineStr"/>
+      <c r="N392" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O392" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P392" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q392" t="inlineStr"/>
+      <c r="R392" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S392" t="inlineStr">
+        <is>
+          <t>CVE-2026-43300 är en sårbarhet som rör hanteringen av displaypaneler (drm/panel). Den beskrivs som en möjlig null-pointer dereference i funktionen `jdi_panel_dsi_remove()`. Detta innebär att en angripare potentiellt kan utnyttja en felaktig minneshantering för att orsaka krascher eller exekvera godtyck kod, beroende på kontexten. Sårbarheten är klassad som 'Moderate' och har en CVSS-poäng med AV:L (Låg), AC:L (Låg), PR:L (Låg), UI:N (Ingen), S:U (Scope: Unchanged), C:N (None), I:N (None), A:H (Hög). Detta indikerar att den kan utnyttjas på lokalt nätverk, kräver låg komplexitet, men att den inte kräver användarinteraktion och att konsekvenserna är höga (A:H).</t>
+        </is>
+      </c>
+      <c r="T392" t="inlineStr">
+        <is>
+          <t>Uppdatera till en version som adresserar sårbarheten. Den senaste informationen pekar på att en fix har publicerats (2026-05-11).</t>
+        </is>
+      </c>
+      <c r="U392" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V392" t="inlineStr"/>
+      <c r="W392" t="inlineStr"/>
+      <c r="X392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>CVE-2026-35439</t>
+          <t>CVE-2026-40416</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-35439: SharePoint Remote Code Execution</t>
+          <t>Sårbarhetsanalys av CVE-2026-40416 i Microsoft Edge</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D393" t="n">
-[...2 lines deleted...]
-      <c r="E393" t="inlineStr">
+      <c r="D393" t="inlineStr"/>
+      <c r="F393" t="inlineStr"/>
+      <c r="G393" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H393" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F393" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G393" t="inlineStr">
+      <c r="I393" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J393" t="inlineStr"/>
+      <c r="K393" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L393" t="inlineStr"/>
+      <c r="M393" t="inlineStr"/>
+      <c r="N393" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O393" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P393" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H393" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K393" t="inlineStr"/>
+      <c r="Q393" t="inlineStr"/>
+      <c r="R393" t="inlineStr">
+        <is>
+          <t>Microsoft Edge (Chromium-based)</t>
+        </is>
+      </c>
+      <c r="S393" t="inlineStr">
+        <is>
+          <t>CVE-2026-40416 är en sårbarhet i Microsoft Edge (Chromium-based) som kan leda till att en oauktoriserad angripare visar felaktiga delar av ett domännamn i omniboxen när man förkortar RTL-tecken. Även om CVSS-poängen indikerar en låg risk (UI:R, C:N, I:L, A:N), är den potentiella påverkan på användarens förtroende och navigationsintegritet betydande. Det rekommenderas att omedelbart uppdatera till den senaste versionen av Edge.</t>
+        </is>
+      </c>
+      <c r="T393" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U393" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V393" t="inlineStr"/>
+      <c r="W393" t="inlineStr"/>
+      <c r="X393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>CVE-2026-40402</t>
+          <t>CVE-2026-43127</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40402 (Windows Hyper-V)</t>
+          <t>Sårbarhet i ntfs3-filsystemet (CVE-2026-43127)</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E394" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr"/>
+      <c r="F394" t="inlineStr"/>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H394" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F394" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>CVE-2026-40402 är en allvarlig sårbarhet i Windows Hyper-V, med ett CVSS-betyg på 9.3. Denna sårbarhet tillåter en angripare att utnyttja en svaghet i Hyper-V-miljön, vilket kan leda till hög konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H) för en angripare som redan har en viss nivå av åtkomst (AV:L). Eftersom sårbarheten påverkar Hyper-V-miljön, är det kritiskt att uppdatera systemet omedelbart. Angreppet kan potentiellt leda till en omfattande kompromettering av värdmaskinen.</t>
-[...2 lines deleted...]
-      <c r="J394" t="inlineStr">
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J394" t="inlineStr"/>
+      <c r="K394" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L394" t="inlineStr"/>
+      <c r="M394" t="inlineStr"/>
+      <c r="N394" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O394" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P394" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q394" t="inlineStr"/>
+      <c r="R394" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S394" t="inlineStr">
+        <is>
+          <t>Denna sårbarhet i ntfs3-filsystemet beror på ett problem med cirkulärt låsberoende i funktionen `run_unpack_ex`. Detta kan potentiellt leda till en Denial of Service (DoS) genom att systemet fastnar i en oändlig låsningscykel. Sårbarheten har en medelhög risk (Moderate) och påverkar integriteten (I:N) och tillgängligheten (A:H).</t>
+        </is>
+      </c>
+      <c r="T394" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K394" t="inlineStr"/>
+      <c r="U394" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V394" t="inlineStr"/>
+      <c r="W394" t="inlineStr"/>
+      <c r="X394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>CVE-2026-31717</t>
+          <t>CVE-2026-43305</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-31717 (ksmbd)</t>
+          <t>Sårbarhetsanalys för CVE-2026-43305</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E395" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr"/>
+      <c r="F395" t="inlineStr"/>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H395" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F395" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G395" t="inlineStr">
+      <c r="I395" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J395" t="inlineStr"/>
+      <c r="K395" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L395" t="inlineStr"/>
+      <c r="M395" t="inlineStr"/>
+      <c r="N395" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O395" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P395" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
-      <c r="H395" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K395" t="inlineStr"/>
+      <c r="Q395" t="inlineStr"/>
+      <c r="R395" t="inlineStr">
+        <is>
+          <t>AMD-grafikdrivrutiner (drm/amd/display)</t>
+        </is>
+      </c>
+      <c r="S395" t="inlineStr">
+        <is>
+          <t>CVE-2026-43305 är en sårbarhet som rör drivrutinen `drm/amd/display` och har identifierats i samband med att åtgärda felaktigt lås (mismatched unlock) för DMUB HW lock i HWSS fast path. Sårbarheten är klassad som 'Moderate' och påverkar system som använder AMD-grafikdrivrutiner. Eftersom den är kopplad till en specifik drivrutinsfix och en patch finns tillgänglig, är den hanterbar. Den kräver troligen att angriparen har lokala behörigheter (AV:L, PR:L) och utnyttjas via en icke-användarinitierad process (UI:N).</t>
+        </is>
+      </c>
+      <c r="T395" t="inlineStr">
+        <is>
+          <t>Applicera den senaste patchen/uppdateringen som adresserar 'mismatched unlock for DMUB HW lock in HWSS fast path' i AMD-grafikdrivrutinen.</t>
+        </is>
+      </c>
+      <c r="U395" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V395" t="inlineStr"/>
+      <c r="W395" t="inlineStr"/>
+      <c r="X395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>CVE-2026-41089</t>
+          <t>CVE-2026-33006</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-41089: Netlogon RCE</t>
+          <t>Analys av CVE-2026-33006: Timing Attack i mod_auth_digest</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D396" t="n">
-[...2 lines deleted...]
-      <c r="E396" t="inlineStr">
+      <c r="D396" t="inlineStr"/>
+      <c r="F396" t="inlineStr"/>
+      <c r="G396" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H396" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F396" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>CVE-2026-41089 är en allvarlig sårbarhet i Windows Netlogon som tillåter en fjärrutförande av kod (RCE) via ett nätverk. En angripare behöver inte ha någon form av autentisering (AV:N) och kan utnyttja den över nätverket (UI:N). Med ett CVSS-betyg på 9.8 (Högsta) och en attackvektor som är 'N' (Network) är detta en mycket kritisk sårbarhet som bör prioriteras för patchning. Den påverkar Windows Netlogon-komponenten.</t>
-[...7 lines deleted...]
-      <c r="K396" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J396" t="inlineStr"/>
+      <c r="K396" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L396" t="inlineStr"/>
+      <c r="M396" t="inlineStr"/>
+      <c r="N396" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O396" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P396" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q396" t="inlineStr"/>
+      <c r="R396" t="inlineStr">
+        <is>
+          <t>Apache HTTP Server</t>
+        </is>
+      </c>
+      <c r="S396" t="inlineStr">
+        <is>
+          <t>CVE-2026-33006 är en sårbarhet i Apache HTTP Server:s mod_auth_digest-modul. Den utnyttjas genom en 'Observable Timing Discrepancy' (observerbar tidsmässig diskrepans), vilket indikerar att en angripare kan utvinna information genom att mäta tidsfördröjningar i autentiseringsprocessen. Detta är en typ av informationstjuvning (Information Disclosure) som kan leda till att lösenord eller andra känsliga data kan knäckas. Sårbarheten har en 'Moderate' svårighetsgrad (CVSS 4.8) och kan utnyttjas på nätverksnivå (AV:N) utan användarinteraktion (UI:N).</t>
+        </is>
+      </c>
+      <c r="T396" t="inlineStr">
+        <is>
+          <t>Uppgradera till en version som åtgärdar sårbarheten. Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U396" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V396" t="inlineStr"/>
+      <c r="W396" t="inlineStr"/>
+      <c r="X396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>CVE-2026-31718</t>
+          <t>CVE-2026-43198</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-31718: Use-After-Free i ksmbd</t>
+          <t>Analys av CVE-2026-43198 (Race Condition i TCP-V6)</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E397" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr"/>
+      <c r="F397" t="inlineStr"/>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H397" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F397" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G397" t="inlineStr">
+      <c r="I397" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J397" t="inlineStr"/>
+      <c r="K397" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L397" t="inlineStr"/>
+      <c r="M397" t="inlineStr"/>
+      <c r="N397" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O397" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P397" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
-      <c r="H397" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K397" t="inlineStr"/>
+      <c r="Q397" t="inlineStr"/>
+      <c r="R397" t="inlineStr">
+        <is>
+          <t>Linux-kärnan, tcp_v6_syn_recv_sock()</t>
+        </is>
+      </c>
+      <c r="S397" t="inlineStr">
+        <is>
+          <t>CVE-2026-43198 beskriver en potentiell race condition i funktionen `tcp_v6_syn_recv_sock()` i Linux-kärnan. Detta är en medelhög sårbarhet (Moderate) med en CVSS v3.1-poäng på 4.4. Sårbarheten kan utnyttjas med noll interaktion (UI:N) och kräver ingen behörighet (PR:N), vilket indikerar en hög risk. Denna sårbarhet är relaterad till nätverksstacken och kan potentiellt leda till lägre konfidentialitet (C:L) och lägre integritet (I:L).</t>
+        </is>
+      </c>
+      <c r="T397" t="inlineStr">
+        <is>
+          <t>Uppdatera till en patchad kärnversion. Specifika versioner som nämns i sammanhanget är 21308-17084 och 21332-17084. Kontrollera alltid de senaste säkerhetsuppdateringarna från distributionsleverantören.</t>
+        </is>
+      </c>
+      <c r="U397" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V397" t="inlineStr"/>
+      <c r="W397" t="inlineStr"/>
+      <c r="X397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>CVE-2026-42833</t>
+          <t>CVE-2026-40367</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-42833</t>
+          <t>Analys av CVE-2026-40367 i Microsoft Office Word</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D398" t="n">
-[...2 lines deleted...]
-      <c r="E398" t="inlineStr">
+      <c r="D398" t="inlineStr"/>
+      <c r="F398" t="inlineStr"/>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H398" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F398" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G398" t="inlineStr">
+      <c r="I398" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J398" t="inlineStr"/>
+      <c r="K398" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L398" t="inlineStr"/>
+      <c r="M398" t="inlineStr"/>
+      <c r="N398" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O398" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P398" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H398" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J398" t="inlineStr">
+      <c r="Q398" t="inlineStr"/>
+      <c r="R398" t="inlineStr">
+        <is>
+          <t>Microsoft Office Word</t>
+        </is>
+      </c>
+      <c r="S398" t="inlineStr">
+        <is>
+          <t>CVE-2026-40367 är en sårbarhet i Microsoft Office Word. Den har ett högt CVSS-betyg på 8.4, vilket indikerar en allvarlig risk. Sårbarheten kan utnyttjas via en lokal vektor (AV:L), vilket innebär att angriparen måste ha någon form av åtkomst till systemet. Den påverkar specifikt Microsoft Office Word. För att mildra risken rekommenderas att omedelbart tillämpa de senaste säkerhetsuppdateringarna från Microsoft. Eftersom sårbarheten är känd och en patch finns tillgänglig, är det bästa skyddet att uppdatera programvaran.</t>
+        </is>
+      </c>
+      <c r="T398" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K398" t="inlineStr"/>
+      <c r="U398" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V398" t="inlineStr"/>
+      <c r="W398" t="inlineStr"/>
+      <c r="X398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>CVE-2026-33109</t>
+          <t>CVE-2026-43317</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-33109: Azure Managed Instance for Apache Cassandra</t>
+          <t>Analys av CVE-2026-43317</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D399" t="n">
-[...2 lines deleted...]
-      <c r="E399" t="inlineStr">
+      <c r="D399" t="inlineStr"/>
+      <c r="F399" t="inlineStr"/>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H399" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F399" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>CVE-2026-33109 är en allvarlig sårbarhet (CVSS 9.9) som påverkar Azure Managed Instance for Apache Cassandra. Den tillåter en auktoriserad angripare att exekvera kod över nätverket (RCE) med hög konfidentialitet, integritet och tillgänglighet. Eftersom sårbarheten är i en molntjänst som hanteras av Microsoft, har Microsoft redan mitigerat den, och det finns inga åtgärder som krävs från användaren.</t>
-[...7 lines deleted...]
-      <c r="K399" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J399" t="inlineStr"/>
+      <c r="K399" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L399" t="inlineStr"/>
+      <c r="M399" t="inlineStr"/>
+      <c r="N399" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O399" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P399" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q399" t="inlineStr"/>
+      <c r="R399" t="inlineStr">
+        <is>
+          <t>Linux Kernel (most module)</t>
+        </is>
+      </c>
+      <c r="S399" t="inlineStr">
+        <is>
+          <t>CVE-2026-43317 är en sårbarhet som finns i kärnmodulen `most` i Linux-kärnan. Den beskrivs som en fix för en läckage (leak) som uppstår vid ett tidigt registreringsfel. Detta indikerar att sårbarheten kan utnyttjas för att läcka minnesinformation eller systemtillstånd, vilket kan leda till informationsläckage. Eftersom den är en kärnmodul och har en låg komplexitet (CVSS:3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:N/A:H), är den potentiellt allvarlig i en noll-dagssituation, men den kräver en lokal angripare (Local Access) och utnyttjar ingen användarinteraktion (User Interaction).</t>
+        </is>
+      </c>
+      <c r="T399" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppgradera till en version som innehåller fixen för 'most' modulen).</t>
+        </is>
+      </c>
+      <c r="U399" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V399" t="inlineStr"/>
+      <c r="W399" t="inlineStr"/>
+      <c r="X399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>CVE-2026-31705</t>
+          <t>CVE-2026-33523</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Sårbarhet i ksmbd (SMB) på Mariner Linux</t>
+          <t>Analys av CVE-2026-33523: HTTP Response Splitting</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D400" t="n">
-[...2 lines deleted...]
-      <c r="E400" t="inlineStr">
+      <c r="D400" t="inlineStr"/>
+      <c r="F400" t="inlineStr"/>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H400" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F400" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G400" t="inlineStr">
+      <c r="I400" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J400" t="inlineStr"/>
+      <c r="K400" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L400" t="inlineStr"/>
+      <c r="M400" t="inlineStr"/>
+      <c r="N400" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O400" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P400" t="inlineStr">
         <is>
           <t>Okänd</t>
         </is>
       </c>
-      <c r="H400" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K400" t="inlineStr"/>
+      <c r="Q400" t="inlineStr"/>
+      <c r="R400" t="inlineStr">
+        <is>
+          <t>Apache HTTP Server</t>
+        </is>
+      </c>
+      <c r="S400" t="inlineStr">
+        <is>
+          <t>CVE-2026-33523 är en sårbarhet i Apache HTTP Server, specifikt relaterad till hanteringen av HTTP-svar. Den klassificeras som en 'HTTP response splitting' sårbarhet, vilket innebär att en angripare kan manipulera HTTP-svaret för att få det att innehålla flera logiska delar. Detta kan potentiellt leda till att en angripare kan utföra Cross-Site Scripting (XSS) eller andra attacker som utnyttjar felaktig rendering av webbplatsinnehåll. Sårbarheten är av måttlig svårighetsgrad (Moderate) och kan utnyttjas på nätverksnivå (AV:N) utan användarinteraktion (UI:N).</t>
+        </is>
+      </c>
+      <c r="T400" t="inlineStr">
+        <is>
+          <t>Uppgradera till en version som åtgärdar sårbarheten. Eftersom det är en 'DEPRECATED' funktion, bör man överväga att byta ut den funktionen mot en modernare och säkrare lösning.</t>
+        </is>
+      </c>
+      <c r="U400" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V400" t="inlineStr"/>
+      <c r="W400" t="inlineStr"/>
+      <c r="X400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>CVE-2026-34332</t>
+          <t>CVE-2026-43398</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-34332: Windows Kernel-Mode Drivers</t>
+          <t>Analys av CVE-2026-43398 (drm/amdgpu)</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E401" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr"/>
+      <c r="F401" t="inlineStr"/>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H401" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F401" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>CVE-2026-34332 är en sårbarhet som påverkar Windows Kernel-Mode Drivers. Enligt CVSS-värderingarna har den en Attack Vector (AV) på 'N' (Network) och en User Interaction (UI) på 'R' (Required), vilket indikerar att den kan utnyttjas över nätverket men kräver viss interaktion. Den har en hög konfidentialitets (C:H), integritets (I:H) och tillgänglighets (A:H) påverkan. Även om CVSS-värderingen är hög (8.0), bedöms exploateringen som 'Unlikely' (Osannolik). Denna sårbarhet är kritisk eftersom den påverkar kärnmoderare och kan leda till full systemkontroll.</t>
-[...7 lines deleted...]
-      <c r="K401" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J401" t="inlineStr"/>
+      <c r="K401" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L401" t="inlineStr"/>
+      <c r="M401" t="inlineStr"/>
+      <c r="N401" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O401" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P401" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q401" t="inlineStr"/>
+      <c r="R401" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases, Linux Kernel</t>
+        </is>
+      </c>
+      <c r="S401" t="inlineStr">
+        <is>
+          <t>CVE-2026-43398 är en sårbarhet i drivrutinen `drm/amdgpu` som rör tillägget av en övre gränskontroll på användarinput i `wait ioctl`. Detta är en kärnsårbarhet som potentiellt kan utnyttjas för att orsaka problem med systemstabiliteten eller tillåta en angripare att kringgå säkerhetskontroller. Eftersom det är en kärnmodul (kernel driver) är risken allvarlig, även om CVSS-poängen indikerar låg komplexitet (AV:L/AC:L).</t>
+        </is>
+      </c>
+      <c r="T401" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppgradera till en version som adresserar sårbarheten (specifik version saknas i texten, men det är den rekommenderade åtgärden).</t>
+        </is>
+      </c>
+      <c r="U401" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V401" t="inlineStr"/>
+      <c r="W401" t="inlineStr"/>
+      <c r="X401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>CVE-2026-41094</t>
+          <t>CVE-2025-71285</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-41094: Data Formulator RCE</t>
+          <t>Sårbarhetsanalys för CVE-2025-71285 (iwlwifi)</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E402" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr"/>
+      <c r="F402" t="inlineStr"/>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H402" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F402" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I402" t="inlineStr">
         <is>
-          <t>CVE-2026-41094 är en allvarlig sårbarhet i Microsoft Data Formulator som tillåter en fjärrutförande av kod (RCE) via nätverket. Med en CVSS-poäng på 8.8 och en attackvektor (AV) på 'N' (Network) och en komplexitet (AC) på 'L' (Low), utgör detta ett betydande hot. Även om CVSS-värderingen indikerar att exploateringen är 'Less Likely', bör organisationer agera snabbt. Den primära rekommendationen är att omedelbart tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
-[...7 lines deleted...]
-      <c r="K402" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J402" t="inlineStr"/>
+      <c r="K402" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L402" t="inlineStr"/>
+      <c r="M402" t="inlineStr"/>
+      <c r="N402" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O402" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P402" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q402" t="inlineStr"/>
+      <c r="R402" t="inlineStr">
+        <is>
+          <t>iwlwifi</t>
+        </is>
+      </c>
+      <c r="S402" t="inlineStr">
+        <is>
+          <t>CVE-2025-71285 är en sårbarhet som påverkar `iwlwifi` drivrutinen, specifikt relaterad till hanteringen av MHI auto_queue-funktionen för IPCR DL-kanaler. Den klassificeras som 'Moderate' (Måttlig) med en CVSS v3.1-poäng på 4.7. Sårbarheten tillåter en attackerare att utnyttja en svaghet i drivrutinen, vilket kan leda till en Denial of Service (DoS) (A:H - High Impact på tillgänglighet). Eftersom CVSS-värderingen indikerar att den är utnyttjbar lokalt (AV:L) och kräver en hög komplexitet (AC:H), är risken hanterbar men kräver uppdatering av drivrutinen.</t>
+        </is>
+      </c>
+      <c r="T402" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera drivrutinen/kärnan).</t>
+        </is>
+      </c>
+      <c r="U402" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V402" t="inlineStr"/>
+      <c r="W402" t="inlineStr"/>
+      <c r="X402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>CVE-2026-23918</t>
+          <t>CVE-2026-35429</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-23918: Double Free i Apache HTTP Server</t>
+          <t>Sårbarhet i Microsoft Edge för Android (CVE-2026-35429)</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E403" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr"/>
+      <c r="F403" t="inlineStr"/>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H403" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F403" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I403" t="inlineStr">
         <is>
-          <t>CVE-2026-23918 är en allvarlig sårbarhet i Apache HTTP Server:s http2-modul. Den utnyttjar en 'Double Free'-bugg, vilket kan leda till en potentiell Remote Code Execution (RCE). Sårbarheten har ett högt CVSS-betyg (8.8) och kan utnyttjas via nätverket (AV:N) utan användarinteraktion (UI:N).</t>
-[...7 lines deleted...]
-      <c r="K403" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J403" t="inlineStr"/>
+      <c r="K403" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L403" t="inlineStr"/>
+      <c r="M403" t="inlineStr"/>
+      <c r="N403" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O403" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P403" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q403" t="inlineStr"/>
+      <c r="R403" t="inlineStr">
+        <is>
+          <t>Microsoft Edge for Android</t>
+        </is>
+      </c>
+      <c r="S403" t="inlineStr">
+        <is>
+          <t>CVE-2026-35429 är en sårbarhet i Microsoft Edge för Android. Den har ett CVSS-betyg på 4.3, vilket indikerar en relativt låg risk. Sårbarheten kräver att användaren interagerar med den (UI:R), vilket innebär att den utnyttjas via social ingenjörskonst eller en specifik användarhandling. Attacken kan inte utnyttjas på distans utan interaktion. Den påverkar specifikt Microsoft Edge för Android.</t>
+        </is>
+      </c>
+      <c r="T403" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U403" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V403" t="inlineStr"/>
+      <c r="W403" t="inlineStr"/>
+      <c r="X403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>CVE-2026-40370</t>
+          <t>CVE-2026-34340</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40370 i SQL Server</t>
+          <t>Sårbarhet i Windows Projected File System (CVE-2026-34340)</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D404" t="n">
-[...2 lines deleted...]
-      <c r="E404" t="inlineStr">
+      <c r="D404" t="inlineStr"/>
+      <c r="F404" t="inlineStr"/>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H404" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F404" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G404" t="inlineStr">
+      <c r="I404" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J404" t="inlineStr"/>
+      <c r="K404" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L404" t="inlineStr"/>
+      <c r="M404" t="inlineStr"/>
+      <c r="N404" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O404" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P404" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H404" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K404" t="inlineStr"/>
+      <c r="Q404" t="inlineStr"/>
+      <c r="R404" t="inlineStr">
+        <is>
+          <t>Windows Projected File System</t>
+        </is>
+      </c>
+      <c r="S404" t="inlineStr">
+        <is>
+          <t>CVE-2026-34340 är en sårbarhet i Windows Projected File System som tillåter en auktoriserad angripare att höja sina privilegier lokalt. Angreppet kräver en race condition, vilket indikerar att det är tekniskt komplext att utnyttja. CVSS-värdet visar att attackkomplexiteten är hög (AC:H), vilket gör att exploateringen är svår. Trots att det är en allvarlig sårbarhet (CVSS:3.1/AV:L/AC:H/PR:L/UI:N/S:U/C:H/I:H/A:H/E:U/RL:O/RC:C) som ger hög konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H), är den mest effektiva åtgärden att tillämpa en patch från leverantören.</t>
+        </is>
+      </c>
+      <c r="T404" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U404" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V404" t="inlineStr"/>
+      <c r="W404" t="inlineStr"/>
+      <c r="X404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>CVE-2026-40420</t>
+          <t>CVE-2026-43172</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40420 (Microsoft Office Click-To-Run)</t>
+          <t>Sårbarhetsanalys: CVE-2026-43172 (iwlwifi)</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D405" t="n">
-[...2 lines deleted...]
-      <c r="E405" t="inlineStr">
+      <c r="D405" t="inlineStr"/>
+      <c r="F405" t="inlineStr"/>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F405" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I405" t="inlineStr">
         <is>
-          <t>CVE-2026-40420 är en allvarlig sårbarhet i Microsoft Office Click-To-Run. Den har ett högt CVSS-betyg på 8.8 och kan utnyttjas med låga krav på angreppsvektor (AV:L), komplexitet (AC:L) och privilegier (PR:L). Den kan leda till en scope change (S:C), vilket indikerar att en framgångsrik exploatering kan leda till ett sandbox-escape. Detta innebär att angriparen kan uppnå en betydande nivå av systemkontroll. Även om CVSS-betyget indikerar att exploateringen är 'Less Likely', är det kritiskt att patcha omedelbart.</t>
-[...7 lines deleted...]
-      <c r="K405" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J405" t="inlineStr"/>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L405" t="inlineStr"/>
+      <c r="M405" t="inlineStr"/>
+      <c r="N405" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O405" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P405" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q405" t="inlineStr"/>
+      <c r="R405" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases, iwlwifi</t>
+        </is>
+      </c>
+      <c r="S405" t="inlineStr">
+        <is>
+          <t>CVE-2026-43172 är en medelhög sårbarhet (Moderate) som påverkar Wi-Fi-drivrutinen `iwlwifi`. Sårbarheten beror på en fix för SMEM-parsning. Den kan utnyttjas på lokalt (Local) och kräver ingen användarinteraktion (UI:N). Eftersom den har en Låg konfidentialitets (C:L), Låg integritets (I:L) och Låg tillgänglighets (A:L) påverkan, är risken begränsad men bör ändå åtgärdas. Patchningen är tillgänglig i CBL-Mariner Releases.</t>
+        </is>
+      </c>
+      <c r="T405" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera till de senaste versionerna av CBL-Mariner Releases som innehåller fixen för `iwlwifi`.</t>
+        </is>
+      </c>
+      <c r="U405" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V405" t="inlineStr"/>
+      <c r="W405" t="inlineStr"/>
+      <c r="X405" t="inlineStr"/>
     </row>
     <row r="406">
-      <c r="A406" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C406" s="3" t="inlineStr">
+      <c r="A406" t="inlineStr">
+        <is>
+          <t>CVE-2026-7262</t>
+        </is>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>Analys av CVE-2026-7262: NULL Pointer Dereference i SOAP decoder</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D406" s="3" t="n">
-[...32 lines deleted...]
-      <c r="K406" s="3" t="inlineStr"/>
+      <c r="D406" t="inlineStr"/>
+      <c r="F406" t="inlineStr"/>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>RUTIN (30 dagar)</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J406" t="inlineStr"/>
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L406" t="inlineStr"/>
+      <c r="M406" t="inlineStr"/>
+      <c r="N406" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O406" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P406" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q406" t="inlineStr"/>
+      <c r="R406" t="inlineStr">
+        <is>
+          <t>apache:Map decoder</t>
+        </is>
+      </c>
+      <c r="S406" t="inlineStr">
+        <is>
+          <t>CVE-2026-7262 är en sårbarhet av typen NULL Pointer Dereference som påverkar SOAP apache:Map decoder. Sårbarheten har en låg riskbedömning (Low) och påverkar PHP-miljön. Den kan utnyttjas via en NULL pointer dereference i SOAP-hanteringen. För att mildra risken rekommenderas uppgradering av den drabbade komponenten.</t>
+        </is>
+      </c>
+      <c r="T406" t="inlineStr">
+        <is>
+          <t>Uppgradera till en patchad version av den drabbade komponenten.</t>
+        </is>
+      </c>
+      <c r="U406" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V406" t="inlineStr"/>
+      <c r="W406" t="inlineStr"/>
+      <c r="X406" t="inlineStr"/>
     </row>
     <row r="407">
-      <c r="A407" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C407" s="3" t="inlineStr">
+      <c r="A407" t="inlineStr">
+        <is>
+          <t>CVE-2025-71293</t>
+        </is>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>Analys av CVE-2025-71293 i Linux-kärnan</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D407" s="3" t="n">
-[...32 lines deleted...]
-      <c r="K407" s="3" t="inlineStr"/>
+      <c r="D407" t="inlineStr"/>
+      <c r="F407" t="inlineStr"/>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>RUTIN (30 dagar)</t>
+        </is>
+      </c>
+      <c r="I407" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J407" t="inlineStr"/>
+      <c r="K407" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L407" t="inlineStr"/>
+      <c r="M407" t="inlineStr"/>
+      <c r="N407" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O407" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P407" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q407" t="inlineStr"/>
+      <c r="R407" t="inlineStr">
+        <is>
+          <t>Linux-kärnan, amdgpu-drivrutin</t>
+        </is>
+      </c>
+      <c r="S407" t="inlineStr">
+        <is>
+          <t>CVE-2025-71293 är en medelhög sårbarhet (Moderate) som rör `drm/amdgpu/ras` i Linux-kärnan. Den har åtgärdats genom att flytta allokeringen av RAS-data före kontrollen av dåliga sidor (bad page check). Detta indikerar en potentiell minneshanterings- eller race-condition-sårbarhet i AMD GPU-drivrutinen. Eftersom den är en kärnsårbarhet är den allvarlig, men CVSS-värdet (AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:N/A:H) tyder på att den kräver lokala behörigheter (L) och kan utnyttjas utan användarinteraktion (N), vilket begränsar dess omedelbara risk i ett standardmiljö. Den mest troliga leverantören är Linux-kärnan/AMD.</t>
+        </is>
+      </c>
+      <c r="T407" t="inlineStr">
+        <is>
+          <t>Applicera patch (uppgradera till den senaste versionen av Linux-kärnan som innehåller fixen: 'drm/amdgpu/ras: Move ras data alloc before bad page check').</t>
+        </is>
+      </c>
+      <c r="U407" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V407" t="inlineStr"/>
+      <c r="W407" t="inlineStr"/>
+      <c r="X407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>CVE-2026-40415</t>
+          <t>CVE-2026-43118</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40415: Windows TCP/IP sårbarhet</t>
+          <t>Analys av CVE-2026-43118 (btrfs)</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E408" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr"/>
+      <c r="F408" t="inlineStr"/>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H408" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F408" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I408" t="inlineStr">
         <is>
-          <t>CVE-2026-40415 är en allvarlig sårbarhet i Windows TCP/IP-stacken med ett högt CVSS-betyg (8.1). Den utgör en Remote Code Execution (RCE) risk, vilket innebär att en angripare kan exekvera godtycklig kod på ett drabbat system. Sårbarheten kan utnyttjas utan användarinteraktion (AV:N, UI:N) och kräver ingen privilegiering (PR:N). Den mest allvarliga aspekten är att den kräver en hög grad av systemkonfiguration (AC:H) för att utnyttjas, vilket gör den svårare att exploatera i praktiken. Det rekommenderas starkt att omedelbart patcha systemet.</t>
-[...2 lines deleted...]
-      <c r="J408" t="inlineStr">
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J408" t="inlineStr"/>
+      <c r="K408" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L408" t="inlineStr"/>
+      <c r="M408" t="inlineStr"/>
+      <c r="N408" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O408" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P408" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q408" t="inlineStr"/>
+      <c r="R408" t="inlineStr">
+        <is>
+          <t>btrfs</t>
+        </is>
+      </c>
+      <c r="S408" t="inlineStr">
+        <is>
+          <t>CVE-2026-43118 är en sårbarhet i btrfs-filsystemet som kan leda till att ett 'zero size inode' har ett icke-nollställt storlek efter en loggåterspelning (log replay). Detta är en dataintegritetsrisk som kan utnyttjas för att manipulera filsystemets metadata. Sårbarheten har en låg CVSS-poäng (CVSS:3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:L/A:N), vilket indikerar att den kräver en lokal vektor (AV:L) och att den inte direkt påverkar konfidentialitet eller tillgänglighet (C:N/A:N), men den kan påverka integriteten (I:L).</t>
+        </is>
+      </c>
+      <c r="T408" t="inlineStr">
         <is>
           <t>Applicera patch.</t>
         </is>
       </c>
-      <c r="K408" t="inlineStr"/>
+      <c r="U408" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V408" t="inlineStr"/>
+      <c r="W408" t="inlineStr"/>
+      <c r="X408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>CVE-2026-32207</t>
+          <t>CVE-2026-45186</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-32207 i Azure Machine Learning</t>
+          <t>Analys av CVE-2026-45186: Ineffektiv Algoritmisk Komplexitet</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D409" t="n">
-[...2 lines deleted...]
-      <c r="E409" t="inlineStr">
+      <c r="D409" t="inlineStr"/>
+      <c r="F409" t="inlineStr"/>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F409" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I409" t="inlineStr">
         <is>
-          <t>CVE-2026-32207 är en sårbarhet i Azure Machine Learning som tillåter en oauktoriserad angripare att utföra spoofing över ett nätverk. Sårbarheten har en hög CVSS-poäng på 8.8 och utgör en betydande risk. Angreppet kräver ingen fysisk närvaro (AV:N) och kan utnyttjas när som helst (AC:L).</t>
-[...7 lines deleted...]
-      <c r="K409" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J409" t="inlineStr"/>
+      <c r="K409" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L409" t="inlineStr"/>
+      <c r="M409" t="inlineStr"/>
+      <c r="N409" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O409" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P409" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q409" t="inlineStr"/>
+      <c r="R409" t="inlineStr">
+        <is>
+          <t>Mariner</t>
+        </is>
+      </c>
+      <c r="S409" t="inlineStr">
+        <is>
+          <t>CVE-2026-45186 beskriver en sårbarhet relaterad till 'Inefficient Algorithmic Complexity' (Ineffektiv Algoritmisk Komplexitet). Baserat på den tillgängliga texten är sårbarheten kopplad till 'Mariner' och har en låg svårighetsgrad (Low) med en CVSS-poäng på 3.1. Detta indikerar att sårbarheten kan utnyttjas med låg komplexitet (AC:H) och att den inte kräver någon privilegier (PR:N). Den specifika naturen av sårbarheten (algoritmisk komplexitet) antyder att den kan leda till prestandaproblem, t.ex. Denial of Service (DoS), snarare än direkt exekvering av kod. Eftersom informationen är begränsad, är det svårt att fastställa exakta produktpåverkan eller en omedelbar workaround, men uppdatering till den senaste versionen av Mariner är den rekommenderade åtgärden.</t>
+        </is>
+      </c>
+      <c r="T409" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U409" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V409" t="inlineStr"/>
+      <c r="W409" t="inlineStr"/>
+      <c r="X409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>CVE-2026-24072</t>
+          <t>CVE-2026-43299</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-24072: Privilege Escalation i Apache mod_rewrite</t>
+          <t>Sårbarhet i btrfs filsystemet (CVE-2026-43299)</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E410" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr"/>
+      <c r="F410" t="inlineStr"/>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H410" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F410" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I410" t="inlineStr">
         <is>
-          <t>CVE-2026-24072 är en sårbarhet i Apache HTTP Server:s mod_rewrite-modul. Den tillåter en höjning av privilegier (elevation of privileges) genom ett problem med felaktig hantering av behörigheter (Improper Privilege Management). En angripare kan utnyttja detta för att få högre behörigheter än vad som ursprungligen var avsett, vilket kan leda till allvarlig kompromettering av systemet. Sårbarheten har en hög CVSS-poäng (8.8) och indikerar att den är allvarlig.</t>
-[...7 lines deleted...]
-      <c r="K410" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J410" t="inlineStr"/>
+      <c r="K410" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L410" t="inlineStr"/>
+      <c r="M410" t="inlineStr"/>
+      <c r="N410" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O410" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P410" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q410" t="inlineStr"/>
+      <c r="R410" t="inlineStr">
+        <is>
+          <t>btrfs</t>
+        </is>
+      </c>
+      <c r="S410" t="inlineStr">
+        <is>
+          <t>CVE-2026-43299 är en sårbarhet som påverkar btrfs filsystemet. Den upptäcks i funktionen `btrfs_repair_io_failure()` och handlar om att inte utföra en `ASSERT()` när filsystemet byter till läs-endast (RO) läge. Detta kan potentiellt leda till en Denial of Service (DoS) eller dataförlust under filsystemreparationer. Sårbarheten har en medelhög CVSS-poäng (CVSS:3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:N/A:H), vilket indikerar att den är svår att utnyttja men kan påverka systemets tillgänglighet (A:H).</t>
+        </is>
+      </c>
+      <c r="T410" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera till de versioner som nämns i källmaterialet (t.ex. 21308-17084 eller 21332-17084) som innehåller korrigeringen.</t>
+        </is>
+      </c>
+      <c r="U410" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V410" t="inlineStr"/>
+      <c r="W410" t="inlineStr"/>
+      <c r="X410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>CVE-2026-34329</t>
+          <t>CVE-2026-43131</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-34329 (Windows Message Queuing)</t>
+          <t>Analys av CVE-2026-43131 (Null Pointer Dereference)</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D411" t="n">
-[...2 lines deleted...]
-      <c r="E411" t="inlineStr">
+      <c r="D411" t="inlineStr"/>
+      <c r="F411" t="inlineStr"/>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H411" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F411" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G411" t="inlineStr">
+      <c r="I411" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J411" t="inlineStr"/>
+      <c r="K411" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L411" t="inlineStr"/>
+      <c r="M411" t="inlineStr"/>
+      <c r="N411" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O411" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P411" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q411" t="inlineStr"/>
+      <c r="R411" t="inlineStr">
+        <is>
+          <t>Linux-kärnan (drm/amd/pm)</t>
+        </is>
+      </c>
+      <c r="S411" t="inlineStr">
+        <is>
+          <t>CVE-2026-43131 är en sårbarhet som rör en null pointer dereference-bugg i drivrutinen `drm/amd/pm`. Detta är en medelhög (Moderate) sårbarhet som har upptäckts i Linux-kärnan. Sårbarheten kan utnyttjas via en låg (Low) fysisk vektor (AV:L) och låg (Low) komplexitet (AC:L), vilket indikerar att den kräver fysisk åtkomst men är relativt enkel att utnyttja. Eftersom CVSS-värdet indikerar att konfidentialitet (C:N), integritet (I:N) och tillgänglighet (A:H) inte är direkt påverkad, är risken begränsad, men det är kritiskt att patcha för att förhindra potentiella systemkrascher eller oavsiktlig funktionsstörning. Den rekommenderade åtgärden är att uppdatera kärnan.</t>
+        </is>
+      </c>
+      <c r="T411" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera till en version som fixar null pointer dereference-felet i drivrutinen `drm/amd/pm`).</t>
+        </is>
+      </c>
+      <c r="U411" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V411" t="inlineStr"/>
+      <c r="W411" t="inlineStr"/>
+      <c r="X411" t="inlineStr"/>
+    </row>
+    <row r="412">
+      <c r="A412" t="inlineStr">
+        <is>
+          <t>CVE-2026-41105</t>
+        </is>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>Analys av CVE-2026-41105: Azure Notification Service</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr"/>
+      <c r="F412" t="inlineStr"/>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H412" t="inlineStr">
+        <is>
+          <t>RUTIN (30 dagar)</t>
+        </is>
+      </c>
+      <c r="I412" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J412" t="inlineStr"/>
+      <c r="K412" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L412" t="inlineStr"/>
+      <c r="M412" t="inlineStr"/>
+      <c r="N412" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O412" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P412" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H411" t="inlineStr">
-[...65 lines deleted...]
-      <c r="K412" s="3" t="inlineStr"/>
+      <c r="Q412" t="inlineStr"/>
+      <c r="R412" t="inlineStr">
+        <is>
+          <t>Azure Notification Service</t>
+        </is>
+      </c>
+      <c r="S412" t="inlineStr">
+        <is>
+          <t>CVE-2026-41105 är en sårbarhet i Azure Notification Service. En auktoriserad angripare kan utnyttja denna sårbarhet för att höja sina privilegier över nätverket (privilege escalation). CVSS-poängen indikerar en hög konfidentialitet (C:H) och hög integritet (I:H), men attackvektorn är nätverksbaserad (AV:N) och kräver låga behörigheter (PR:L). Eftersom Microsoft har bekräftat att sårbarheten är fullständigt mitigerad och att inga åtgärder krävs från användaren, är den omedelbara risken låg, men den historiska risken är betydande.</t>
+        </is>
+      </c>
+      <c r="T412" t="inlineStr">
+        <is>
+          <t>Applicera patch (Sårbarheten är fullständigt mitigerad av Microsoft; inga åtgärder krävs från användaren).</t>
+        </is>
+      </c>
+      <c r="U412" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V412" t="inlineStr"/>
+      <c r="W412" t="inlineStr"/>
+      <c r="X412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>CVE-2026-33110</t>
+          <t>CVE-2026-26164</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-33110 i Microsoft SharePoint</t>
+          <t>Sårbarhetsanalys: CVE-2026-26164 i M365 Copilot</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E413" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr"/>
+      <c r="F413" t="inlineStr"/>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H413" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F413" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G413" t="inlineStr">
+      <c r="I413" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J413" t="inlineStr"/>
+      <c r="K413" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L413" t="inlineStr"/>
+      <c r="M413" t="inlineStr"/>
+      <c r="N413" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O413" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P413" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H413" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K413" t="inlineStr"/>
+      <c r="Q413" t="inlineStr"/>
+      <c r="R413" t="inlineStr">
+        <is>
+          <t>M365 Copilot</t>
+        </is>
+      </c>
+      <c r="S413" t="inlineStr">
+        <is>
+          <t>CVE-2026-26164 är en sårbarhet som påverkar M365 Copilot och tillåter en oauktoriserad angripare att avslöja information över ett nätverk. Enligt källmaterialet har Microsoft redan fullständigt mildrat denna sårbarhet, och det finns inga åtgärder som användare behöver vidta. Detta minskar den omedelbara risken för användare av tjänsten.</t>
+        </is>
+      </c>
+      <c r="T413" t="inlineStr">
+        <is>
+          <t>Applicera patch (Inga åtgärder krävs, sårbarheten är mildrad av leverantören).</t>
+        </is>
+      </c>
+      <c r="U413" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V413" t="inlineStr"/>
+      <c r="W413" t="inlineStr"/>
+      <c r="X413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>CVE-2026-35435</t>
+          <t>CVE-2026-43294</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-35435</t>
+          <t>CVE-2026-43294: Kernel Panic i DRM-drivrutin</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D414" t="n">
-[...2 lines deleted...]
-      <c r="E414" t="inlineStr">
+      <c r="D414" t="inlineStr"/>
+      <c r="F414" t="inlineStr"/>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H414" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F414" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>CVE-2026-35435 är en sårbarhet som påverkar Azure AI Foundry M365 published agents. En angripare kan utnyttja denna sårbarhet för att få hög konfidentialitet (C:H) och hög integritet (I:N) på en begränsad yta (S:C). CVSS-poängen är 8.6, vilket indikerar ett högt riskvärde. Angreppet kan ske på nätverksnivå (AV:N) och kräver låg komplexitet (AC:L). Eftersom 'Exploitation More Likely' anges, bör omedelbara åtgärder vidtas. Texten indikerar dock att sårbarheten är fullständigt mitigerad av Microsoft och att inga åtgärder krävs från användarens sida.</t>
-[...7 lines deleted...]
-      <c r="K414" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J414" t="inlineStr"/>
+      <c r="K414" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L414" t="inlineStr"/>
+      <c r="M414" t="inlineStr"/>
+      <c r="N414" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O414" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P414" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q414" t="inlineStr"/>
+      <c r="R414" t="inlineStr">
+        <is>
+          <t>DRM</t>
+        </is>
+      </c>
+      <c r="S414" t="inlineStr">
+        <is>
+          <t>CVE-2026-43294 är en sårbarhet i DRM-drivrutinen (renesas: rz-du: mipi_dsi) som kan orsaka en kärnkrasch (kernel panic) vid omstart (rebooting) för vissa paneler. Detta är en medelhög (Moderate) sårbarhet. Attackvektorn är lokal (AV:L) och kräver ingen interaktion från användaren (UI:N).</t>
+        </is>
+      </c>
+      <c r="T414" t="inlineStr">
+        <is>
+          <t>Applicera patch (uppdatera kärnan).</t>
+        </is>
+      </c>
+      <c r="U414" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V414" t="inlineStr"/>
+      <c r="W414" t="inlineStr"/>
+      <c r="X414" t="inlineStr"/>
     </row>
     <row r="415">
-      <c r="A415" s="3" t="inlineStr">
-[...47 lines deleted...]
-      <c r="K415" s="3" t="inlineStr"/>
+      <c r="A415" t="inlineStr">
+        <is>
+          <t>CVE-2026-39823</t>
+        </is>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>Analys av CVE-2026-39823: XSS i Go html/template</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr"/>
+      <c r="F415" t="inlineStr"/>
+      <c r="G415" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H415" t="inlineStr">
+        <is>
+          <t>RUTIN (30 dagar)</t>
+        </is>
+      </c>
+      <c r="I415" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J415" t="inlineStr"/>
+      <c r="K415" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L415" t="inlineStr"/>
+      <c r="M415" t="inlineStr"/>
+      <c r="N415" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O415" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P415" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q415" t="inlineStr"/>
+      <c r="R415" t="inlineStr">
+        <is>
+          <t>Go (golang.org/x/net)</t>
+        </is>
+      </c>
+      <c r="S415" t="inlineStr">
+        <is>
+          <t>CVE-2026-39823 beskriver en sårbarhet i Go-språkets `html/template`-paket. Sårbarheten uppstår när meta-innehåll (meta content) inte hanteras korrekt vid URL-escapering, vilket leder till Cross-Site Scripting (XSS). Detta är en medelhög sårbarhet (Moderate) med en CVSS-poäng på 6.1. Angreppet kräver ingen autentisering (PR:N) och kan utnyttjas på nätverksnivå (AV:N), men det kräver att en användare interagerar med sårbarheten (UI:R).</t>
+        </is>
+      </c>
+      <c r="T415" t="inlineStr">
+        <is>
+          <t>Uppgradera till en version av Go som har åtgärdat sårbarheten. Eftersom det är en känd sårbarhet i standardbiblioteket rekommenderas alltid att uppdatera till den senaste stabila versionen av Go.</t>
+        </is>
+      </c>
+      <c r="U415" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V415" t="inlineStr"/>
+      <c r="W415" t="inlineStr"/>
+      <c r="X415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>CVE-2026-41088</t>
+          <t>CVE-2026-43073</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-41088: WinSock Driver Privilege Escalation</t>
+          <t>Sårbarhet i x86-64: rename misleadingly named '__copy_user_nocache()' (CVE-2026-43073)</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D416" t="n">
-[...2 lines deleted...]
-      <c r="E416" t="inlineStr">
+      <c r="D416" t="inlineStr"/>
+      <c r="F416" t="inlineStr"/>
+      <c r="G416" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H416" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F416" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I416" t="inlineStr">
         <is>
-          <t>CVE-2026-41088 är en sårbarhet i Windows Ancillary Function Driver for WinSock. Den tillåter en auktoriserad angripare att höja sina privilegier lokalt genom att utöva extern kontroll över filnamn eller sökvägar i drivrutinen. Detta är en klassisk Privilege Escalation-sårbarhet. CVSS-poängen (7.8) indikerar en medelhög till allvarlig risk. Eftersom den kräver att angriparen redan är auktoriserad (Privilege Level: Low, Attack Vector: Local), är den inte en omedelbar noll-dagsattack mot oskyddade system, men den är mycket allvarlig i ett komprometterat nätverk.</t>
-[...7 lines deleted...]
-      <c r="K416" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J416" t="inlineStr"/>
+      <c r="K416" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L416" t="inlineStr"/>
+      <c r="M416" t="inlineStr"/>
+      <c r="N416" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O416" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P416" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q416" t="inlineStr"/>
+      <c r="R416" t="inlineStr">
+        <is>
+          <t>x86-64 (Operativsystemkärna/Bibliotek)</t>
+        </is>
+      </c>
+      <c r="S416" t="inlineStr">
+        <is>
+          <t>CVE-2026-43073 är en sårbarhet som påverkar x86-64-arkitekturen och rör en otydligt namngiven funktion '__copy_user_nocache()'. Den har en låg svårighetsgrad (CVSS 2.5) men kan potentiellt leda till problem med minneshantering eller exekvering av obehörig kod beroende på kontexten. Eftersom sårbarheten är relaterad till en systemfunktion och inte en applikationslogik, är det kritiskt att uppdatera operativsystemets kärna eller de berörda biblioteken. Den angreppsvarianten kräver låga privilegier (AV:L) och en hög komplexitet (AC:H).</t>
+        </is>
+      </c>
+      <c r="T416" t="inlineStr">
+        <is>
+          <t>Uppgradera till en version som har åtgärdat sårbarheten. (Specifika versioner saknas i texten, men det är den rekommenderade åtgärden).</t>
+        </is>
+      </c>
+      <c r="U416" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V416" t="inlineStr"/>
+      <c r="W416" t="inlineStr"/>
+      <c r="X416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>CVE-2026-35418</t>
+          <t>CVE-2026-35428</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-35418: Privilege Escalation i Windows Cloud Files Mini Filter Driver</t>
+          <t>Sårbarhet i Azure Cloud Shell (CVE-2026-35428)</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E417" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr"/>
+      <c r="F417" t="inlineStr"/>
+      <c r="G417" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H417" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F417" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G417" t="inlineStr">
+      <c r="I417" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J417" t="inlineStr"/>
+      <c r="K417" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L417" t="inlineStr"/>
+      <c r="M417" t="inlineStr"/>
+      <c r="N417" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O417" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P417" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H417" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K417" t="inlineStr"/>
+      <c r="Q417" t="inlineStr"/>
+      <c r="R417" t="inlineStr">
+        <is>
+          <t>Azure Cloud Shell</t>
+        </is>
+      </c>
+      <c r="S417" t="inlineStr">
+        <is>
+          <t>CVE-2026-35428 är en allvarlig sårbarhet i Azure Cloud Shell som tillåter en obehörig angripare att utföra spoofing över ett nätverk. Enligt källmaterialet har Microsoft redan fullständigt mitigerat denna sårbarhet, och det finns inga åtgärder som användare behöver vidta. Detta innebär att risken för användare av tjänsten är låg, men det är viktigt att vara medveten om dess potentiella allvar.</t>
+        </is>
+      </c>
+      <c r="T417" t="inlineStr">
+        <is>
+          <t>Applicera patch (Sårbarheten är redan mitigerad av Microsoft. Inga åtgärder krävs från användaren.)</t>
+        </is>
+      </c>
+      <c r="U417" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V417" t="inlineStr"/>
+      <c r="W417" t="inlineStr"/>
+      <c r="X417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>CVE-2026-35420</t>
+          <t>CVE-2026-43216</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-35420: Windows Kernel Privilege Escalation</t>
+          <t>Analys av CVE-2026-43216 (Net: Drop the lock)</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E418" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr"/>
+      <c r="F418" t="inlineStr"/>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H418" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F418" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I418" t="inlineStr">
         <is>
-          <t>CVE-2026-35420 är en sårbarhet i Windows Kernel som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Enligt CVSS-poängen (AV:L, AC:L, PR:L, UI:N, S:U, C:H, I:H, A:H) är den allvarlig, då den kräver låg åtkomstnivå (L) och kan utnyttjas lokalt (L), men den är inte beroende av användarinteraktion (N).</t>
-[...7 lines deleted...]
-      <c r="K418" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J418" t="inlineStr"/>
+      <c r="K418" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L418" t="inlineStr"/>
+      <c r="M418" t="inlineStr"/>
+      <c r="N418" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O418" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P418" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q418" t="inlineStr"/>
+      <c r="R418" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S418" t="inlineStr">
+        <is>
+          <t>CVE-2026-43216 är en medelhög (Moderate) sårbarhet i Linux-kärnan, specifikt relaterad till nätverksstacken (`net: Drop the lock in skb_may_tx_timestamp()`). Denna sårbarhet har en CVSS-poäng på 3.1 med följande vektor: AV:L (Låg), AC:L (Låg), PR:L (Låg), UI:N (Ingen), S:U (U), C:N (Ingen), I:N (Ingen), A:H (Hög). Detta indikerar att en angripare måste ha låg fysisk åtkomst (L) och att ingen användarinteraktion krävs (N). Sårbarheten leder till en hög påverkan på tillgängligheten (A:H) men ingen konfidentialitet (C:N) eller integritet (I:N).</t>
+        </is>
+      </c>
+      <c r="T418" t="inlineStr">
+        <is>
+          <t>Ingen omedelbar workaround nämns i texten. Det rekommenderas att uppgradera till en version som innehåller en patch för att åtgärda sårbarheten.</t>
+        </is>
+      </c>
+      <c r="U418" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V418" t="inlineStr"/>
+      <c r="W418" t="inlineStr"/>
+      <c r="X418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>CVE-2026-34351</t>
+          <t>CVE-2026-7568</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-34351: Windows TCP/IP Privilege Escalation</t>
+          <t>Analys av CVE-2026-7568: Integer Overflow i Mariner PHP</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E419" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr"/>
+      <c r="F419" t="inlineStr"/>
+      <c r="G419" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H419" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F419" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>CVE-2026-34351 är en sårbarhet i Windows TCP/IP-stacken som tillåter en auktoriserad angripare att höja sina privilegier lokalt. Sårbarheten beror på en 'race condition' vid samtidig exekvering av resurser med otillräcklig synkronisering. Detta innebär att en angripare som redan har viss åtkomst kan utnyttja detta för att få systemadministratörs- eller högre rättigheter. CVSS-poängen (7.8) indikerar en betydande risk, särskilt eftersom den kräver låga privilegier (PR:L) och kan utnyttjas lokalt (AV:L).</t>
-[...7 lines deleted...]
-      <c r="K419" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J419" t="inlineStr"/>
+      <c r="K419" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L419" t="inlineStr"/>
+      <c r="M419" t="inlineStr"/>
+      <c r="N419" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O419" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P419" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q419" t="inlineStr"/>
+      <c r="R419" t="inlineStr">
+        <is>
+          <t>Mariner PHP</t>
+        </is>
+      </c>
+      <c r="S419" t="inlineStr">
+        <is>
+          <t>CVE-2026-7568 är en sårbarhet av typen Integer Overflow or Wraparound som påverkar funktionen `metaphone()` i Mariner PHP. Sårbarheten har en 'Moderate' svårighetsgrad. Den kan utnyttjas via en sträng som orsakar ett integer overflow i funktionen. För att mildra risken rekommenderas uppdatering av PHP-biblioteket eller användning av en patch.</t>
+        </is>
+      </c>
+      <c r="T419" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U419" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V419" t="inlineStr"/>
+      <c r="W419" t="inlineStr"/>
+      <c r="X419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>CVE-2026-34336</t>
+          <t>CVE-2026-43115</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Information Disclosure i Windows DWM Core Library (CVE-2026-34336)</t>
+          <t>Analys av CVE-2026-43115 (SRCU Mariner Linux)</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E420" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr"/>
+      <c r="F420" t="inlineStr"/>
+      <c r="G420" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H420" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F420" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I420" t="inlineStr">
         <is>
-          <t>CVE-2026-34336 är en informationsläckage-sårbarhet (Information Disclosure) som finns i Windows DWM Core Library. Den tillåter en auktoriserad angripare att läcka information lokalt genom en buffertöverläsning (Buffer over-read). Även om sårbarheten är allvarlig (CVSS: 7.8) och kan leda till hög konfidentialitet (C:H), är den initialt begränsad till auktoriserade användare (PR:L) och kräver ingen användarinteraktion (UI:N). Det rekommenderas starkt att tillämpa de senaste säkerhetsuppdateringarna från Microsoft för att åtgärda denna sårbarhet.</t>
-[...7 lines deleted...]
-      <c r="K420" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J420" t="inlineStr"/>
+      <c r="K420" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L420" t="inlineStr"/>
+      <c r="M420" t="inlineStr"/>
+      <c r="N420" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O420" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P420" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q420" t="inlineStr"/>
+      <c r="R420" t="inlineStr">
+        <is>
+          <t>Linux-kärnan, Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S420" t="inlineStr">
+        <is>
+          <t>CVE-2026-43115 är en sårbarhet i Linux-kärnan relaterad till funktionen `srcu` (Source/Sink). Sårbarheten uppstår när funktionen används för att starta en GP (General Purpose) med `irq_work`. Detta är en medelhög (Moderate) sårbarhet med en CVSS-poäng på 5.5. Eftersom den har en Attack Vector (AV) på Låg (L) och en Privilege Requirement (PR) på Låg (L), är den relativt svår att utnyttja, men kan påverka systemets stabilitet (A:H). En patch är tillgänglig och rekommenderas starkt.</t>
+        </is>
+      </c>
+      <c r="T420" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera till den senaste versionen av kärnan som adresserar sårbarheten (specifikt i `srcu` funktionen).</t>
+        </is>
+      </c>
+      <c r="U420" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V420" t="inlineStr"/>
+      <c r="W420" t="inlineStr"/>
+      <c r="X420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>CVE-2026-40397</t>
+          <t>CVE-2026-43456</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40397: Privilege Escalation i Windows Common Log File System Driver</t>
+          <t>Sårbarhetsanalys av CVE-2026-43456 (bonding)</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E421" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr"/>
+      <c r="F421" t="inlineStr"/>
+      <c r="G421" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H421" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F421" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I421" t="inlineStr">
         <is>
-          <t>CVE-2026-40397 är en sårbarhet i Windows Common Log File System Driver som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Sårbarheten beror på ett integer underflow (wrap or wraparound) i drivrutinen. Eftersom den kräver att angriparen redan är auktoriserad (Privilege Level: Low, AV:L) och att attacken sker lokalt (Scope: U), är risken betydande för interna nätverk, men den är inte en noll-dagars sårbarhet i den meningen att en patch sannolikt finns tillgänglig.</t>
-[...7 lines deleted...]
-      <c r="K421" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J421" t="inlineStr"/>
+      <c r="K421" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L421" t="inlineStr"/>
+      <c r="M421" t="inlineStr"/>
+      <c r="N421" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O421" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P421" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q421" t="inlineStr"/>
+      <c r="R421" t="inlineStr">
+        <is>
+          <t>Linux Kernel (bonding module)</t>
+        </is>
+      </c>
+      <c r="S421" t="inlineStr">
+        <is>
+          <t>CVE-2026-43456 är en sårbarhet i Linux-kärnans 'bonding'-modul, specifikt relaterad till en 'type confusion' i funktionen `bond_setup_by_slave()`. Sårbarheten klassificeras som 'Moderate' (Måttlig) med en CVSS v3.1-poäng på 5.5. Den kan utnyttjas lokalt (AV:L) och kräver ingen användarinteraktion (UI:N). Attacken kan leda till en Denial of Service (DoS) (A:H) men har ingen direkt påverkan på konfidentialitet (C:N) eller integritet (I:N). Detta indikerar att den primära risken är att störa systemets tillgänglighet. Patchningen är rekommenderad för att förhindra denna typ av störning.</t>
+        </is>
+      </c>
+      <c r="T421" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppgradera till en version som adresserar 'type confusion' i `bond_setup_by_slave()` (Exempelvis version 21332-17084 eller senare, beroende på distributionsrekommendationer).</t>
+        </is>
+      </c>
+      <c r="U421" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V421" t="inlineStr"/>
+      <c r="W421" t="inlineStr"/>
+      <c r="X421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>CVE-2026-43037</t>
+          <t>CVE-2025-71273</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Sårbarhet i ip6_tunnel i Mariner Linux</t>
+          <t>Sårbarhet i rtw88-drivrutinen (CVE-2025-71273)</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
           <t>SERVER</t>
         </is>
       </c>
-      <c r="D422" t="n">
-[...2 lines deleted...]
-      <c r="E422" t="inlineStr">
+      <c r="D422" t="inlineStr"/>
+      <c r="F422" t="inlineStr"/>
+      <c r="G422" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H422" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F422" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G422" t="inlineStr">
+      <c r="I422" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J422" t="inlineStr"/>
+      <c r="K422" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L422" t="inlineStr"/>
+      <c r="M422" t="inlineStr"/>
+      <c r="N422" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O422" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P422" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
-      <c r="H422" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K422" t="inlineStr"/>
+      <c r="Q422" t="inlineStr"/>
+      <c r="R422" t="inlineStr">
+        <is>
+          <t>rtw88</t>
+        </is>
+      </c>
+      <c r="S422" t="inlineStr">
+        <is>
+          <t>CVE-2025-71273 är en sårbarhet i drivrutinen `rtw88` som hanterar Wi-Fi-kort. Sårbarheten beror på en felaktig användning av `devm_kmemdup()` i funktionen `rtw_set_supported_band()`. Detta kan leda till en lägre (Low) Confidentiality, lägre (Low) Integrity och lägre (Low) Availability (CIA) påverkan, men den kan utnyttjas via en lokalt tillgänglig vektor (AV:L) och kräver ingen användarinteraktion (UI:N).</t>
+        </is>
+      </c>
+      <c r="T422" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U422" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V422" t="inlineStr"/>
+      <c r="W422" t="inlineStr"/>
+      <c r="X422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>CVE-2026-34331</t>
+          <t>CVE-2025-71294</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-34331 (Win32K - GRFX)</t>
+          <t>Sårbarhetsanalys: CVE-2025-71294 (amdgpu)</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E423" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr"/>
+      <c r="F423" t="inlineStr"/>
+      <c r="G423" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H423" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F423" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I423" t="inlineStr">
         <is>
-          <t>CVE-2026-34331 är en sårbarhet i Windows Win32K-grafikkomponenterna (GRFX). Den tillåter en auktoriserad angripare att höja sina privilegier lokalt genom att utnyttja ett race condition. Enligt CVSS-mätvärdena är attackkomplexiteten hög (AC:H), vilket indikerar att exploateringen är svår och kräver specifika förhållanden (som att vinna ett race condition). Angreppet kräver att angriparen redan har någon form av auktorisering (PR:L - Low Privileges) och att de är lokalt närvarande (AV:L - Local).</t>
-[...7 lines deleted...]
-      <c r="K423" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J423" t="inlineStr"/>
+      <c r="K423" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L423" t="inlineStr"/>
+      <c r="M423" t="inlineStr"/>
+      <c r="N423" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O423" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P423" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q423" t="inlineStr"/>
+      <c r="R423" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases, Linux, amdgpu</t>
+        </is>
+      </c>
+      <c r="S423" t="inlineStr">
+        <is>
+          <t>CVE-2025-71294 är en medelhög sårbarhet (Moderate) i drivrutinen `amdgpu` som rör en NULL pointer issue i buffertfunktioner. Denna sårbarhet kan utnyttjas via en låg anropvektor (AV:L) och låg komplexitet (AC:L), vilket indikerar att den kan vara svår att utnyttja men kräver viss interaktion. Eftersom det inte finns någon angiven säkerhetsuppdatering i texten, är den mest rekommenderade åtgärden att uppgradera till en senare, patchad version av operativsystemet/drivrutinen.</t>
+        </is>
+      </c>
+      <c r="T423" t="inlineStr">
+        <is>
+          <t>Uppgradera till en senare version av CBL-Mariner Releases eller Linux för att få en patchad drivrutin.</t>
+        </is>
+      </c>
+      <c r="U423" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V423" t="inlineStr"/>
+      <c r="W423" t="inlineStr"/>
+      <c r="X423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>CVE-2026-34334</t>
+          <t>CVE-2026-43443</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-34334: Windows TCP/IP Privilege Escalation</t>
+          <t>Analys av CVE-2026-43443 (ASoC: amd: acp-mach-common)</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E424" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr"/>
+      <c r="F424" t="inlineStr"/>
+      <c r="G424" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H424" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F424" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I424" t="inlineStr">
         <is>
-          <t>CVE-2026-34334 är en sårbarhet i Windows TCP/IP-stacken som tillåter en auktoriserad angripare att höja sina privilegier lokalt. Sårbarheten beror på en 'race condition' vid samtidig exekvering av resurser med otillräcklig synkronisering. Detta innebär att en angripare som redan har viss åtkomst på systemet kan utnyttja denna sårbarhet för att få administratörs- eller systemrättigheter. Även om CVSS-poängen indikerar att utnyttjandet är 'Unlikely' (Osannolikt), är risken hög eftersom den kräver lokal åtkomst (AV:L, PR:L) och kan leda till full systemkontroll (C:H, I:H, A:H).</t>
-[...7 lines deleted...]
-      <c r="K424" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J424" t="inlineStr"/>
+      <c r="K424" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L424" t="inlineStr"/>
+      <c r="M424" t="inlineStr"/>
+      <c r="N424" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O424" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P424" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q424" t="inlineStr"/>
+      <c r="R424" t="inlineStr">
+        <is>
+          <t>Linux-kärnan, CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S424" t="inlineStr">
+        <is>
+          <t>CVE-2026-43443 är en sårbarhet som rör ASoC-drivrutinen (Audio Source Code) för AMD:s acp-mach-common. Problemet är en saknad felkontroll vid erhållandet av klocka (clock acquisition). Detta indikerar en potentiell Denial of Service (DoS) eller en lägre nivå av systemstabilitet. Eftersom sårbarheten ligger i en kärndrivrutin (kernel driver) och har en CVSS-poäng på 7.0 (Moderate), är den allvarlig, men kräver troligen specifika förhållanden för att utnyttjas. Den är kopplad till Linux-kärnan och dess hårdvaruinteraktioner.</t>
+        </is>
+      </c>
+      <c r="T424" t="inlineStr">
+        <is>
+          <t>Uppgradera till en version som innehåller fixen (troligen 2.0 eller senare, baserat på tidsstämpeln).</t>
+        </is>
+      </c>
+      <c r="U424" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V424" t="inlineStr"/>
+      <c r="W424" t="inlineStr"/>
+      <c r="X424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>CVE-2026-43125</t>
+          <t>CVE-2026-43964</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Sårbarhet i dlm_search_rsb_tree (CVE-2026-43125)</t>
+          <t>Analys av CVE-2026-43964: Off-by-one Error i Mariner</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>CLIENT</t>
-[...5 lines deleted...]
-      <c r="E425" t="inlineStr">
+          <t>SERVER</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr"/>
+      <c r="F425" t="inlineStr"/>
+      <c r="G425" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H425" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F425" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G425" t="inlineStr">
+      <c r="I425" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J425" t="inlineStr"/>
+      <c r="K425" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L425" t="inlineStr"/>
+      <c r="M425" t="inlineStr"/>
+      <c r="N425" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O425" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P425" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
-      <c r="H425" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K425" t="inlineStr"/>
+      <c r="Q425" t="inlineStr"/>
+      <c r="R425" t="inlineStr">
+        <is>
+          <t>Mariner</t>
+        </is>
+      </c>
+      <c r="S425" t="inlineStr">
+        <is>
+          <t>CVE-2026-43964 är en sårbarhet av typen 'Off-by-one Error' som finns i programvaran Mariner. Den har en låg CVSS-poäng (3.1) och bedöms som 'Low' risk. Sårbarheten är allvarligast i teorin eftersom den kan utnyttjas via en 'Off-by-one Error', men dess utnyttjandemiljö är begränsad. Eftersom CVSS-poängen är låg och den kräver en 'High' attackkomplexitet (AC:H), är den potentiella risken hanterbar, men patchning rekommenderas ändå för att eliminera sårbarheten.</t>
+        </is>
+      </c>
+      <c r="T425" t="inlineStr">
+        <is>
+          <t>Applicera patch (Ingen specifik workaround nämns, men uppdatering är nödvändig).</t>
+        </is>
+      </c>
+      <c r="U425" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V425" t="inlineStr"/>
+      <c r="W425" t="inlineStr"/>
+      <c r="X425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>CVE-2026-40359</t>
+          <t>CVE-2026-43292</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40359 i Microsoft Office Excel</t>
+          <t>Sårbarhet i Linux-kärnan (CVE-2026-43292)</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D426" t="n">
-[...2 lines deleted...]
-      <c r="E426" t="inlineStr">
+      <c r="D426" t="inlineStr"/>
+      <c r="F426" t="inlineStr"/>
+      <c r="G426" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H426" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F426" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I426" t="inlineStr">
         <is>
-          <t>CVE-2026-40359 är en sårbarhet i Microsoft Office Excel. Baserat på CVSS-värdet (7.8) och sårbarhetsinformationen indikerar den en medelhög till allvarlig risk. Attackvektorn (AV:L) är Låg (Local), vilket innebär att angriparen måste ha någon form av åtkomst till systemet. Den kräver också användarinteraktion (UI:R), vilket innebär att användaren måste utföra en handling (t.ex. öppna filen) för att sårbarheten ska utnyttjas. Den potentiella påverkan är hög (C:H/I:H/A:H), vilket innebär att en lyckad exploatering kan leda till omfattande datastöld, systemmanipulation och systemkrasch. För att mildra risken rekommenderas att omedelbart tillämpa de senaste säkerhetsuppdateringarna från Microsoft. Eftersom informationen inte specificerar en känd workaround, är den primära rekommendationen att patcha.</t>
-[...7 lines deleted...]
-      <c r="K426" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J426" t="inlineStr"/>
+      <c r="K426" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L426" t="inlineStr"/>
+      <c r="M426" t="inlineStr"/>
+      <c r="N426" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O426" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P426" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q426" t="inlineStr"/>
+      <c r="R426" t="inlineStr">
+        <is>
+          <t>Linux-kärnan (mm/vmalloc)</t>
+        </is>
+      </c>
+      <c r="S426" t="inlineStr">
+        <is>
+          <t>CVE-2026-43292 är en sårbarhet i Linux-kärnans hantering av minnesallokering (specifikt `mm/vmalloc`). Den kan leda till RCU-stopp (RCU stalls) genom att förhindra korrekt frigöring av minnesnoder (`kasan_release_vmalloc_node`). Detta är en medelhög (Moderate) sårbarhet med låg komplexitet (CVSS:3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:N/A:H). För att mildra risken måste systemet uppdateras till en patchad version av Linux-kärnan.</t>
+        </is>
+      </c>
+      <c r="T426" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera till en version av Linux-kärnan som adresserar sårbarheten (detaljerade versioner saknas i texten, men en uppdatering är nödvändig).</t>
+        </is>
+      </c>
+      <c r="U426" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V426" t="inlineStr"/>
+      <c r="W426" t="inlineStr"/>
+      <c r="X426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>CVE-2026-40360</t>
+          <t>CVE-2026-43119</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40360 i Microsoft Office Excel</t>
+          <t>Sårbarhet i Bluetooth-stacken (CVE-2026-43119)</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D427" t="n">
-[...2 lines deleted...]
-      <c r="E427" t="inlineStr">
+      <c r="D427" t="inlineStr"/>
+      <c r="F427" t="inlineStr"/>
+      <c r="G427" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H427" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F427" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>CVE-2026-40360 är en sårbarhet i Microsoft Office Excel. Den har ett CVSS-betyg på 7.8, vilket indikerar en hög risk. Sårbarheten kräver användarinteraktion (UI:R), vilket innebär att en angripare måste få användaren att öppna ett skadligt dokument. Angreppet leder till läsning av små delar av heap-minnet, vilket kan användas för informationsläckage. För att mildra risken rekommenderas att tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
-[...7 lines deleted...]
-      <c r="K427" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J427" t="inlineStr"/>
+      <c r="K427" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L427" t="inlineStr"/>
+      <c r="M427" t="inlineStr"/>
+      <c r="N427" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O427" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P427" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q427" t="inlineStr"/>
+      <c r="R427" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S427" t="inlineStr">
+        <is>
+          <t>CVE-2026-43119 är en sårbarhet i Bluetooth-stacken (specifikt i funktionen `hci_sync`) i Mariner Linux. Den klassificeras som 'Moderate' och involverar potentiella data-race-villkor. Detta kan leda till lägre konfidentialitet (C:L), lägre integritet (I:L) och lägre tillgänglighet (A:L). Attackvektorn är Låg (AV:L), vilket indikerar att en angripare behöver en lokal vektor. Den påverkar flera versioner av Mariner Linux. För att mildra risken rekommenderas uppdatering till en patchad version.</t>
+        </is>
+      </c>
+      <c r="T427" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U427" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V427" t="inlineStr"/>
+      <c r="W427" t="inlineStr"/>
+      <c r="X427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>CVE-2026-35415</t>
+          <t>CVE-2026-41889</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-35415: Privilege Escalation i Windows Storage Spaces Controller</t>
+          <t>SQL Injection i pgx</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E428" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr"/>
+      <c r="F428" t="inlineStr"/>
+      <c r="G428" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H428" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F428" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I428" t="inlineStr">
         <is>
-          <t>CVE-2026-35415 är en sårbarhet i Windows Storage Spaces Controller som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Sårbarheten beror på ett integer overflow eller wraparound i komponenten. Eftersom den kräver att angriparen redan är auktoriserad (PR:L) och utnyttjas lokalt (AV:L), är risken begränsad till nätverksinfrastruktur där angriparen redan har fått fotfäste. Den mest effektiva åtgärden är att tillämpa en patch från Microsoft.</t>
-[...7 lines deleted...]
-      <c r="K428" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J428" t="inlineStr"/>
+      <c r="K428" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L428" t="inlineStr"/>
+      <c r="M428" t="inlineStr"/>
+      <c r="N428" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O428" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P428" t="inlineStr">
+        <is>
+          <t>Okänd</t>
+        </is>
+      </c>
+      <c r="Q428" t="inlineStr"/>
+      <c r="R428" t="inlineStr">
+        <is>
+          <t>pgx</t>
+        </is>
+      </c>
+      <c r="S428" t="inlineStr">
+        <is>
+          <t>CVE-2026-41889 är en SQL Injection-sårbarhet i biblioteket pgx. Sårbarheten uppstår på grund av otillräcklig neutralisering av specialtecken i SQL-kommandon, specifikt genom 'placeholder confusion' med dollar-citerade strängliteraler. Detta kan tillåta en angripare att injicera godtycklig SQL-kod, vilket potentiellt kan leda till dataläckage eller manipulation av databasen. CVSS-betyget är lågt (Low), men sårbarheten är allvarlig eftersom den påverkar databasinteraktioner.</t>
+        </is>
+      </c>
+      <c r="T428" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U428" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V428" t="inlineStr"/>
+      <c r="W428" t="inlineStr"/>
+      <c r="X428" t="inlineStr"/>
     </row>
     <row r="429">
-      <c r="A429" s="3" t="inlineStr">
-[...47 lines deleted...]
-      <c r="K429" s="3" t="inlineStr"/>
+      <c r="A429" t="inlineStr">
+        <is>
+          <t>CVE-2026-43237</t>
+        </is>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>Sårbarhetsanalys av CVE-2026-43237</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr"/>
+      <c r="F429" t="inlineStr"/>
+      <c r="G429" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H429" t="inlineStr">
+        <is>
+          <t>RUTIN (30 dagar)</t>
+        </is>
+      </c>
+      <c r="I429" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J429" t="inlineStr"/>
+      <c r="K429" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L429" t="inlineStr"/>
+      <c r="M429" t="inlineStr"/>
+      <c r="N429" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O429" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P429" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q429" t="inlineStr"/>
+      <c r="R429" t="inlineStr">
+        <is>
+          <t>Linux-kärnan, amdgpu-drivrutin</t>
+        </is>
+      </c>
+      <c r="S429" t="inlineStr">
+        <is>
+          <t>CVE-2026-43237 är en sårbarhet som rör hanteringen av AMD GPU-funktioner (amdgpu_gem_va_ioctl) i Linux-kärnan. Den har en måttlig svårighetsgrad (Moderate) och kan utnyttjas på en låg nivå (AV:L) utan att kräva användarinteraktion (UI:N). Den specifika sårbarheten är relaterad till att refaktorera 'amdgpu_gem_va_ioctl' för att hantera sista 'fence update' och tidslinjehantering. För att mildra risken rekommenderas uppdatering av kärnan. Eftersom informationen inte ger en specifik patch-version eller workaround, är den bästa åtgärden att tillämpa den senaste tillgängliga säkerhetsuppdateringen från leverantören.</t>
+        </is>
+      </c>
+      <c r="T429" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera till den senaste versionen av Linux-kärnan).</t>
+        </is>
+      </c>
+      <c r="U429" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V429" t="inlineStr"/>
+      <c r="W429" t="inlineStr"/>
+      <c r="X429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>CVE-2026-40417</t>
+          <t>CVE-2025-71290</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40417: Privilege Escalation i Dynamics Business Central</t>
+          <t>Analys av minnesläckage i Mariner Linux (CVE-2025-71290)</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D430" t="n">
-[...2 lines deleted...]
-      <c r="E430" t="inlineStr">
+      <c r="D430" t="inlineStr"/>
+      <c r="F430" t="inlineStr"/>
+      <c r="G430" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H430" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F430" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>CVE-2026-40417 är en sårbarhet i Dynamics Business Central som tillåter en auktoriserad angripare att höja sina lokala privilegier (Elevation of Privilege). Enligt CVSS-värderingen (7.8) har sårbarheten en Attack Vector (AV) på Low (L), Attack Complexity (AC) på Low (L), och Privilege Requirement (PR) på Low (L). Detta innebär att angriparen behöver vara inloggad och ha viss åtkomst, men inte nödvändigtvis vara en administratör. Sårbarheten leder till Confidentiality (C:H), Integrity (I:H), och Availability (A:H) påverkan, vilket indikerar en allvarlig risk. Eftersom sårbarheten kräver att angriparen redan är autentiserad (PR:L), är den mest effektiva mitigeringen att omedelbart tillämpa de patchar som tillhandahålls av leverantören. Det är viktigt att notera att texten inte specificerar en känd workaround, men patchning är det primära skyddet.</t>
-[...7 lines deleted...]
-      <c r="K430" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J430" t="inlineStr"/>
+      <c r="K430" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L430" t="inlineStr"/>
+      <c r="M430" t="inlineStr"/>
+      <c r="N430" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O430" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P430" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q430" t="inlineStr"/>
+      <c r="R430" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S430" t="inlineStr">
+        <is>
+          <t>CVE-2025-71290 beskriver ett potentiellt minnesläckage i funktionen `ti_fpc202` i kärnan. Sårbarheten har en måttlig svårighetsgrad (Moderate) och kräver lokalt privilegium (AV:L, PR:L). Den kan utnyttjas av en angripare som har redan fått åtkomst till systemet på en viss nivå. För att mitigera risken rekommenderas uppdatering till den senaste versionen av operativsystemet.</t>
+        </is>
+      </c>
+      <c r="T430" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera till den senaste versionen av operativsystemet).</t>
+        </is>
+      </c>
+      <c r="U430" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V430" t="inlineStr"/>
+      <c r="W430" t="inlineStr"/>
+      <c r="X430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>CVE-2026-43298</t>
+          <t>CVE-2026-41100</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-43298 (drm/amdgpu)</t>
+          <t>Sårbarhetsanalys av CVE-2026-41100 (M365 Copilot)</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D431" t="n">
-[...2 lines deleted...]
-      <c r="E431" t="inlineStr">
+      <c r="D431" t="inlineStr"/>
+      <c r="F431" t="inlineStr"/>
+      <c r="G431" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H431" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F431" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I431" t="inlineStr">
         <is>
-          <t>CVE-2026-43298 är en sårbarhet i drivrutinen `drm/amdgpu` som kan utnyttjas för att orsaka en höggradig konfidentialitets-, integritets- och tillgänglighetsförlust (CVSS: 7.8). Sårbarheten beskrivs som 'Skip vcn poison irq release on VF'. Detta indikerar ett problem med hanteringen av IRQ-resurser i Virtual Function (VF) konfigurationer, vilket kan leda till en Denial of Service (DoS) eller potentiellt en högre nivå av exekveringskontroll beroende på hur den utnyttjas. Eftersom CVSS-värdet är högt (7.8) och påverkar konfidentialitet (C:H), integritet (I:H) och tillgänglighet (A:H), bör detta behandlas som en allvarlig sårbarhet. Patchningen är nödvändig.</t>
-[...7 lines deleted...]
-      <c r="K431" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J431" t="inlineStr"/>
+      <c r="K431" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L431" t="inlineStr"/>
+      <c r="M431" t="inlineStr"/>
+      <c r="N431" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O431" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P431" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q431" t="inlineStr"/>
+      <c r="R431" t="inlineStr">
+        <is>
+          <t>M365 Copilot</t>
+        </is>
+      </c>
+      <c r="S431" t="inlineStr">
+        <is>
+          <t>CVE-2026-41100 är en sårbarhet som påverkar M365 Copilot. En framgångsrik exploatering tillåter en auktoriserad angripare att utföra spoofing lokalt. Enligt CVSS-mått leder detta till en låg förlust av konfidentialitet (C:L) och låg förlust av integritet (I:L), men ingen förlust av tillgänglighet (A:N). Detta indikerar att risken är begränsad till de funktioner som hanteras av Copilot och att angriparen måste vara inloggad (Privilege: Low).</t>
+        </is>
+      </c>
+      <c r="T431" t="inlineStr">
+        <is>
+          <t>Applicera patch</t>
+        </is>
+      </c>
+      <c r="U431" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V431" t="inlineStr"/>
+      <c r="W431" t="inlineStr"/>
+      <c r="X431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>CVE-2026-33838</t>
+          <t>CVE-2026-40421</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-33838: Privilege Escalation i Windows Message Queuing</t>
+          <t>Analys av CVE-2026-40421 i Microsoft Word</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E432" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr"/>
+      <c r="F432" t="inlineStr"/>
+      <c r="G432" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H432" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F432" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G432" t="inlineStr">
+      <c r="I432" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J432" t="inlineStr"/>
+      <c r="K432" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L432" t="inlineStr"/>
+      <c r="M432" t="inlineStr"/>
+      <c r="N432" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O432" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P432" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
-      <c r="H432" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K432" t="inlineStr"/>
+      <c r="Q432" t="inlineStr"/>
+      <c r="R432" t="inlineStr">
+        <is>
+          <t>Microsoft Office Word</t>
+        </is>
+      </c>
+      <c r="S432" t="inlineStr">
+        <is>
+          <t>CVE-2026-40421 är en sårbarhet i Microsoft Word som utnyttjas via en lokalt körbar attackvektor (AV:N) och kräver användarinteraktion (UI:R). Den har en låg konfidentialitetsrisk (C:L) men kan påverka systemets tillgänglighet (A:N). Eftersom den kräver användarinteraktion är den inte en omedelbar noll-dag-risk, men den bör patchas omedelbart för att förhindra attacker i en kontrollerad miljö.</t>
+        </is>
+      </c>
+      <c r="T432" t="inlineStr">
+        <is>
+          <t>Applicera patch.</t>
+        </is>
+      </c>
+      <c r="U432" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V432" t="inlineStr"/>
+      <c r="W432" t="inlineStr"/>
+      <c r="X432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>CVE-2026-35417</t>
+          <t>CVE-2026-43320</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-35417: Win32K Elevation of Privilege</t>
+          <t>Sårbarhet i drm/amd/display (CVE-2026-43320)</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D433" t="n">
-[...2 lines deleted...]
-      <c r="E433" t="inlineStr">
+      <c r="D433" t="inlineStr"/>
+      <c r="F433" t="inlineStr"/>
+      <c r="G433" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H433" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F433" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I433" t="inlineStr">
         <is>
-          <t>CVE-2026-35417 är en sårbarhet i Windows Win32K - ICOMP, som tillåter en auktoriserad angripare att höja sina privilegier lokalt (Elevation of Privilege). Sårbarheten utnyttjar en typkonflikt (type confusion) vid åtkomst till resurser med inkompatibla typer. Eftersom den kräver att angriparen redan är auktoriserad (PR:L) och är lokal (AV:L), är risken begränsad till nätverksinfrastruktur som redan har komprometterats eller till användare med åtkomst till systemet. Det rekommenderas starkt att tillämpa de senaste säkerhetsuppdateringarna från Microsoft.</t>
-[...7 lines deleted...]
-      <c r="K433" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J433" t="inlineStr"/>
+      <c r="K433" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L433" t="inlineStr"/>
+      <c r="M433" t="inlineStr"/>
+      <c r="N433" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O433" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P433" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q433" t="inlineStr"/>
+      <c r="R433" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases, Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S433" t="inlineStr">
+        <is>
+          <t>CVE-2026-43320 är en sårbarhet som rör funktionen `drm/amd/display` i Mariner Linux. Den har identifierats som en bugg relaterad till 'dsc eDP issue'. Sårbarheten är klassad som 'Moderate' med en CVSS-poäng på 3.1 (AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:N/A:H). Detta indikerar att den kan utnyttjas lokalt (L) och kräver ingen användarinteraktion (N), men har ingen påverkan på konfidentialitet (C:N), integritet (I:N) eller tillgänglighet (A:H). Den mest troliga åtgärden är att uppgradera till de senaste versionerna av CBL-Mariner Releases.</t>
+        </is>
+      </c>
+      <c r="T433" t="inlineStr">
+        <is>
+          <t>Uppgradera till de senaste versionerna av CBL-Mariner Releases (se de senaste tillgängliga versionerna i loggen).</t>
+        </is>
+      </c>
+      <c r="U433" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V433" t="inlineStr"/>
+      <c r="W433" t="inlineStr"/>
+      <c r="X433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>CVE-2026-35421</t>
+          <t>CVE-2026-43201</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Sårbarhet i Windows GDI (CVE-2026-35421)</t>
+          <t>Analys av CVE-2026-43201 i Mariner Linux</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E434" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr"/>
+      <c r="F434" t="inlineStr"/>
+      <c r="G434" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H434" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F434" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I434" t="inlineStr">
         <is>
-          <t>CVE-2026-35421 är en sårbarhet i Windows GDI (Graphics Device Interface). Den har ett högt CVSS-betyg på 7.8. Sårbarheten tillåter en angripare att utnyttja en svaghet i GDI för att uppnå Confidentiality (C:H), Integrity (I:H) och Availability (A:H) på en lokalt exekverad nivå. Angreppet kräver dock att användaren interagerar med systemet (UI:R), vilket gör det mindre kritiskt för fjärrattacker. Det är viktigt att uppdatera systemet för att mitigera risken.</t>
-[...7 lines deleted...]
-      <c r="K434" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J434" t="inlineStr"/>
+      <c r="K434" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L434" t="inlineStr"/>
+      <c r="M434" t="inlineStr"/>
+      <c r="N434" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O434" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P434" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q434" t="inlineStr"/>
+      <c r="R434" t="inlineStr">
+        <is>
+          <t>CBL-Mariner Releases</t>
+        </is>
+      </c>
+      <c r="S434" t="inlineStr">
+        <is>
+          <t>CVE-2026-43201 är en sårbarhet i kärnan (kernel) av Mariner Linux, som beskrivs som ett 'ARM processor Error: don't go past allocated memory'. Den klassificeras som 'Moderate' med en CVSS v3.1-poäng på 5.1. Sårbarheten har en låg attackvektor (AV:L), låg komplexitet (AC:L), och kräver ingen användarinteraktion (UI:N). Detta indikerar att den kan utnyttjas på ett lokalt nätverk (Local) och kräver ingen interaktion, men den är inte extremt allvarlig. Det finns ingen omedelbar patch eller workaround specificerad i texten, men det rekommenderas att uppgradera till den senaste versionen av CBL-Mariner Releases.</t>
+        </is>
+      </c>
+      <c r="T434" t="inlineStr">
+        <is>
+          <t>Uppgradera till den senaste versionen av CBL-Mariner Releases (t.ex. 6.6.137.1-2) för att säkerställa att alla kända sårbarheter är åtgärdade.</t>
+        </is>
+      </c>
+      <c r="U434" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V434" t="inlineStr"/>
+      <c r="W434" t="inlineStr"/>
+      <c r="X434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>CVE-2026-40414</t>
+          <t>CVE-2026-43191</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Analys av CVE-2026-40414 (Windows TCP/IP)</t>
+          <t>Sårbarhet i AMD/Linux drivrutin (CVE-2026-43191)</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>SERVER</t>
-[...5 lines deleted...]
-      <c r="E435" t="inlineStr">
+          <t>CLIENT</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr"/>
+      <c r="F435" t="inlineStr"/>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H435" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F435" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I435" t="inlineStr">
         <is>
-          <t>CVE-2026-40414 är en sårbarhet i Windows TCP/IP-stacken som tillåter en angripare att utnyttja den med en låg anfallsvektor (AV:A) och ingen behörighet (PR:N). Den leder till hög konfidentialitet (C:N), ingen integritetsförlust (I:N), men allvarlig tillgänglighetsförlust (A:H). Detta indikerar att sårbarheten primärt kan användas för att störa eller krascha systemet. Eftersom den är en nätverksbaserad sårbarhet (AV:A) och kan utnyttjas utan användarinteraktion (UI:N), utgör den en betydande risk för nätverksbaserade attacker. Det rekommenderas att omedelbart tillämpa de senaste säkerhetsuppdateringarna från Microsoft för att mitigera risken.</t>
-[...7 lines deleted...]
-      <c r="K435" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J435" t="inlineStr"/>
+      <c r="K435" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L435" t="inlineStr"/>
+      <c r="M435" t="inlineStr"/>
+      <c r="N435" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O435" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P435" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q435" t="inlineStr"/>
+      <c r="R435" t="inlineStr">
+        <is>
+          <t>Mariner Linux</t>
+        </is>
+      </c>
+      <c r="S435" t="inlineStr">
+        <is>
+          <t>CVE-2026-43191 beskriver en sårbarhet i drivrutinen `drm/amd/display` som hanterar justering av PHY FSM transition för TMDS på DCN35. Detta är en medelhög (Moderate) sårbarhet med låg komplexitet (CVSS:3.1/AV:L/AC:L/PR:L/UI:N/S:U/C:N/I:N/A:H). Eftersom den har en användarinteraktion (UI:N) och ingen angreppsyta (AV:L) krävs det att angriparen har viss åtkomst eller att sårbarheten utnyttjas i en specifik kontext. Den mest effektiva åtgärden är att uppdatera systemet till en patchad version.</t>
+        </is>
+      </c>
+      <c r="T435" t="inlineStr">
+        <is>
+          <t>Applicera patch. Uppdatera systemet till en version som innehåller fixen för `drm/amd/display`.</t>
+        </is>
+      </c>
+      <c r="U435" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V435" t="inlineStr"/>
+      <c r="W435" t="inlineStr"/>
+      <c r="X435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>CVE-2026-43353</t>
+          <t>CVE-2026-42830</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Sårbarhet i i3c: mipi-i3c-hci</t>
+          <t>Sårbarhetsanalys av CVE-2026-42830 (Azure Monitor Agent)</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D436" t="n">
-[...2 lines deleted...]
-      <c r="E436" t="inlineStr">
+      <c r="D436" t="inlineStr"/>
+      <c r="F436" t="inlineStr"/>
+      <c r="G436" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H436" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F436" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I436" t="inlineStr">
         <is>
-          <t>CVE-2026-43353 är en sårbarhet som rör en race condition i drivrutinen `i3c: mipi-i3c-hci`. Denna sårbarhet kan utnyttjas för att orsaka hög konfidentialitet (C:H), hög integritet (I:H) och hög tillgänglighet (A:H) om den inte åtgärdas. Enligt CVSS-poängen (7.8) är den klassad som 'Important' och har en attackvektor (AV:L) och en attackkomplexitet (AC:L), vilket indikerar att den kan utnyttjas lokalt med låg ansträngning. Åtgärden är att uppdatera drivrutinen.</t>
-[...7 lines deleted...]
-      <c r="K436" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J436" t="inlineStr"/>
+      <c r="K436" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L436" t="inlineStr"/>
+      <c r="M436" t="inlineStr"/>
+      <c r="N436" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O436" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P436" t="inlineStr">
+        <is>
+          <t>Microsoft</t>
+        </is>
+      </c>
+      <c r="Q436" t="inlineStr"/>
+      <c r="R436" t="inlineStr">
+        <is>
+          <t>Azure Monitor Agent</t>
+        </is>
+      </c>
+      <c r="S436" t="inlineStr">
+        <is>
+          <t>CVE-2026-42830 är en sårbarhet som påverkar Azure Monitor Agent. Baserat på CVSS-poängen (6.5) och attackvektorn (AV:L - Låg), anses exploateringen vara 'Less Likely' (Mindre trolig). Sårbarheten har en medelhög konfidencialitetsrisk (C:N) men kan leda till hög integritets- och tillgänglighetsrisk (I:H, A:N). Eftersom den är en Microsoft-produkt och en patch finns tillgänglig, är den rekommenderade åtgärden att omedelbart uppdatera agenten. Det finns inga omedelbara workaround nämnda i texten, men patchning är det primära skyddet.</t>
+        </is>
+      </c>
+      <c r="T436" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppdatera Azure Monitor Agent till en säker version).</t>
+        </is>
+      </c>
+      <c r="U436" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V436" t="inlineStr"/>
+      <c r="W436" t="inlineStr"/>
+      <c r="X436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>CVE-2026-42830</t>
+          <t>CVE-2026-43311</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Sårbarhetsanalys av CVE-2026-42830 (Azure Monitor Agent)</t>
+          <t>Sårbarhet i soc/tegra-modulen (CVE-2026-43311)</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>CLIENT</t>
         </is>
       </c>
-      <c r="D437" t="n">
-[...2 lines deleted...]
-      <c r="E437" t="inlineStr">
+      <c r="D437" t="inlineStr"/>
+      <c r="F437" t="inlineStr"/>
+      <c r="G437" t="inlineStr">
+        <is>
+          <t>Övrigt</t>
+        </is>
+      </c>
+      <c r="H437" t="inlineStr">
         <is>
           <t>RUTIN (30 dagar)</t>
         </is>
       </c>
-      <c r="F437" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I437" t="inlineStr">
         <is>
-          <t>CVE-2026-42830 är en sårbarhet som påverkar Azure Monitor Agent. Baserat på CVSS-poängen (6.5) och attackvektorn (AV:L - Låg), anses exploateringen vara 'Less Likely' (Mindre trolig). Sårbarheten har en medelhög konfidencialitetsrisk (C:N) men kan leda till hög integritets- och tillgänglighetsrisk (I:H, A:N). Eftersom den är en Microsoft-produkt och en patch finns tillgänglig, är den rekommenderade åtgärden att omedelbart uppdatera agenten. Det finns inga omedelbara workaround nämnda i texten, men patchning är det primära skyddet.</t>
-[...7 lines deleted...]
-      <c r="K437" t="inlineStr"/>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="J437" t="inlineStr"/>
+      <c r="K437" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="L437" t="inlineStr"/>
+      <c r="M437" t="inlineStr"/>
+      <c r="N437" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="O437" t="inlineStr">
+        <is>
+          <t>Nej</t>
+        </is>
+      </c>
+      <c r="P437" t="inlineStr">
+        <is>
+          <t>Linux</t>
+        </is>
+      </c>
+      <c r="Q437" t="inlineStr"/>
+      <c r="R437" t="inlineStr">
+        <is>
+          <t>Linux-kärnan (soc/tegra-modulen)</t>
+        </is>
+      </c>
+      <c r="S437" t="inlineStr">
+        <is>
+          <t>CVE-2026-43311 är en sårbarhet som rör modulen `soc/tegra` i Linux-kärnan. Den åtgärdar en osäker anrop till `generic_handle_irq()`-funktionen. Detta indikerar en potentiell bugg i hanteringen av interrupt-resurser (IRQ) som kan utnyttjas för att orsaka en krasch eller annan form av systeminstabilitet. Sårbarheten har en måttlig (Moderate) svårighetsgrad och har en Attack Vector (AV) på Låg (L) och Attack Complexity (AC) på Låg (L), vilket tyder på att den är relativt enkel att utnyttja men kräver viss tillgång. För att mitigera risken rekommenderas uppdatering av kärnan.</t>
+        </is>
+      </c>
+      <c r="T437" t="inlineStr">
+        <is>
+          <t>Applicera patch (Uppgradera till en version som innehåller fixen för `soc/tegra: pmc: Fix unsafe generic_handle_irq() call`).</t>
+        </is>
+      </c>
+      <c r="U437" t="inlineStr">
+        <is>
+          <t>Ej påbörjad</t>
+        </is>
+      </c>
+      <c r="V437" t="inlineStr"/>
+      <c r="W437" t="inlineStr"/>
+      <c r="X437" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>